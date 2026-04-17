--- v0 (2026-02-22)
+++ v1 (2026-04-17)
@@ -54,645 +54,645 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Douglas Badiani - 2º Sec. - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n._01.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n._01.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE REALIZAR A REFORMA DA QUADRA DA COMUNIDADE FAZENDA BATISTA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n._02.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n._02.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONSTRUIR FOSSA SÉPTICA NAS COMUNIDADES FAZENDA BATISTA E BOA VISTA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2175/indicacao_n._03.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2175/indicacao_n._03.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE APLICAR REVSOL NA CABECEIRA DO ALEGRIA, FAMÍLIA GOTTARDO ATÉ A FAMÍLIA PEREIRA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_n._04.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_n._04.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE INSTALAR FAIXAS ELEVADAS NA AVENIDA DOM BOSCO, EM FRENTE AO SALÃO DE BELEZA 'ELAS', LOCALIZADO EM MARILÂNDIA, ESTADO DO ESPÍRITO SANTO."</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_n._05.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_n._05.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE CONSTRUIR UMA QUADRA POLIESPORTIVA NA COMUNIDADE DE BREJAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao_n._06.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao_n._06.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE APLICAR REVSOL NA SERRA DO SUMIDOURO, QUE DÁ ACESSO À FAMÍLIA MAROTO E OUTROS PONTOS CRÍTICOS DO TRAJETO ENTRE PATRÃO-MOR E GRACILÂNDIA."</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_n._07.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_n._07.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE VIABILIZAR O PROJETO E A CONSTRUÇÃO PARA TRATAMENTO DE ESGOTO PARA A COMUNIDADE DE BREJAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_n._08.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_n._08.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE MUDAR A FARMÁCIA DE LOCAL, QUE HOJE ENCONTRA-SE NA SECRETARIA DE SAÚDE NO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_n._09.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_n._09.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE FAZER ESTUDO JUNTAMENTE COM A SAÚDE E AÇÃO SOCIAL PARA VER A DISPONIBILIDADE DE OFERTAR MEDICAMENTOS QUE NÃO ESTÃO NA LISTA DA REMUME NO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_n._10.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_n._10.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONCEDER ABONO NATALINO PARA SERVIDORES DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_n._11.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_n._11.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE REALIZAR UMA REFORMA GERAL DA RUA SEBASTIÃO FALCÃO, DISTRITO DE SAPUCAIA, INTERIOR DE MARILÃNDIA/ES."</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_n._12.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_n._12.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE CONSTRUIR UMA GALERIA PLUVIAL NA RUA MANOEL FERNANDES."</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_n._13.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_n._13.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR UMA REFORMA DA PRAÇA DO BREJAL, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2195/indicacao_n._14.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2195/indicacao_n._14.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REFORMAR A QUADRA DE ESPORTES DE SÃO MARCOS INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2198/indicacao_n._15.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2198/indicacao_n._15.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE INSTALAR AR CONDICIONADO NA RECEPÇÃO DA USF - UNIDADE SAÚDE DA FAMÍLIA 'JAYME PASSAMANI'."</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2199/indicacao_n._16.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2199/indicacao_n._16.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE CONSTRUIR UM GALPÃO PARA ALMOXARIFADO E ARQUIVO DA GESTÃO MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2201/indicacao_n._17.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2201/indicacao_n._17.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR ESTUDO PARA REGULARIZAR OS NÚMEROS DAS CASAS ONDE AINDA NÃO TEM, DA MESMA FORMA OS NOMES DAS RUAS, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2203/indicacao_n._18.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2203/indicacao_n._18.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE REALIZE O RECAPEAMENTO NO ASFALTO 'CAMINHOS DO CAMPO', NA COMUNIDADE DE ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_n._19.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_n._19.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CASCALHAMENTO/REVSOL DA SERRA DO TIMBUIZINHO, EM PATRIMÔNIO DO RÁDIO, ZONA RURAL DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Josué Batista da Silva - Vice-Presiden - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_n._20.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_n._20.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE APLICAR O REVSOL NO CÓRREGO DO RETIRO (ALEGRIA), NO INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_n._21.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_n._21.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE APLICAR O REVSOL NA SERRA DO BOA SORTE, NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_n._22.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_n._22.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE CONSTRUIR ABRIGO DE ÔNIBUS NA ENTRADA DO CÓRREGO SANTA CECÍLIA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_n._23.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_n._23.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE CONCERTAR O BUEIRO DO CÓRREGO BOA SORTE, NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_n._24.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_n._24.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE CONSTRUIR BOCAS DE LOBO, NA CONFLUÊNCIA DAS RUAS JULIO ALTOÉ E ANTONIETA LORENZONI COM A RUA JOÃO MOROZINI."</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_n._25.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_n._25.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE RECONSTRUÇÃO DO MANILHAMENTO DANIFICADO PELAS CHUVAS NA RUA JOÃO BATISTA."</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_n._26.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_n._26.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ADQUIRIR UMA MÁQUINA DE PILAR CAFÉ PARA A ASSOCIAÇÃO DOS PRODUTORES DA COMUNIDADE DO CÓRREGO VENTANIA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_n._27.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_n._27.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ADQUIRIR  UM CAMINHÃO COM CARROCERIA DE MADEIRA PARA A ASSOCIAÇÃO DE AGRICULTORES DO CÓRREGO CARRAPATO, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_n._28.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_n._28.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ADQUIRIR UM CAMINHÃO COM CARROCERIA DE MADEIRA OU UM TRATOR PARA A ASSOCIAÇÃO DA CABECEIRA DO CÓRREGO DA LAPA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_n._29.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_n._29.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAR UM PLAYGROUND NAS COMUNIDADES DE SANTO HILÁRIO, PATRIMÔNIO DO RÁDIO E NO CÓRREGO BREJAL, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_n._30.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_n._30.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ADQUIRIR UM CAMINHÃO COM CARROCERIA DE MADEIRA PARA A ASSOCIAÇÃO DE AGRICULTORES DE ALTO JARARACA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_n._31.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_n._31.2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE ADQUIRIR VEICULO DE TRANSPORTE SANITÁRIO PARA ATENDER OS PACIENTES DA SECRETARIA DE SAÚDE, MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2180/projeto_de_decreto_legislativo_n._001.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2180/projeto_de_decreto_legislativo_n._001.2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROCESSO 08030/2022-3, 08031/2022-8 - PARECER PRÉVIO 00130/2023-4 DA 1ª CÂMARA - PARECER MINISTÉRIO PÚBLICO DE CONTAS Nº 04727/2023-6 - INSTRUÇÃO TÉCNICA CONCLUSIVA Nº 02774/2023 - 7 E DO RELATÓRIO TÉCNICO Nº 00224/2023-1 - PRESTAÇÃO DE CONTAS ANUAL DO PREFEITO - EXERCÍCIO 2021 - DA PREFEITURA MUNICIPAL DE MARILÂNDIA - APROVAÇÃO DAS CONTAS - ARQUIVAR.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_complementar_n._01.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_complementar_n._01.2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO V DA LEI MUNICIPAL Nº 025, DE 19 DE DEZEMBRO DE 2017, QUE 'DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE MARILÂNDIA-ES, CRIA CARGOS EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIA'."</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_de_lei_complementar_n._02.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_de_lei_complementar_n._02.2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 011/2005, QUE INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2167/projeto_de_lei_n._01.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2167/projeto_de_lei_n._01.2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE 'AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2168/projeto_de_lei_n._02.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2168/projeto_de_lei_n._02.2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 995, DE 11 DE OUTUBRO DE 2011, QUE CRIA O CARGO DE PSICÓLOGO 40H ( QUARENTA HORAS) NO QUADRO DE  SERVIDORES DO PODER EXECUTIVO DE MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2169/projeto_de_lei_n._03.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2169/projeto_de_lei_n._03.2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DA ETAPA DE EDUCAÇÃO INFANTIL E MUDANÇA DE DENOMINAÇÃO DA UNIDADE ESCOLAR SITUADA NA FAZENDA BELA VISTA, MUNICÍPIO DE MARILÂNDIA-ES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2170/projeto_de_lei_n._04.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2170/projeto_de_lei_n._04.2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE 'AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARATER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2171/projeto_de_lei_n._05.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2171/projeto_de_lei_n._05.2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A APOIAR AS CAMPANHAS REALIZADAS PELA CÂMARA DE DIRIGENTES LOJISTAS DE MARILÂNDIA - CDL."</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2172/projeto_de_lei_n._06.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2172/projeto_de_lei_n._06.2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO AMBIENTALISTA DE MARILÂNDIA - AAMA."</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2176/projeto_de_lei_n._07.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2176/projeto_de_lei_n._07.2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM."</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Adilson Reggiani - Vereador - PSB (10ª LEG), Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Paulo Costa - Vereador - PP (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2177/projeto_de_lei_n._08.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2177/projeto_de_lei_n._08.2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2185/projeto_de_lei_n._09.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2185/projeto_de_lei_n._09.2024.pdf</t>
   </si>
   <si>
     <t>"FIXA O PISO SALARIAL PROFISSIONAL PARA OS PROFISSIONAIS EM EFETIVO EXERCÍCIO NO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DESTE PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2186/projeto_de_lei_n._10.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2186/projeto_de_lei_n._10.2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ARTIGOS 1º E 3º DA LEI MUNICIPAL Nº 1480, DE 19 DE DEZEMBRO DE 2019."</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2187/projeto_de_lei_n._11.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2187/projeto_de_lei_n._11.2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE AGRICULTORES SANTA LUZIA."</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2196/projeto_de_lei_n._12.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2196/projeto_de_lei_n._12.2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE 'AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS'."</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Jovander Comério - Vereador - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_n._01.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_n._01.2024.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE VEM, RESPEITOSAMENTE, NOS TERMOS DO ARTIGO 180, § 3º E INCISO X DO REGIMENTO INTERNO CAMERAL, PARA QUE,  APÓS OUVIDA A DECISÃO DO PLENÁRIO DESTA CASA DE LEIS, ENCAMINHA-SE O PRESENTE REQUERIMENTO AO PREFEITO DO MUNICÍPIO DE MARILÂNDIA/ES, O SENHOR AUGUSTO ASTORI FERREIRA, SOLICITANDO INFORMAÇÕES REFERENTE AO DIÁRIO DE BORDO DE VEÍCULOS PESADOS."</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>RQU</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Paulo Costa - Vereador - PP (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2178/requerimenro_de_urgencia_n._01.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2178/requerimenro_de_urgencia_n._01.2024.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 180 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 03/2024 QUE:' DISPÕE SOBRE A CRIAÇÃO DA ETAPA DE EDUCAÇÃO INFANTIL E MUDANÇA DE DENOMINAÇÃO DA UNIDADE ESCOLAR SITUADA NA FAZENDA BELA VISTA, MUNICÍPIO DE MARILÂNDIA-ES E DÁ OUTRAS PROVIDÊNCIAS'."</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/</t>
+    <t>http://sapl.marilandia.es.leg.br/media/</t>
   </si>
   <si>
     <t>"REQUERIMENTO VERBAL QUE SOLICITA QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 06/2024 QUE "AUTORIZA O PODER EXECUTIVO A TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO, COM A ASSOCIAÇÃO AMBIENTALISTA DE MARILÂNDIA - AAMA."</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2181/requerimenro_de_urgencia_n._03.2024.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2181/requerimenro_de_urgencia_n._03.2024.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 180 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 07/2024 QUE:' AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM'."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -999,67 +999,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n._01.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n._02.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2175/indicacao_n._03.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_n._04.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_n._05.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao_n._06.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_n._07.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_n._08.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_n._09.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_n._10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_n._11.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_n._12.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_n._13.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2195/indicacao_n._14.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2198/indicacao_n._15.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2199/indicacao_n._16.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2201/indicacao_n._17.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2203/indicacao_n._18.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_n._19.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_n._20.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_n._21.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_n._22.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_n._23.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_n._24.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_n._25.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_n._26.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_n._27.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_n._28.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_n._29.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_n._30.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_n._31.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2180/projeto_de_decreto_legislativo_n._001.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_complementar_n._01.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_de_lei_complementar_n._02.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2167/projeto_de_lei_n._01.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2168/projeto_de_lei_n._02.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2169/projeto_de_lei_n._03.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2170/projeto_de_lei_n._04.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2171/projeto_de_lei_n._05.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2172/projeto_de_lei_n._06.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2176/projeto_de_lei_n._07.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2177/projeto_de_lei_n._08.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2185/projeto_de_lei_n._09.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2186/projeto_de_lei_n._10.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2187/projeto_de_lei_n._11.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2196/projeto_de_lei_n._12.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_n._01.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2178/requerimenro_de_urgencia_n._01.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2181/requerimenro_de_urgencia_n._03.2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n._01.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n._02.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2175/indicacao_n._03.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_n._04.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_n._05.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao_n._06.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_n._07.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_n._08.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_n._09.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_n._10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_n._11.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_n._12.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_n._13.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2195/indicacao_n._14.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2198/indicacao_n._15.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2199/indicacao_n._16.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2201/indicacao_n._17.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2203/indicacao_n._18.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_n._19.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_n._20.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_n._21.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_n._22.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_n._23.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_n._24.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_n._25.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_n._26.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_n._27.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_n._28.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_n._29.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_n._30.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_n._31.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2180/projeto_de_decreto_legislativo_n._001.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_complementar_n._01.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_de_lei_complementar_n._02.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2167/projeto_de_lei_n._01.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2168/projeto_de_lei_n._02.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2169/projeto_de_lei_n._03.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2170/projeto_de_lei_n._04.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2171/projeto_de_lei_n._05.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2172/projeto_de_lei_n._06.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2176/projeto_de_lei_n._07.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2177/projeto_de_lei_n._08.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2185/projeto_de_lei_n._09.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2186/projeto_de_lei_n._10.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2187/projeto_de_lei_n._11.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2196/projeto_de_lei_n._12.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_n._01.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2178/requerimenro_de_urgencia_n._01.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2024/2181/requerimenro_de_urgencia_n._03.2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>