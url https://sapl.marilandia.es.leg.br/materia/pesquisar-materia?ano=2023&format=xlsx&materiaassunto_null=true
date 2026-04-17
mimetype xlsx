--- v0 (2026-02-23)
+++ v1 (2026-04-17)
@@ -54,2319 +54,2319 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>EMPLM</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei - MODIFICATIVA</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2022/emenda_ao_projeto_de_lei_n.15.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2022/emenda_ao_projeto_de_lei_n.15.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 15/2023: ALTERA O ARTIGO 3º INCISO II E V QUE PASSAM A VIGORAR DA SEGUINTE FORMA."</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Paulo Costa - Vereador - PP (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2143/emenda_modificativa_ao_projeto_de_lei_n.50.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2143/emenda_modificativa_ao_projeto_de_lei_n.50.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA MODIFICATIVA AOS PARÁGRAFOS 1º, 2º E 3º DO ARTIGO 6º DO PROJETO DE LEI Nº 050/2023 QUE ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2024."</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1951/ind._n_001.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1951/ind._n_001.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UM GALPÃO PARA ALMOXARIFADO DAS SECRETARIAS MUNICIPAIS DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1952/ind._n_002.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1952/ind._n_002.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE REALIZAR NOVAS AQUISIÇÕES DE CADEIRAS DE RODA, CADEIRAS DE BANHO, ANDADORES, MULETAS E OUTROS EQUIPAMENTOS PARA OFERECER, COMO COMODATO, ÀS PESSOAS COM NECESSIDADES, COMO ACAMADOS, E RECUPERAÇÃO DE PROCEDIMENTOS CIRÚRGICO OU MESMO DE ACIDENTE E OUTROS."</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1953/ind._n_003.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1953/ind._n_003.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONSTRUIR UMA QUADRA POLIESPORTIVA NA COMUNIDADE DE BREJAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Josué Batista da Silva - Vice-Presiden - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1954/ind._n_004.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1954/ind._n_004.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO A POSSIBILIDADE DE LIMPEZA NO RIO LIBERDADE ATÉ A REPRESA DE ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1955/ind._n_005.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1955/ind._n_005.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO A POSSIBILIDADE DE INSTALAR UMA TENDA COM ASSENTO NA FRENTE DA USF - UNIDADE DE SAÚDE DA FAMÍLIA 'JAYME PASSAMANI' DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Douglas Badiani - 2º Sec. - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1956/ind._n_006.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1956/ind._n_006.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONCEDER O AUMENTO DO PISO SALARIAL DOS PROFESSORES DA REDE DE ENSINO MUNICIPAL, DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1958/ind._n_007.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1958/ind._n_007.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DO PRÉDIO DA COOPERATIVA AGRARIA DOS CAFEICULTORES DE MARILÂNDIA, SE TORNAR FUTURAS INSTALAÇÕES PARA BIBLIOTECA, MUSEU E SECRETARIA MUNICIPAL DE CULTURA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1959/ind._n_008.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1959/ind._n_008.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ADIANTAR O CALÇAMENTO RURAL NA COMUNIDADE DE SANTA ROSA, INICIANDO DO CAMPO DE FUTEBOL ATÉ A ESTRADA PRINCIPAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1960/ind._n_009.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1960/ind._n_009.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE RETIRAR O ABRIGO DE ÔNIBUS AO LADO DA CRECHE 'MARIA DALVA BONA PASSAMANI' E REALOCAR NA PRAÇA 15 DE MAIO E CONSTRUIR UMA FAIXA ELEVADA PRÓXIMO AO LOCAL, MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1961/ind._n_010.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1961/ind._n_010.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE INSTALAÇÃO DE APARELHOS CONDICIONADORES DE AR NAS ESCOLAS MUNICIPAIS DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1962/ind._n_011.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1962/ind._n_011.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE REALIZAR REFORMA DA QUADRA POLIESPORTIVA NA COMUNIDADE DA FAZENDA BATISTA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1963/ind._n_012.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1963/ind._n_012.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE VISANDO A CONSTRUÇÃO DE ALAMBRADO NO CAMPO DE FUTEBOL DA COMUNIDADE DE ALTO LIBERDADE, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1966/ind._n_013.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1966/ind._n_013.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONCEDER REAJUSTE NO TICKET ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS."</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Josué Batista da Silva - Vice-Presiden - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1974/ind._n_014.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1974/ind._n_014.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE MELHORAR A CARTA DE SERVIÇO DO USUÁRIO NO SITE DA PREFEITURA E QUE CONTENHA MAIS INFORMAÇÕES. "</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1975/ind._n_015.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1975/ind._n_015.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE REFORMAR A QUADRA POLIESPORTIVA NA COMUNIDADE DE PATRÃO-MOR, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1976/ind._n_016.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1976/ind._n_016.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE APLICAR REVSOL NAS COMUNIDADES: CÓRREGO GERMANO, CÓRREGO DA LAPA E CÓRREGO PASTINHO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Emilio Gava - 1º Sec. - PSDB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1987/ind._n_017.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1987/ind._n_017.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE CONTROLE DE MOSQUITO NO MUNICÍPIO DE MARILÂNDIA/ES, ATRAVÉS DE ASPERSÃO DE INSETICIDA EM BOMBA DE CARRO FUMACÊ.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1988/ind._n_018.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1988/ind._n_018.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJA ELABORADO UM PROJETO DE LEI DISPONDO SOBRE A CRIAÇÃO DA GUARDA MUNICIPAL NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1990/ind._n_019.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1990/ind._n_019.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE ADQUIRIR CORTADOR DE GRAMA PARA AS COMUNIDADES QUE POSSUEM CAMPO DE FUTEBOL NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1991/ind._n_020.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1991/ind._n_020.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE INSTALAR ILUMINAÇÃO PÚBLICA NA ESCADARIA DO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1994/ind._n_021.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1994/ind._n_021.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONCEDER O PAGAMENTO DO TICKET DE ALIMENTAÇÃO NA MESMA DATA DO PAGAMENTO DO SALÁRIO MENSAL DOS SERVIDORES DO EXECUTIVO MUNICIPAL."</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Douglas Badiani - 2º Sec. - PSB (10ª LEG), Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1995/ind._n_022.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1995/ind._n_022.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE INCLUIR A PRESENÇA DE SEGURANÇA NAS ESCOLAS DO MUNICÍPIO/ES."</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1996/ind._n_023.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1996/ind._n_023.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE BEBEDOURO, CONSTRUÇÃO DE VESTIÁRIOS E ARQUIBANCADAS NA PRAÇA 15 DE MAIO, MUNICÍPIO DE MARILÂNDIA/ES, APROVEITANDO O MOMENTO DE REFORMA. "</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1997/ind._n_024.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1997/ind._n_024.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONSTRUIR DOIS REDUTORES DE VELOCIDADE NA RUA GUILHERME PASSAMANI, UM PRÓXIMO À CRECHE MARIA DALVA PASSAMANI E OUTRO PRÓXIMO AO CENTRO DE CONVIVÊNCIA DO IDOSO."</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1999/ind._n_026.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1999/ind._n_026.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE POSSA ESTUDAR A POSSIBILIDADE DE DISPONIBILIZAR UM ÔNIBUS PARA TRANSPORTAR OS ATLETAS MARILANDENSES QUE PARTICIPARÃO DE COMPETIÇÕES EM OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2000/ind._n_026.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2000/ind._n_026.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ADOÇÃO DE MEDIDAS URGENTES ACERCA DA PROTEÇÃO, ACOLHIMENTO E CUIDADOS COM CÃES E GATOS EM SITUAÇÃO DE ABANDONO EM NOSSA CIDADE."</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2001/ind._n_027.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2001/ind._n_027.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A  POSSIBILIDADE DE PROMOVER UMA CAMPANHA DE ORIENTAÇÃO AOS MUNÍCIPES PARA MELHOR ACONDICIONAR AS SACOLAS/SACOS DE LIXO A SER COLETADO E RECICLAGEM NO MUNICÍPIO DE MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2002/ind._n_028.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2002/ind._n_028.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ADOÇÃO DE MEDIDAS JUNTOS COM PROPRIETÁRIOS DE LOTES E TERRENOS PRÓXIMO OU NA CIDADE PARA MANTÊ-LOS LIMPOS E EVITAR ASSIM, PROLIFERAÇÃO DE DOENÇAS."</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2007/ind._n_029.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2007/ind._n_029.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ORGÃO COMPETENTE A POSSIBILIDADE DE FAZER UM TRABALHO COM O MUNICÍPIO E O JUDICIÁRIO PARA AGILIDADE NO TESTE DE PATERNIDADE E QUE SEJA CONCEDIDO A PENSÃO RETROATIVO DO DIREITO DA CRIANÇA E QUE SEJA TAMBÉM REALIZADO UM MUTIRÃO."</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2008/ind._n_030.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2008/ind._n_030.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE FAZER UM TRABALHO COM O ESTADO, MUNICÍPIO E JUDICIÁRIO, PARA A DIMINUIÇÃO DA FILA DE ESPERA, AGILIDADE NA ADOÇÃO."</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2009/ind._n_031.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2009/ind._n_031.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE AVALIAR OS ATESTADOS EM GERAL, NA SITUAÇÃO DE SERVIDORES QUE PRECISAM SE AUSENTAR POR NECESSIDADES TANTO INDIVIDUAL E/OU ACOMPANHAR FILHOS, ACAMADOS, IDOSOS, E PESSOAS COM DEFICIÊNCIA."</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2010/ind._n_032.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2010/ind._n_032.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE AGILIDADE NAS LIMPEZAS DAS ESTRADAS QUANDO ACONTECER UM FENOMENO DA NATUREZA, OU SITUAÇÕES QUE GERAM TRANSTORNOS AOS NOSSOS MUNICÍPES."</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2019/ind._n_033.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2019/ind._n_033.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR MAIS UM MOTORISTA (PARA FAZER ESCALA) PARA TRANSPORTE DE PACIENTES PARA GRANDE VITÓRIA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2021/ind._n_034.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2021/ind._n_034.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTALAR BANCOS ENTORNO DO CAMPO SOCIETY 'LORENZO LORENZONI', NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2025/ind._n_035.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2025/ind._n_035.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR CONVÊNIO COM ALBERGUE ANA PAULA, LOCALIZADO NO CENTRO DE VITÓRIA/ES."</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2026/ind._n_036.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2026/ind._n_036.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CRIAR O PROJETO DE LEI PARA FINS CONCEDER O REAJUSTE DO PISO SALARIAL PARA ENFERMEIROS, TÉCNICOS DE ENFERMAGEM, AUXILIARES DE ENFERMAGEM E PARTEIRAS DO MUNICÍPIO DE MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2027/ind._n_037.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2027/ind._n_037.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR REFORMA NAS CALÇADAS ENTORNO DO ESPAÇO CULTURAL NO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2028/ind._n_038.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2028/ind._n_038.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE DOAR UM TERRENO PARA AEMA - ASSOCIAÇÃO EVANGÉLICA DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2029/ind._n_039.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2029/ind._n_039.2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ADQUIRIR JUNTO À SECRETARIA DE ESTADO DA AGRICULTURA, ABASTECIMENTO, AQUICULTURA E PESCA - SEAG DRONES AGRÍCOLA (PULVERIZADOR) PARA AS ASSOCIAÇÕES DE PRODUTORES E AGRICULTORES DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2030/ind._n_040.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2030/ind._n_040.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVIO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ALOCAR AS PLACAS DE LOCALIZAÇÃO E IDENTIFICAÇÃO, QUE ESTÃO NAS CALÇADAS NO MEIO DO PISO TÁTIL DIRECIONAL NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2032/ind._n_041.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2032/ind._n_041.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR CONSERTO NAS RUAS DE SÃO MARCOS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2033/ind._n_042.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2033/ind._n_042.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE POSSA ESTUDAR A POSSIBILIDADE DE CONSTRUIR PONTOS DE ÔNIBUS PARA OS ESTUDANTES DA COMUNIDADE DE CÓRREGO ALEGRIA, BEM COMO EM OUTRAS COMUNIDADES DO INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2044/ind._n_043.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2044/ind._n_043.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE INCLUSÃO DE COLETA DE LIXO NO CÓRREGO BARRO BRANCO - SANTA ROSA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2045/ind._n_044.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2045/ind._n_044.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE ADQUIRIR CONTÊINERES DE COLETA DE LIXO, PARA INSTALAR EM TODAS COMUNIDADES DO INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2052/ind._n_045.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2052/ind._n_045.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE REALIZE CALÇAMENTO RURAL NA ESTRADA QUE LIGA ALTO LIBERDADE AO CÓRREGO GEREMIAS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2053/ind._n_046.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2053/ind._n_046.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR CALÇAMENTO NA DECIDA DA RESIDÊNCIA DA SRA. SELEZIA, EM SÃO MIGUEL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2054/ind._n_047.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2054/ind._n_047.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE REALIZE CALÇAMENTO EM FRENTE AO CAMPO ATÉ  A IGREJA NA COMUNIDADE DE TAQUARA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2067/ind._n_048.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2067/ind._n_048.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR O NIVELAMENTO DE TODOS OS BUEIROS DA CIDADE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2070/ind._n_049.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2070/ind._n_049.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA DISPONIBILIZADO UM DISK EMERGÊNCIA PARA O ATENDIMENTO DAS AMBULÂNDIAS NO MUNICÍPIO DE MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2071/ind._n_050.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2071/ind._n_050.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE POSSA ESTUDAR JUNTO A SECRETARIA MUNICIPAL DE SAÚDE, A POSSIBILIDADE DE LOCALIZAÇÃO DE UMA AMBULÂNDIA NA COMUNIDADE DE PATRÃO-MÓR E NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2081/ind._n_051.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2081/ind._n_051.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE EM PARCERIA COM A SECRETARIA MUNCIIPAL DE CULTURA, TURISMO, ESPORTE E LAZER ESTUDEM A POSSIBILIDADE DE ELABORAÇÃO DE PROJETO COM INTUITO DE CONSTRUIR UMA PISTA DE CAMINHADA "ROTA DAS PEDRAS" TENDO INÍCIO NA BICA DE ALTO LIBERDADE AO CÓRREGO JOAQUIM TÁVORA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2082/ind._n_052.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2082/ind._n_052.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE INSTALAR FAIXAS ELEVADAS NA AVENIDA DOM BOSCO EM FRENTE AO SALÃO DE BELEZA 'ELAS', SEDE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2083/ind._n_053.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2083/ind._n_053.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR A RECONSTRUÇÃO GERAL DA RUA SEBASTIÃO FALCÃO, DISTRITO DE SAPUCAIA, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2089/ind._n_054.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2089/ind._n_054.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE APLICAR O REVSOL DA BARRA DO ALEGRIA ATÉ A SERRA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2090/ind._n_055.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2090/ind._n_055.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESPALHAR O MATERIAL DE REVSOL QUE SE ENCONTRA DEPOSITADO NO CÓRREGO DO CALADO EM PATRIMÔNIO DO RÁDIO PARA A PAVIMENTAÇÃO DA SERRA DO TIMBUÍ E NO CÓRREGO GERMANO PARA PAVIMENTAÇÃO DAS ESTRADAS PRINCIPAIS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2108/ind._n_056.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2108/ind._n_056.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA ÂNGELO DRAGO, COMUNIDADE ALTO LIBERDADE INTERIOR O MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Paulo Costa - Vereador - PP (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2111/ind._n_057.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2111/ind._n_057.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE INSERIR NA LOA - LEI ORÇAMENTÁRIA ANUAL MUNICIPAL UMA PORCENTAGEM IGUAL OU ACIMA DE 5% PARA SER DESTINADO A SECRETARIA MUNICIPAL DE AGRICULTURA E DESENVOLVIMENTO RURAL DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2113/ind._n_058.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2113/ind._n_058.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE AMPLIAR E AUMENTAR O NÚMERO DE PONTO COMERCIAL E BANHEIRO, REFORMAR PALCO, REALIZAR ARBORIZAÇÃO E PAISAGISMO EM VOLTA DO ESPAÇO CULTURAL 'GIORDANO LORENZINI'."</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2115/ind._n_059.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2115/ind._n_059.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE QUE A TAXA DAM REFERENTE AO PROJETO DE LEI Nº 39/2023 EM QUE 'AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO ESPAÇO CULTURAL GIORDANO LORENZINI PARA A REALIZAÇÃO DO RODEIO SHOW-2023' MENCIONADOS SEJAM REVERTIDOS A FAVOR DA APAE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2117/ind._n_060.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2117/ind._n_060.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE EM PARCERIA COM A SECRETARIA DE ESTADO (SEAG) POSSA ADQUIRIR EQUIPAMENTOS AGRÍCOLAS DE INFRAESTRUTURA PARA AS ASSOCIAÇÕES DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2118/ind._n_061.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2118/ind._n_061.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE FAZER A COBERTURA DA ESCOLA EMEIF PADRE LUIZ DA GRÃ ATÉ A ENTRADA DA QUADRA POLIESPORTIVA VEREADOR DARCY AGRIZZI, NA COMUNIDADE DE PATRÃO-MOR NESTE MUNICÍPIO."</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2119/ind._n_062.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2119/ind._n_062.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE FAZER UMA AMPLIAÇÃO NA ESCOLA EMEIF PADRE LUIZ DA GRÃ APROVEITANDO O ANTIGO POSTO DE SAÚDE, QUE ESTÁ DESATIVADO, NA COMUNIDADE DE PATRÃO-MOR NESTE MUNICÍPIO."</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2123/ind._n_063.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2123/ind._n_063.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONCEDER INSENÇÃO DE IPTU DA SEDE PRÓPRIA DA APAE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2125/ind._n_064.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2125/ind._n_064.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE UM POSTE DE LUZ, NA RUA ANTÔNIO VOLKERS COM A RUA LÍRIO TURINI NA BAIRRO VILA REAL NESTE MUNICÍPIO."</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2131/ind._n_065.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2131/ind._n_065.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMA OU CONSTRUÇÃO DA PONTE PRÓXIMO AO PRONTO ATENDIMENTO VEREADOR ÉLIO BERTOLO NA RUA ÂNGELA SAVERGNINI NESTE MUNICÍPIO."</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2138/ind._n_066.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2138/ind._n_066.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE CONFECCIONE UM PROJETO DE LEI ONDE DETERMINA A OBRIGATORIEDADE NA DOAÇÃO DE 01 (UM) TICKET DE ALIMENTAÇÃO EXTRA NO MÊS DE DEZEMBRO AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2146/ind._n_067.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2146/ind._n_067.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAR AR CONDICIONADO NA RECEPÇÃO DA USF - UNIDADE SAÚDE DA FAMÍLIA 'JAIME PASSAMANI', NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2147/ind._n_068.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2147/ind._n_068.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONCEDER ABONO NATALINO AOS SERVIDORIES DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2149/ind._n_069.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2149/ind._n_069.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAÇÃO DE UM PONTO DE COLETA DE SANGUE, UMA PARCERIA ENTRE ESTADO E ATENÇÃO PRIMÁRIA EM SAÚDE, NA SECRETARIA MUNICIPAL DE SAÚDE, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2150/ind._n_70.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2150/ind._n_70.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONCEDER UM VEÍCULO DE CARROCERIA PARA ATENDER A VIGILÂNCIA SANITÁRIA, NA SECRETARIA MUNICIPAL DE SAÚDE, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2155/ind._n_71.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2155/ind._n_71.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR ESTUDOS PARA FINS DE ATUALIZAR A LEI ORGÂNICA DO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2157/ind._n_72.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2157/ind._n_72.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONSTRUÇÃO DE FOSSA SÉPTICA NA COMUNIDADE DE ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2158/ind._n_73.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2158/ind._n_73.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE REALIZAR CONTINUIDADE NO CALÇAMENTO DA RUA FRANKLIN ANTÔNIO DA SILVA, RUA DO CAMPO DE SAPUCAIA, DISTRITO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2161/ind._n_74.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2161/ind._n_74.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE SEJA COBRADO O USO DE LONAS NOS VEICULOS QUE TRANSPORTAM AREIAS, PEDRAS, TERRA E ENTULHOS DO PODER EXECUTIVO NO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2162/ind._n_75.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2162/ind._n_75.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE FAZER UMA PRAÇA PÚBLICA, PRÓXIMO A ESCOLA E O CAMPO DE FUTEBOL NO DISTRITO DE SAPUCAIA MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2163/ind._n_76.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2163/ind._n_76.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE FAZER UM ESTUDO PARA INSTALAR PLACA DE PROIBIDO ESTACIONAR EM UM DOS LADOS DA AVENIDA VICENTE PADOVAN DO DISTRITO DE SAPUCAIA NO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2164/ind._n_77.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2164/ind._n_77.2023.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE FAZER UM ESTUDO PARA INSTALAÇÃO DE BEBEDOUROS E COMEDOUROS PARA ANIMAIS DE RUA EM DIVERSOS PONTOS DO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_de_aplauso_n_01.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_de_aplauso_n_01.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA CARMEM DADALTO CARMINATI PELA SUA COLABORAÇÃO A SERVIÇOS VOLUNTÁRIOS NA COMUNIDADE DE SANTA ROSA, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2038/mocao_de_aplauso_n_02.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2038/mocao_de_aplauso_n_02.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JOÃO PINHEIRO PELA SUA COLABORAÇÃO A SERVIÇOS VOLUNTÁRIOS NA COMUNIDADE DE CÓRREGO BREJAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2042/mocao_de_aplauso_n_03.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2042/mocao_de_aplauso_n_03.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ADILSON PINTO DA FRAGA PELA SUAS HABILIDADES EM ARTES VISUAIS, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2046/mocao_de_aplauso_n_04.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2046/mocao_de_aplauso_n_04.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JOÃO JERRY TONONI PELO DESTAQUE COMO PROFESSOR E NOTÓRIA ESPECIALIZAÇÃO. "</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>Jovander Comério - Vereador - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2047/mocao_de_aplauso_n_05.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2047/mocao_de_aplauso_n_05.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR GILBERTO RONQUETTI PELOS RELEVANTES SERVIÇOS PRESTADOS ENQUANTO SERVIDOR PÚBLICO NO MUNICÍPIO DE MARILÂNDIA/ES. "</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2048/mocao_de_aplauso_n_06.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2048/mocao_de_aplauso_n_06.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JOSÉ MANTOVANI FILHO PELOS RELEVANTES SERVIÇOS PRESTADOS ENQUANTO SERVIDOR PÚBLICO NO MUNICÍPIO DE MARILÂNDIA/ES. "</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2059/mocao_de_aplauso_n_07.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2059/mocao_de_aplauso_n_07.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR AGENOR BRÁS BERTOLDI PELOS RELEVANTES SERVIÇOS PRESTADOS ENQUANTO SERVIDOR PÚBLICO NO MUNICÍPIO DE MARILÂNDIA/ES. "</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2060/mocao_de_aplauso_n_08.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2060/mocao_de_aplauso_n_08.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JOSÉ CARLOS CASALI POR TER SIDO PRESIDENTE E REALIZADOR DAS MAIORES FESTAS DA COLÔNIA FRATELLI D'ITÁLIA NAS DÉCADAS DE 1990 A 2012, EMPRESÁRIO E AMANTE DA CULTURA."</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2061/mocao_de_aplauso_n_09.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2061/mocao_de_aplauso_n_09.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA ZELINDA ANA BELICHI ZAVARIS POR SER RESPONSÁVEL PELA PRODUÇÃO DO CAPELETTI PARA AS FESTAS, FOI INTEGRANTE DO CORAL POR MUITOS ANOS E APAIXONADA PELA CULINÁRIA DA ASSOCIAÇÃO DA COLÔNIA FRATELLI D'ITÁLIA."</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2077/mocao_de_aplauso_n_10.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2077/mocao_de_aplauso_n_10.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA LEIDA PÍCCOLI PEREIRA PELO DESTAQUE COMO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2078/mocao_de_aplauso_n_11.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2078/mocao_de_aplauso_n_11.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA LEIDIANA SALEZZE RONQUETI PELOS RELEVANTES SERVIÇOS PRESTADOS COMO AGENTE DE SAÚDE NOS BAIRROS EM QUE ATUA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2084/mocao_de_aplauso_n_12.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2084/mocao_de_aplauso_n_12.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA ANDRELINA DAS DORES ROSA STRELHOW PELA SUA COLABORAÇÃO À SERVIÇOS VOLUTÁRIOS NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2098/mocao_de_aplauso_n_13.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2098/mocao_de_aplauso_n_13.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ADELSON FERREIRA PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE ENQUANTO SERVIDOR PÚBLICO MUNICIPAL. "</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2102/mocao_de_aplauso_n_14.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2102/mocao_de_aplauso_n_14.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA CRISTINA BOTTAN PELOS RELEVANTES SERVIÇOS PRESTADOS ENQUANTO SERVIDORA PÚBLICA NA SECRETARIA MUNICIPAL DE SAÚDE DE MARILÂNDIA/ES. "</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2141/mocao_de_aplauso_n_15.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2141/mocao_de_aplauso_n_15.2023.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A TODOS OS BATISTAS DO ESTADO, REPRESENTADOS PELA CONVENÇÃO BATISTA DO ES, PELOS 120 ANOS DE PRESENÇA DA DENOMINAÇÃO NO ESTADO DO ESPÍRITO SANTO. "</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1979/pdl_n._001.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1979/pdl_n._001.2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 001/2023 QUE DISPÕE SOBRE O PROCESSO 03356/2020-1 E 02935/2020-3 – PARECER PRÉVIO TC Nº 087/2022 – PARECER MINISTÉRIO PÚBLICO DE CONTAS Nº 3783/2022 – INSTRUÇÃO CONCLUSIVA Nº 5405/2021 – RELATÓRIO TÉCNICO Nº 220/2021 – PRESTAÇÃO DE CONTAS ANUAL DO PREFEITO – EXERCÍCIO 2019 – APROVAÇÃO COM RESSALVAS – RECOMENDAÇÃO – ARQUIVAR.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>Josiane Cristina S Passamani - Ver. - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2020/pdl_n._002.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2020/pdl_n._002.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR DARY ALVES PAGUNG."</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2041/pdl_n._003.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2041/pdl_n._003.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR BRUNO FIGUEIRA RAMOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2043/pdl_n._004.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2043/pdl_n._004.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ MARILANDENSE À VEREADORA JOSIANE CRISTINA DA SILVA PASSAMANI."</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2049/pdl_n._005.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2049/pdl_n._005.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ MARILANDENSE A DEPUTADA ESTADUAL JANETE DE SÁ."</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2051/pdl_n._006.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2051/pdl_n._006.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ MARILANDENSE A SENHORA MÁRCIA PEREIRA BOSSETTI E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2057/pdl_n._007.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2057/pdl_n._007.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR SIDICLEI GILES DE ANDRADE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2058/pdl_n._008.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2058/pdl_n._008.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR 'FERDINANDO THADEU MAIN' E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2063/pdl_n._009.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2063/pdl_n._009.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR VIRGILIO MARCOS FURLAN CAMATA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2064/pdl_n._10.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2064/pdl_n._10.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR DEPUTADO ESTADUAL SÉRGIO MENEGUELLI E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Josiane Cristina S Passamani - Ver. - CIDADANIA, Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2065/pdl_n._11.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2065/pdl_n._11.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ MARILANDENSE A SENHORA DRA. LÍVIA HERUNDINA PONTARA VASCONCELOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2066/pdl_n._12.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2066/pdl_n._12.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ MARILANDENSE A SENHORA MARLUCIA GONÇALVES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2068/pdl_n._13.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2068/pdl_n._13.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR VILSON ROQUE SPERANDIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2069/pdl_n._14.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2069/pdl_n._14.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR ROBERTO CARLOS DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2072/pdl_n._15.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2072/pdl_n._15.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR CAPITÃO CARLOS BALBINO SERRANO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2073/pdl_n._16.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2073/pdl_n._16.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR DEPUTADO ESTADUAL FABRÍCIO GANDINE AQUINO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2074/pdl_n._17.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2074/pdl_n._17.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR ADELSON FERREIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2075/pdl_n._18.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2075/pdl_n._18.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR CIRO JOSÉ LEITE PRIMO PEREIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2086/pdl_n._19.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2086/pdl_n._19.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR DEPUTADO ESTADUAL TYAGO RIBEIRO HOFFMAN E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2087/pdl_n._20.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2087/pdl_n._20.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR JOSÉ DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2088/pdl_n._21.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2088/pdl_n._21.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR JOSÉ FAITANIN E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2092/pdl_n._22.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2092/pdl_n._22.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ MARILANDENSE A SENHORA NATÁLIA VIEIRAS DALLA BERNARDINA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2094/pdl_n._23.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2094/pdl_n._23.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ MARILANDENSE A SENHORA KARINE DALFIOR PRANDO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2095/pdl_n._24.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2095/pdl_n._24.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR HUDSON LEAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josué Batista da Silva - Vice-Presiden - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2096/pdl_n._25.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2096/pdl_n._25.2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O BRASÃO DE ARMAS DO PODER LEGISLATIVO DO MUNICÍPIO DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2097/pdl_n._26.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2097/pdl_n._26.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO AOS ALUNOS INFRACITADOS PELA PARTICIPAÇÃO NA ELABORAÇÃO DO BRASÃO DO PODER LEGISLATIVO DO MUNICÍPIO DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO."</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2112/pdl_n._27.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2112/pdl_n._27.2023.pdf</t>
   </si>
   <si>
     <t>"APROVA PROPOSTA ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2137/pdl_n._28.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2137/pdl_n._28.2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A BANDEIRA DO PODER LEGISLATIVO MUNICIPAL, DISPÕE SOBRE OS SÍMBOLOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1968/projeto_de_lei_complementar_n._001.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1968/projeto_de_lei_complementar_n._001.2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 016 DE 13 DE MAIO DE 2008, QUE 'DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, DAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS MUNICIPAIS DE QUALQUER DE SEUS PODERES E DÁ OUTRAS PROVIDÊNCIAS'. "</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1972/projeto_de_lei_complementar_n._002.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1972/projeto_de_lei_complementar_n._002.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO, ALTERAÇÃO DE DENOMINAÇÃO E EXTINÇÃO DOS ÓRGÃO QUE ESPECIFICA: TRANSFORMA CARGOS DE PROVIMENTO EM COMISSÃO, BEM COMO ALTERA A LEI COMPLEMENTAR Nº 025, DE 19 DE DEZEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1947/projeto_de_lei_n._01.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1947/projeto_de_lei_n._01.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA REPASSE FINANCEIRO À APAE."</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1949/projeto_de_lei_n._02.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1949/projeto_de_lei_n._02.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO AMBIENTALISTA DE MARILÂNDIA - AAMA."</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1950/projeto_de_lei_n._03.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1950/projeto_de_lei_n._03.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A APOIAR AS CAMPANHAS REALIZADAS PELA CÂMARA DE DIRIGENTES LOJISTAS DE MARILÂNDIA - CDL. "</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1965/projeto_de_lei_n._04.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1965/projeto_de_lei_n._04.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM."</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1967/projeto_de_lei_n._05.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1967/projeto_de_lei_n._05.2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 016 DE 13 DE MAIO DE 2008, QUE 'DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, DAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS MUNICIPAIS DE QUALQUER DE SEUS PODERES E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei_n._06.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei_n._06.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REDUÇÃO DA JORNADA DE TRABALHO DO SERVIDOR PÚBLICO MUNICIPAL QUE TENHA COMO DEPENDENTE PESSOA COM DEFICIÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1973/projeto_de_lei_n._07.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1973/projeto_de_lei_n._07.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REGISTRO, INSPEÇÃO E FISCALIZAÇÃO DE AGROINDÚSTRIAS QUE FABRICAM PRODUTOS DE ORIGEM ANIMAL NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1977/projeto_de_lei_n._08.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1977/projeto_de_lei_n._08.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A MUDANÇA DE DENOMINAÇÃO DA UNIDADE ESCOLAR SITUADA NO DISTRITO DE SAPUCAIA, ALTERANDO O ARTIGO 1º DA LEI MUNICIPAL Nº 486, DE 13 DE ABRIL DE 2004."</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1978/projeto_de_lei_n._09.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1978/projeto_de_lei_n._09.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO 'ESPAÇO CULTURAL GIORDANO LORENZINI' PELA COMISSÃO ESCOLAR DOS ALUNOS DO 3º ANO DO ENSINO MÉDIO 2023 PARA REALIZAÇÃO DO 'BAILE DE ALELUIA 2023'."</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1980/projeto_de_lei_n._10.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1980/projeto_de_lei_n._10.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ALTERAR A LEI MUNICIPAL Nº 1.647 DE 10 DE AGOSTO DE 2022."</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1982/projeto_de_lei_n._11.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1982/projeto_de_lei_n._11.2023.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'INÊS ALTOÉ FRANCO' A PEM NOSSA SENHORA AUXILIADORA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1983/projeto_de_lei_n._12.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1983/projeto_de_lei_n._12.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM O CARITAS DIOCESANA DE COLATINA - CENTRO DE ATENDIMENTO MATERNO INFANTIL - MATER CHRISTI."</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1984/projeto_de_lei_n._13.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1984/projeto_de_lei_n._13.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A OSC 'LAR IRMÃ SCHEILLA' DE COLATINA/ES."</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1993/projeto_de_lei_n._14.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1993/projeto_de_lei_n._14.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ESTÁGIO DE ESTUDANTES DE ESTABELECIMENTOS DE ENSINO SUPERIOR NO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2003/projeto_de_lei_n._15.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2003/projeto_de_lei_n._15.2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 1.506 DE 18 DE MARÇO DE 2020 A QUAL DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA, PLANO DE CARGOS E CARREIRA, SALÁRIOS DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊCIAS."</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2004/projeto_de_lei_n._16.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2004/projeto_de_lei_n._16.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E AUTÁRQUICA."</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2005/projeto_de_lei_n._17.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2005/projeto_de_lei_n._17.2023.pdf</t>
   </si>
   <si>
     <t>"FIXA PISO SALARIAL PROFISSIONAL PARA OS PROFISSIONAIS EM EFETIVO EXERCÍCIO NO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DESTE PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2006/projeto_de_lei_n._18.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2006/projeto_de_lei_n._18.2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO VII DA LEI MUNICIPAL Nº 1.505, DE 18 DE MARÇO DE 2020, QUE 'ALTERA ANEXOS DA LEI Nº 1.208, DE 27 DE ABRIL DE 2015'."</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2011/projeto_de_lei_n._19.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2011/projeto_de_lei_n._19.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A MUDANÇA DE DENOMINAÇÃO DA PRÉ ESCOLA MUNICIPAL, ALTERANDO O ARTIGO 1º DA LEI MUNICIPAL Nº 1681, DE 26 DE ABRIL DE 2023."</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2012/projeto_de_lei_n._20.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2012/projeto_de_lei_n._20.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA INCLUSÃO DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE E EXTINÇÃO DA SECRETARIA MUNICIPAL DE SUPRIMENTOS."</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2016/projeto_de_lei_n._21.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2016/projeto_de_lei_n._21.2023.pdf</t>
   </si>
   <si>
     <t>"CRIA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E FISCALIZAÇÃO DE EXECUÇÃO DOS RECURSOS PROVENIENTES DO FUNPAES, A QUE SE REFERE A LEI ESTADUAL Nº 11.790, DE 28 DE MARÇO DE 2023."</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2017/projeto_de_lei_n._22.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2017/projeto_de_lei_n._22.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DA COLONIA ITALIANA DE MARILÂNDIA FRATELLI D'ITÁLIA."</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2018/projeto_de_lei_n._23.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2018/projeto_de_lei_n._23.2023.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS AGRICULTORES DE ALTO JARARACA."</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_lei_n._24.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_lei_n._24.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REALIZAÇÃO DE SESSÃO SOLENE ECUMÊNICA NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Douglas Badiani - 2º Sec. - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_lei_n._25.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_lei_n._25.2023.pdf</t>
   </si>
   <si>
     <t>"DENOMINA CENTRO CULTURAL DA COMUNIDADE DE BONISEGNA 'JULIA BASTOS RIBEIRO', NO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2031/projeto_de_lei_n._26.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2031/projeto_de_lei_n._26.2023.pdf</t>
   </si>
   <si>
     <t>"RATIFICA A DELIBERAÇÃO DA ASSEMBLEIA GERAL DO CONSÓRCIO PÚBLICO INTERMUNICIPAL PARA O FORTALECIMENTO DA PRODUÇÃO E COMERCIALIZAÇÃO DE PRODUTOS HORTIGRANJEIROS - COINTER, QUE ALTERA E CONSOLIDA O PROTOCOLO DE INTENÇÕES DO COINTER E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_n._27.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_n._27.2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O BANCO DE IDEIAS LEGISLATIVAS NO MUNICÍPIO DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2035/projeto_de_lei_n._28.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2035/projeto_de_lei_n._28.2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI INCENTIVO À PRÁTICA DO JOGO DE XADREZ E DAMAS NAS ESCOLAS DA REDE MUNICIPAL, E A PROMOÇÃO DE CAMPEONATOS ESCOLARES E MUNICIPAIS PARA CRIANÇAS E ADOLESCENTES."</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2036/projeto_de_lei_n._29.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2036/projeto_de_lei_n._29.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE."</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2039/projeto_de_lei_n._30.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2039/projeto_de_lei_n._30.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE."</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2040/projeto_de_lei_n._31.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2040/projeto_de_lei_n._31.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DOAÇÃO COM ENCARGO DE ÁREA DE TERRA MEDINDO 262,28 M², LOCALIZADO NO LOTEAMENTO SANTA TEREZINHA - SEDE, MARILÂNDIA/ES, À ASSOCIAÇÃO EVANGÉLICA MARILANDENSE - AEMA."</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2050/projeto_de_lei_n._32.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2050/projeto_de_lei_n._32.2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ARTIGOS 3º E 8º DA LEI MUNICIPAL Nº 1480, DE 19 DE DEZEMBRO DE 2019."</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2062/projeto_de_lei_n._33.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2062/projeto_de_lei_n._33.2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ARTIGO 9º DA LEI MUNICIPAL ORDINÁRIA Nº 1.482 DE19 DE DEZEMBRO DE 2019, QUE DISPÕE SOBRE A LEI DE TAXAS AMBIENTAIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_n._34.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_n._34.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI DO CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA IDOSA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2080/projeto_de_lei_n._35.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2080/projeto_de_lei_n._35.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REPASSAR, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA -APAE."</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2085/projeto_de_lei_n._36.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2085/projeto_de_lei_n._36.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A OBRA SOCIAL NOSSA SENHORA DA GLÓRIA - FAZENDA DA ESPERANÇA - SANTA LUZIA DE COLATINA-ES."</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_n._37.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_n._37.2023.pdf</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_lei_n._38.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_lei_n._38.2023.pdf</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_lei_n._39.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_lei_n._39.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO 'ESPAÇO CULTURAL GIORDANO LORENZINI' PARA A REALIZAÇÃO DO 'RODEIO SHOW-2023'."</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_lei_n._40.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_lei_n._40.2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A CAMPANHA MUNICIPAL DE INCENTIVO À DOAÇÃO DE CABELOS ÀS PESSOAS CARENTES EM TRATAMENTO DE CÂNCER NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2109/projeto_de_lei_n._41.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2109/projeto_de_lei_n._41.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_n._42.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_n._42.2023.pdf</t>
   </si>
   <si>
     <t>"INCLUI O §3º NO ARTIGO 1º DA LEI MUNICIPAL Nº 1.105, DE 12 DE DEZEMBRO DE 2013."</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2116/projeto_de_lei_n._43.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2116/projeto_de_lei_n._43.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE BEM-ESTAR E PROTEÇÃO ANIMAL DE MARILÂNDIA - FUNBEM - PROANIMAL E DO CONSELHO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_lei_n._44.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_lei_n._44.2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O DIA MUNICIPAL DA PESSOA COM DEFICIÊNCIA DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_lei_n._45.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_lei_n._45.2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 6º DA LEI 762 DE 08 DE ABRIL DE 2008, QUE MODIFICA A POLÍTICA PÚBLICA DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE , DO CONSELHO MUNICIPAL DE DIREITO DA CRIANÇA E ADOLESCENTE, DO CONSELHO TUTELAR E DO FUNDO DA INFÂNCIA E ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_lei_n._46.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_lei_n._46.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A MEDIDA DE INCENTIVO À DOAÇÃO VOLUNTÁRIA DE SANGUE, E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2129/projeto_de_lei_n._47.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2129/projeto_de_lei_n._47.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REPASSE AOS SERVIDORES MUNICIPAIS EFETIVOS E CONTRATADOS REFERENTE À ASSISTENCIA FINANCEIRA COMPLEMENTAR DA UNIÃO DESTINADA AO CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM , PREVISTA NA LEI FEDERAL Nº 14.581, DE 11 DE MAIO DE 2023."</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2130/projeto_de_lei_n._48.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2130/projeto_de_lei_n._48.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), PARA O EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2133/projeto_de_lei_n._49.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2133/projeto_de_lei_n._49.2023.pdf</t>
   </si>
   <si>
     <t>"FIXA PISO SALARIAL PROFISSIONAL PARA OS PROFISSIONAIS EM EFETIVO EXERCÍCIO NO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DESTE PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2135/projeto_de_lei_n._50.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2135/projeto_de_lei_n._50.2023.pdf</t>
   </si>
   <si>
     <t>"ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2024."</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2139/projeto_de_lei_n._51.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2139/projeto_de_lei_n._51.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PAGAMENTO DE ABONO AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2140/projeto_de_lei_n._52.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2140/projeto_de_lei_n._52.2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI Nº 1713, DE 21 DE SETEMBRO DE 2023 E REVOGA A LEI ORDINÁRIA Nº 832, DE 03 DE FEVEREIRO DE 2009 E REVOGA A LEI ORDINÁRIA Nº 1598, DE 06 DE JANEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2142/projeto_de_lei_n._53.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2142/projeto_de_lei_n._53.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER NO MÊS DE NOVEMBRO DE 2023 UM AUXÍLIO ALIMENTAÇÃO COMPLEMENTAR AOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA."</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_lei_n._54.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_lei_n._54.2023.pdf</t>
   </si>
   <si>
     <t>"FICA O PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA/ES AUTORIZADO EM CONCEDER NO MÊS DE DEZEMBRO DE 2023, UM AUXÍLIO ALIMENTAÇÃO COMPLEMENTAR AOS SEUS SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_lei_n._55.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_lei_n._55.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DA RUA 'AURORA ZANONI LORENCINI' E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_lei_n._56.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_lei_n._56.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE AGRICULTORES CÓRREGO CARRAPATO."</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_lei_n._57.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_lei_n._57.2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDER ISENÇÃO DE IPTU DE TEMPLOS RELIGIOSOS NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2156/projeto_de_lei_n._58.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2156/projeto_de_lei_n._58.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, DA CRIAÇÃO, COMPOSIÇÃO, ATRIBUIÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA DO MUNICÍPIO DE MARILÂNDIA/ES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2159/projeto_de_lei_n._59.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2159/projeto_de_lei_n._59.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE GRATIFICAÇÕES DAS FUNÇÕES DE SETOR DE COMPRAS E AGENTE DE CONTRATAÇÃO DO PODER LEGISLATIVO, CONFORME A LEI 14.133/2021."</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2160/projeto_de_lei_n._60.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2160/projeto_de_lei_n._60.2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O BENEFÍCIO AUXÍLIO ALIMENTAÇÃO A SER CONCEDIDO AOS SERVIDORES DO MUNICÍPIO DE MARILÂNDIA/ES, EM ATIVIDADE NA ADMINISTRAÇÃO DIRETA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2165/projeto_de_lei_n._61.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2165/projeto_de_lei_n._61.2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR."</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1957/projeto_de_resolucao_n_._001.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1957/projeto_de_resolucao_n_._001.2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CITAÇÃO BÍBLICA NA ABERTURA DAS SESSÕES DA CÂMARA MUNCIIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2136/projeto_de_resolucao_n_._002.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2136/projeto_de_resolucao_n_._002.2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO."</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1970/requerimento_n._001.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1970/requerimento_n._001.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES QUE ESTES SUBSCREVEM, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO XII DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO SECRETÁRIO MUNICIPAL SR. AILTON NUNES DOS ANJOS, SOLICITANDO PARA QUE ESTE POSSA COMPARECER NA 6ª SESSÃO ORDINÁRIA A REALIZAR-SE DIA 20 DE MARÇO DO CORRENTE ANO PARA ESCLARECIMENTOS. "</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1998/requerimento_n._002.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1998/requerimento_n._002.2023.pdf</t>
   </si>
   <si>
     <t>"O PRESIDENTE DA COMISSÃO PERMANENTE DE EDUCAÇÃO E SEGURANÇA PÚBLICA DO PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E NOS TERMOS DO CAPUT DO ARTIGO 225, COMBINADO COM ARTIGO 53 INCISO III DO REGIMENTO INTERNO DESTA AUGUSTA CASA DE LEIS, SOLICITA A VOSSA EXCELÊNCIA QUE SE PROCEDA A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA, CUJO TEMA 'SEGURANÇA PÚBLICA MUNICIPAL NAS ESCOLAS', FICANDO A CRITÉRIO DE VOSSA EXCELÊNCIA A ESCOLHA DO DIA, HORÁRIO E LOCAL PARA A REALIZAÇÃO."</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Jovander Comério - Vereador - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2076/requerimento_n._003.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2076/requerimento_n._003.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES QUE ESTES SUBSCREVEM, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO PREFEITO MUNICIPAL AUGUSTO ASTORI FERREIRA, SOLICITANTO INFORMAÇÕES REFERENTE PESQUISA DE OPINIÃO PÚBLICA."</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2127/requerimento_n._004.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2127/requerimento_n._004.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES QUE ESTES SUBSCREVEM, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO XII DO REGIMENTO INTERNO CAMERAL, QUE APÓS OUVIDA A DECISÃO DO SOBERANO PLENÁRIO DESTA CASA DE LEIS, ENCAMINHA-SE O PRESENTE À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, A SENHORA LISLAINY CAMATTA MILLERI, SOLICITANDO PARA QUE ESTE POSSA COMPARECER NESTA CÂMARA NA DATA DE 20/09/2023, ÀS 16H45MIN, PARA PRESTAR ESCLARECIMENTOS. "</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>RQU</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1948/rqu_n._001.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1948/rqu_n._001.2023.pdf</t>
   </si>
   <si>
     <t>"PAULO COSTA, JOSIANE CRISTINA DA SILVA PASSAMANI E ADILSON REGGIANI NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 COMBINADO COM O CAPUT DO ARTIGO 150 DO REGIMENTO INTERNO, REQUEREM QUE APÓS OUVIR ESSE SOBERANO PLENÁRIO, SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO, PARA VOTAR EM REGIME DE URGÊNCIA, PROJETO DE LEI Nº 001/2023 QUE: 'AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA REPASSE FINANCEIRO À APAE'."</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/</t>
+    <t>http://sapl.marilandia.es.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL SOLICITANDO QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 002/2023 - "AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO AMBIENTALISTA DE MARILÂNDIA - AAMA."</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Paulo Costa - Vereador - PP (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1969/rqu_n._003.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1969/rqu_n._003.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E  APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 004/2023 QUE: 'AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM'."</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1981/rqu_n._004.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1981/rqu_n._004.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 009/2023 QUE: 'AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO 'ESPAÇO CULTURAL GIORDANO LORENZINI' PELA COMISSÃO ESCOLAR DOS ALUNOS DO 3º ANO DO ENSINO MÉDIO 2023 PARA REALIZAÇÃO DO BAILE DE ALELUIA 2023'."</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1989/rqu_n._005.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1989/rqu_n._005.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 006/2023 QUE: 'DISPÕE SOBRE A REDUÇÃO DA JORNADA DE TRABALHO DO SERVIDOR PÚBLICO MUNICIPAL QUE TENHA COMO DEPENDENTE PESSOA COM DEFICIÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS'."</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1992/rqu_n._006.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1992/rqu_n._006.2023.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUER QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 007/2023 QUE: 'DISPÕE SOBRE O REGISTRO, INSPEÇÃO E FISCALIZAÇÃO DE AGROINDÚSTRIAS QUE FABRICAM PRODUTOS DE ORIGEM ANIMAL NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA'."</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2013/rqu_n._007.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2013/rqu_n._007.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 016/2023 QUE: 'CONCEDE REVISÃO GERAL NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E AUTÁRQUICA'."</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2014/rqu_n._008.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2014/rqu_n._008.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 017/2023 QUE: 'FIXA PISO SALARIAL PROFISSIONAL PARA OS PROFISSIONAIS EM EFETIVO EXERCÍCIO NO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DESTE PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS'."</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2015/rqu_n._009.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2015/rqu_n._009.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 018/2023 QUE: 'ALTERA O ANEXO VII DA LEI MUNICIPAL Nº 1.505, DE 18 DE MARÇO DE 2020, QUE 'ALTERA ANEXOS DA LEI Nº 1.208, DE 27 DE ABRIL DE 2015'."</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2055/rqu_n._10.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2055/rqu_n._10.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 029/2023 QUE: 'AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE'."</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2056/rqu_n._11.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2056/rqu_n._11.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 030/2023 QUE: 'AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE'."</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2103/rqu_n._12.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2103/rqu_n._12.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 034/2023 QUE: 'DISPÕE SOBRE A ALTERAÇÃO DA LEI DO CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA IDOSA, E DÁ OUTRAS PROVIDÊNCIAS'."</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2104/rqu_n._13.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2104/rqu_n._13.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 035/2023 QUE: 'AUTORIZA O PODER EXECUTIVO A REPASSAR, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA -APAE'."</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2105/rqu_n._14.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2105/rqu_n._14.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 036/2023 QUE: 'AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A OBRA SOCIAL NOSSA SENHORA DA GLÓRIA - FAZENDA DA ESPERANÇA - SANTA LUZIA DE COLATINA-ES'."</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2106/rqu_n._15.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2106/rqu_n._15.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 037/2023 QUE: 'AUTORIZA O PODER EXECUTIVO A REPASSAR, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA -APAE'."</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2107/rqu_n._16.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2107/rqu_n._16.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 038/2023 QUE: 'AUTORIZA O PODER EXECUTIVO A REPASSAR, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA -APAE'."</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL SOLICITANDO QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 39/2023 - "AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO 'ESPAÇO CULTURAL GIORDANO LORENZINI' PARA A REALIZAÇÃO DO 'RODEIO SHOW-2023'."</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2121/rqu_n._18.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2121/rqu_n._18.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 043/2023 QUE: 'DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE BEM-ESTAR E PROTEÇÃO ANIMAL DE MARILÂNDIA - FUNBEM - PROANIMAL E DO CONSELHO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS'."</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2124/rqu_n._19.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2124/rqu_n._19.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 045/2023 QUE: 'ALTERA O ARTIGO 6º DA LEI 762 DE 08 DE ABRIL DE 2008, QUE MODIFICA A POLÍTICA PÚBLICA DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE , DO CONSELHO MUNICIPAL DE DIREITO DA CRIANÇA E ADOLESCENTE, DO CONSELHO TUTELAR E DO FUNDO DA INFÂNCIA E ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS'."</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2132/rqu_n._20.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2132/rqu_n._20.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 047/2023 QUE: 'AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REPASSE AOS SERVIDORES MUNICIPAIS EFETIVOS E CONTRATADOS REFERENTE À ASSISTENCIA FINANCEIRA COMPLEMENTAR DA UNIÃO DESTINADA AO CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM , PREVISTA NA LEI FEDERAL Nº 14.581, DE 11 DE MAIO DE 2023'."</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Adilson Reggiani - Vereador - PSB (10ª LEG), Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Paulo Costa - Vereador - PP (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2134/rqu_n._21.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2134/rqu_n._21.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 049/2023 QUE: 'FIXA PISO SALARIAL PROFISSIONAL PARA OS PROFISSIONAIS EM EFETIVO EXERCÍCIO NO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DESTE PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS'."</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2148/rqu_n._22.2023.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2148/rqu_n._22.2023.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 053/2023 QUE: 'AUTORIZA O PODER EXECUTIVO A CONCEDER NO MÊS DE NOVEMBRO DE 2023 UM AUXÍLIO ALIMENTAÇÃO COMPLEMENTAR AOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA'."</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME DISPOSTO NO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DA PROPOSIÇÃO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 061/2023 QUE:' AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR'."</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>EMPLA</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei - ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2145/emenda_aditiva_ao_projeto_de_lei_n.50.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2145/emenda_aditiva_ao_projeto_de_lei_n.50.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA ADITIVA AO PROJETO DE LEI Nº 050/2023 QUE ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2024."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2673,67 +2673,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2022/emenda_ao_projeto_de_lei_n.15.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2143/emenda_modificativa_ao_projeto_de_lei_n.50.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1951/ind._n_001.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1952/ind._n_002.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1953/ind._n_003.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1954/ind._n_004.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1955/ind._n_005.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1956/ind._n_006.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1958/ind._n_007.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1959/ind._n_008.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1960/ind._n_009.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1961/ind._n_010.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1962/ind._n_011.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1963/ind._n_012.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1966/ind._n_013.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1974/ind._n_014.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1975/ind._n_015.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1976/ind._n_016.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1987/ind._n_017.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1988/ind._n_018.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1990/ind._n_019.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1991/ind._n_020.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1994/ind._n_021.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1995/ind._n_022.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1996/ind._n_023.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1997/ind._n_024.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1999/ind._n_026.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2000/ind._n_026.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2001/ind._n_027.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2002/ind._n_028.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2007/ind._n_029.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2008/ind._n_030.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2009/ind._n_031.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2010/ind._n_032.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2019/ind._n_033.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2021/ind._n_034.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2025/ind._n_035.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2026/ind._n_036.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2027/ind._n_037.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2028/ind._n_038.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2029/ind._n_039.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2030/ind._n_040.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2032/ind._n_041.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2033/ind._n_042.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2044/ind._n_043.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2045/ind._n_044.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2052/ind._n_045.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2053/ind._n_046.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2054/ind._n_047.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2067/ind._n_048.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2070/ind._n_049.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2071/ind._n_050.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2081/ind._n_051.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2082/ind._n_052.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2083/ind._n_053.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2089/ind._n_054.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2090/ind._n_055.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2108/ind._n_056.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2111/ind._n_057.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2113/ind._n_058.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2115/ind._n_059.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2117/ind._n_060.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2118/ind._n_061.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2119/ind._n_062.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2123/ind._n_063.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2125/ind._n_064.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2131/ind._n_065.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2138/ind._n_066.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2146/ind._n_067.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2147/ind._n_068.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2149/ind._n_069.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2150/ind._n_70.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2155/ind._n_71.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2157/ind._n_72.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2158/ind._n_73.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2161/ind._n_74.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2162/ind._n_75.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2163/ind._n_76.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2164/ind._n_77.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_de_aplauso_n_01.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2038/mocao_de_aplauso_n_02.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2042/mocao_de_aplauso_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2046/mocao_de_aplauso_n_04.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2047/mocao_de_aplauso_n_05.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2048/mocao_de_aplauso_n_06.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2059/mocao_de_aplauso_n_07.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2060/mocao_de_aplauso_n_08.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2061/mocao_de_aplauso_n_09.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2077/mocao_de_aplauso_n_10.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2078/mocao_de_aplauso_n_11.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2084/mocao_de_aplauso_n_12.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2098/mocao_de_aplauso_n_13.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2102/mocao_de_aplauso_n_14.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2141/mocao_de_aplauso_n_15.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1979/pdl_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2020/pdl_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2041/pdl_n._003.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2043/pdl_n._004.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2049/pdl_n._005.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2051/pdl_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2057/pdl_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2058/pdl_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2063/pdl_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2064/pdl_n._10.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2065/pdl_n._11.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2066/pdl_n._12.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2068/pdl_n._13.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2069/pdl_n._14.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2072/pdl_n._15.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2073/pdl_n._16.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2074/pdl_n._17.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2075/pdl_n._18.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2086/pdl_n._19.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2087/pdl_n._20.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2088/pdl_n._21.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2092/pdl_n._22.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2094/pdl_n._23.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2095/pdl_n._24.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2096/pdl_n._25.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2097/pdl_n._26.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2112/pdl_n._27.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2137/pdl_n._28.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1968/projeto_de_lei_complementar_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1972/projeto_de_lei_complementar_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1947/projeto_de_lei_n._01.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1949/projeto_de_lei_n._02.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1950/projeto_de_lei_n._03.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1965/projeto_de_lei_n._04.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1967/projeto_de_lei_n._05.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei_n._06.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1973/projeto_de_lei_n._07.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1977/projeto_de_lei_n._08.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1978/projeto_de_lei_n._09.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1980/projeto_de_lei_n._10.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1982/projeto_de_lei_n._11.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1983/projeto_de_lei_n._12.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1984/projeto_de_lei_n._13.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1993/projeto_de_lei_n._14.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2003/projeto_de_lei_n._15.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2004/projeto_de_lei_n._16.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2005/projeto_de_lei_n._17.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2006/projeto_de_lei_n._18.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2011/projeto_de_lei_n._19.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2012/projeto_de_lei_n._20.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2016/projeto_de_lei_n._21.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2017/projeto_de_lei_n._22.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2018/projeto_de_lei_n._23.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_lei_n._24.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_lei_n._25.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2031/projeto_de_lei_n._26.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_n._27.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2035/projeto_de_lei_n._28.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2036/projeto_de_lei_n._29.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2039/projeto_de_lei_n._30.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2040/projeto_de_lei_n._31.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2050/projeto_de_lei_n._32.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2062/projeto_de_lei_n._33.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_n._34.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2080/projeto_de_lei_n._35.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2085/projeto_de_lei_n._36.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_n._37.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_lei_n._38.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_lei_n._39.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_lei_n._40.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2109/projeto_de_lei_n._41.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_n._42.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2116/projeto_de_lei_n._43.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_lei_n._44.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_lei_n._45.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_lei_n._46.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2129/projeto_de_lei_n._47.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2130/projeto_de_lei_n._48.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2133/projeto_de_lei_n._49.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2135/projeto_de_lei_n._50.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2139/projeto_de_lei_n._51.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2140/projeto_de_lei_n._52.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2142/projeto_de_lei_n._53.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_lei_n._54.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_lei_n._55.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_lei_n._56.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_lei_n._57.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2156/projeto_de_lei_n._58.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2159/projeto_de_lei_n._59.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2160/projeto_de_lei_n._60.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2165/projeto_de_lei_n._61.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1957/projeto_de_resolucao_n_._001.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2136/projeto_de_resolucao_n_._002.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1970/requerimento_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1998/requerimento_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2076/requerimento_n._003.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2127/requerimento_n._004.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1948/rqu_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1969/rqu_n._003.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1981/rqu_n._004.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1989/rqu_n._005.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1992/rqu_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2013/rqu_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2014/rqu_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2015/rqu_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2055/rqu_n._10.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2056/rqu_n._11.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2103/rqu_n._12.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2104/rqu_n._13.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2105/rqu_n._14.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2106/rqu_n._15.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2107/rqu_n._16.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2121/rqu_n._18.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2124/rqu_n._19.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2132/rqu_n._20.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2134/rqu_n._21.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2148/rqu_n._22.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2145/emenda_aditiva_ao_projeto_de_lei_n.50.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2022/emenda_ao_projeto_de_lei_n.15.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2143/emenda_modificativa_ao_projeto_de_lei_n.50.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1951/ind._n_001.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1952/ind._n_002.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1953/ind._n_003.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1954/ind._n_004.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1955/ind._n_005.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1956/ind._n_006.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1958/ind._n_007.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1959/ind._n_008.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1960/ind._n_009.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1961/ind._n_010.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1962/ind._n_011.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1963/ind._n_012.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1966/ind._n_013.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1974/ind._n_014.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1975/ind._n_015.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1976/ind._n_016.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1987/ind._n_017.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1988/ind._n_018.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1990/ind._n_019.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1991/ind._n_020.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1994/ind._n_021.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1995/ind._n_022.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1996/ind._n_023.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1997/ind._n_024.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1999/ind._n_026.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2000/ind._n_026.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2001/ind._n_027.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2002/ind._n_028.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2007/ind._n_029.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2008/ind._n_030.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2009/ind._n_031.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2010/ind._n_032.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2019/ind._n_033.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2021/ind._n_034.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2025/ind._n_035.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2026/ind._n_036.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2027/ind._n_037.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2028/ind._n_038.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2029/ind._n_039.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2030/ind._n_040.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2032/ind._n_041.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2033/ind._n_042.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2044/ind._n_043.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2045/ind._n_044.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2052/ind._n_045.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2053/ind._n_046.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2054/ind._n_047.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2067/ind._n_048.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2070/ind._n_049.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2071/ind._n_050.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2081/ind._n_051.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2082/ind._n_052.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2083/ind._n_053.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2089/ind._n_054.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2090/ind._n_055.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2108/ind._n_056.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2111/ind._n_057.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2113/ind._n_058.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2115/ind._n_059.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2117/ind._n_060.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2118/ind._n_061.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2119/ind._n_062.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2123/ind._n_063.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2125/ind._n_064.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2131/ind._n_065.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2138/ind._n_066.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2146/ind._n_067.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2147/ind._n_068.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2149/ind._n_069.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2150/ind._n_70.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2155/ind._n_71.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2157/ind._n_72.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2158/ind._n_73.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2161/ind._n_74.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2162/ind._n_75.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2163/ind._n_76.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2164/ind._n_77.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_de_aplauso_n_01.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2038/mocao_de_aplauso_n_02.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2042/mocao_de_aplauso_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2046/mocao_de_aplauso_n_04.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2047/mocao_de_aplauso_n_05.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2048/mocao_de_aplauso_n_06.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2059/mocao_de_aplauso_n_07.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2060/mocao_de_aplauso_n_08.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2061/mocao_de_aplauso_n_09.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2077/mocao_de_aplauso_n_10.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2078/mocao_de_aplauso_n_11.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2084/mocao_de_aplauso_n_12.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2098/mocao_de_aplauso_n_13.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2102/mocao_de_aplauso_n_14.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2141/mocao_de_aplauso_n_15.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1979/pdl_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2020/pdl_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2041/pdl_n._003.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2043/pdl_n._004.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2049/pdl_n._005.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2051/pdl_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2057/pdl_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2058/pdl_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2063/pdl_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2064/pdl_n._10.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2065/pdl_n._11.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2066/pdl_n._12.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2068/pdl_n._13.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2069/pdl_n._14.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2072/pdl_n._15.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2073/pdl_n._16.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2074/pdl_n._17.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2075/pdl_n._18.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2086/pdl_n._19.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2087/pdl_n._20.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2088/pdl_n._21.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2092/pdl_n._22.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2094/pdl_n._23.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2095/pdl_n._24.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2096/pdl_n._25.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2097/pdl_n._26.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2112/pdl_n._27.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2137/pdl_n._28.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1968/projeto_de_lei_complementar_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1972/projeto_de_lei_complementar_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1947/projeto_de_lei_n._01.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1949/projeto_de_lei_n._02.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1950/projeto_de_lei_n._03.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1965/projeto_de_lei_n._04.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1967/projeto_de_lei_n._05.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei_n._06.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1973/projeto_de_lei_n._07.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1977/projeto_de_lei_n._08.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1978/projeto_de_lei_n._09.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1980/projeto_de_lei_n._10.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1982/projeto_de_lei_n._11.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1983/projeto_de_lei_n._12.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1984/projeto_de_lei_n._13.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1993/projeto_de_lei_n._14.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2003/projeto_de_lei_n._15.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2004/projeto_de_lei_n._16.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2005/projeto_de_lei_n._17.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2006/projeto_de_lei_n._18.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2011/projeto_de_lei_n._19.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2012/projeto_de_lei_n._20.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2016/projeto_de_lei_n._21.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2017/projeto_de_lei_n._22.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2018/projeto_de_lei_n._23.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_lei_n._24.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_lei_n._25.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2031/projeto_de_lei_n._26.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_n._27.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2035/projeto_de_lei_n._28.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2036/projeto_de_lei_n._29.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2039/projeto_de_lei_n._30.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2040/projeto_de_lei_n._31.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2050/projeto_de_lei_n._32.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2062/projeto_de_lei_n._33.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_n._34.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2080/projeto_de_lei_n._35.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2085/projeto_de_lei_n._36.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_n._37.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_lei_n._38.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_lei_n._39.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_lei_n._40.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2109/projeto_de_lei_n._41.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_n._42.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2116/projeto_de_lei_n._43.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_lei_n._44.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_lei_n._45.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_lei_n._46.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2129/projeto_de_lei_n._47.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2130/projeto_de_lei_n._48.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2133/projeto_de_lei_n._49.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2135/projeto_de_lei_n._50.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2139/projeto_de_lei_n._51.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2140/projeto_de_lei_n._52.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2142/projeto_de_lei_n._53.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_lei_n._54.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_lei_n._55.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_lei_n._56.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_lei_n._57.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2156/projeto_de_lei_n._58.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2159/projeto_de_lei_n._59.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2160/projeto_de_lei_n._60.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2165/projeto_de_lei_n._61.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1957/projeto_de_resolucao_n_._001.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2136/projeto_de_resolucao_n_._002.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1970/requerimento_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1998/requerimento_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2076/requerimento_n._003.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2127/requerimento_n._004.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1948/rqu_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1969/rqu_n._003.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1981/rqu_n._004.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1989/rqu_n._005.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/1992/rqu_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2013/rqu_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2014/rqu_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2015/rqu_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2055/rqu_n._10.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2056/rqu_n._11.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2103/rqu_n._12.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2104/rqu_n._13.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2105/rqu_n._14.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2106/rqu_n._15.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2107/rqu_n._16.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2121/rqu_n._18.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2124/rqu_n._19.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2132/rqu_n._20.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2134/rqu_n._21.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2148/rqu_n._22.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2023/2145/emenda_aditiva_ao_projeto_de_lei_n.50.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H216"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>