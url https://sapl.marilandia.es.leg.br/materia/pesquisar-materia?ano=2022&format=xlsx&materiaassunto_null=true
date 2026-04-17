--- v0 (2026-02-22)
+++ v1 (2026-04-17)
@@ -54,2796 +54,2796 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>EMPLM</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei - MODIFICATIVA</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1748/emenda_ao_projeto_de_lei_n._20.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1748/emenda_ao_projeto_de_lei_n._20.2022.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA ADITIVA AO PROJETO DE LEI Nº 020/2022 ONDE ACRESCENTA O INCISO X, AO ARTIGO 3º DA LEI, QUE TEM POR OBJETO: AUTORIZA AO MUNICIPIO A PERMITIR A UTILIZAÇÃO DO ESPAÇO CULTURAL 'GIORDANO LORENZINI' PELA COMISSÃO ESCOLAR DOS ALUNOS DO 3º ANO DO ENSINO MÉDIO 2022 - PARA REALIZAÇÃO DO 'BAILE DE ALELUIA 2022'."</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1793/emenda_ao_projeto_de_lei_n._30.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1793/emenda_ao_projeto_de_lei_n._30.2022.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 030/2022, QUE TEM POR OBJETO: DISPÕE SOBRE A DELIMITAÇÃO DAS ÁREAS URBANAS CONSOLIDADAS (AUC) E A DEFINIÇÃO DAS ÁREAS DE PRESERVAÇÃO PERMANENTE (APP), NOS TERMOS DO QUE ESTABELECE A CONSTITUIÇÃO FEDERAL E A LEI Nº 14.285, DE 29 DE DEZEMBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Jovander Comério - Vereador - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1896/emenda_ao_projeto_de_lei_n._63.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1896/emenda_ao_projeto_de_lei_n._63.2022.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 063/2022, QUE TEM POR OBJETO: CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER DO MUNICÍPIO DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Paulo Costa - Vereador - PP (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1916/emenda_ao_projeto_de_lei_n._71.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1916/emenda_ao_projeto_de_lei_n._71.2022.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA MODIFICATIVA AOS PARÁGRAFOS 1º E 3º DO ARTIGO 6º DO PROJETO DE LEI Nº 71/2022 QUE ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2023."</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1691/indicacao_n.001.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1691/indicacao_n.001.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONTRATAR LABORATÓRIO DE ANÁLISES CLÍNICAS PARA SE DESLOCAREM ATÉ AS COMUNIDADES DO INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES, A FIM DE COLHEREM OS MATERIAIS PARA REALIZAÇÃO DE EXAMES."</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Douglas Badiani - 2º Sec. - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1692/indicacao_n.002.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1692/indicacao_n.002.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE VISANDO A CONSTRUÇÃO DE ALAMBRADO NO CAMPO DE FUTEBOL DA COMUNIDADE DE ALTO LIBERDADE, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1693/indicacao_n.003.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1693/indicacao_n.003.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAR O WIF BRASIL NAS COMUNIDADES DE SANTANA, SAPUCAIA, PATRIMÔNIO DO RÁDIO E SANTA ROSA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Josiane Cristina S Passamani - Ver. - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1700/indicacao_n.004.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1700/indicacao_n.004.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA PRAÇA PÚBLICA NO LOTEAMENTO CATELAN, ENTRADA DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_n.005.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_n.005.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA COMUNIDADE DE BREJAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1703/indicacao_n.006.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1703/indicacao_n.006.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR NOVAS AQUISIÇÕES DE CADEIRAS DE RODA, CADEIRAS DE BANHO, ANDADORES, MULETAS E OUTROS EQUIPAMENTOS PARA OFERECER, COMO COMODATO, ÀS PESSOAS COM NECESSIDADES, COMO ACAMADOS, EM RECUPERAÇÃO DE PROCEDIMENTO CIRÚRGICO OU MESMO DE ACIDENTE E OUTROS."</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_n.007.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_n.007.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A ELABORAÇÃO DE PROJETO DE LEI PARA CUSTEAR A REGULARIZAÇÃO DA DOCUMENTAÇÃO DO CAMPO DE PATRIMÔNIO DO RÁDIO PARA POSSIBILITAR SUA DOAÇÃO AO PODER PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1709/indicacao_n.008.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1709/indicacao_n.008.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR UM ESTUDO PARA IMPLANTAR UM SISTEMA DE DRENAGEM DE ÁGUAS PLUVIAIS DAS RUAS COM RISCO DE ALAGAMENTO NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1710/indicacao_n.009.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1710/indicacao_n.009.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR O REVSOL NA COMUNIDADE DE TAQUARA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_n.10.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_n.10.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE APARELHOS DE ACADEMIA AO LADO DO BAR DO JULIÃO, EM UMA ÁREA PÚBLICA, SITUADA NA COMUNIDADE DE ALTO PATRÃO-MOR, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Josué Batista da Silva - Vice-Presiden - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1712/indicacao_n.11.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1712/indicacao_n.11.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REMOVER OS CANTEIROS CENTRAIS DA AVENIDA DOM BOSCO E IMPLANTAR VAGAS PARA ESTACIONAMENTO PARA MOTOCICLETAS."</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1713/indicacao_n.12.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1713/indicacao_n.12.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONTRUIR UM CAMPO 'BOM DE BOLA' NA COMUNIDADE DE BREJAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_n.13.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_n.13.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR UMA PRAÇA PÚBLICA NO LOTEAMENTE PRÓXIMO O INÍCIO DA RODOVIA ANTÔNIO CAMATA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Douglas Badiani - 2º Sec. - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1715/indicacao_n.14.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1715/indicacao_n.14.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ELABORAR UM PROJETO ESPECÍFICO PARA AMPLIAR PERÍMETRO URBANO NA COMUNIDADE DE SANTA CECÍLIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1720/indicacao_n.15.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1720/indicacao_n.15.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONCEDER AUXÍLIO ALIMENTAÇÃO EM DOBRO NO MÊS DE DEZEMBRO DE CADA ANO PARA TODA ADMINISTRAÇÃO PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1721/indicacao_n.16.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1721/indicacao_n.16.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE  DE INSTALAR UMA PLACA DE VIDRO E UM AR CONDICIONADO NA RECEPÇÃO DA USF - UNIDADE SAÚDE DA FAMÍLIA 'JAIME PASSAMANI' DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Josué Batista da Silva - Vice-Presiden - CIDADANIA, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_n.17.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_n.17.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL DO TREVO DA COMUNIDADE DE SAPUCAIA AO CÓRREGO JOAQUIM TÁVORA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1724/indicacao_n.18.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1724/indicacao_n.18.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR PAVIMENTAÇÃO ASFÁLTICA EM SAPUCAIA, DISTRITO DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1725/indicacao_n.19.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1725/indicacao_n.19.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPTENTE A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA E A INSTALAÇÃO DE PLAYGROUND NA COMUNIDADE DE PATRÃO-MOR, INTERIOR DO MUNICIPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1730/indicacao_n.20.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1730/indicacao_n.20.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A  POSSIBILIDADE DE PAVIMENTAÇÃO NAS RUAS ANTÔNIO CLAUDIONOR FUSATO E ABRAÃO MOROSINI, LOCALIZADAS NO BAIRRO VISTA BELA, MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1732/indicacao_n.21.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1732/indicacao_n.21.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAR MÃO ÚNICA NAS VIAS DAS ESCOLAS CMEI TERESINHA SIMONI BONA CAMATTA E PEM NOSSA SENHORA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1733/indicacao_n.22.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1733/indicacao_n.22.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONCEDER O AUMENTO DO PISO SALARIAL DOS PROFESSORES DA REDE DE ENSINO MUNICIPAL, DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1734/indicacao_n.23.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1734/indicacao_n.23.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE APLICAR PAVIMENTAÇÃO ASFÁLTICA NA RODOVIA EM FRENTE A IGREJA DE SANTO HILÁRIO, ATÉ A PROPRIEDADE DA FAMÍLIA VETTORACE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1735/indicacao_n.24.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1735/indicacao_n.24.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UM GALPÃO PARA ALMOXARIFADO DAS SECRETARIAS MUNICIPAIS DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1736/indicacao_n.25.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1736/indicacao_n.25.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE DOAÇÃO DE MATERIAIS DE CONSTRUÇÃO ATRAVÉS DE PROGRAMA DE INTERESSE SOCIAL, COM A FINALIDADE DE BENEFICIAR MUNÍCIPES DE BAIXA RENDA."</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1742/indicacao_n.26.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1742/indicacao_n.26.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE REFORMAR A QUADRA POLIESPORTIVA 'GIUSEPPE MARINO BONA' NA COMUNIDADE DE SANT'ANA MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1749/indicacao_n.27.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1749/indicacao_n.27.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ADQUIRIR ARMÁRIOS PARA ESTUDANTES DAS ESCOLAS MUNICIPAIS DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1750/indicacao_n.28.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1750/indicacao_n.28.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE OBTER PRESTAÇÃO DE SERVIÇO LABORATORIAL NO PRONTO ATENDIMENTO ÉLIO BERTOLO NOS FINAIS DE SEMANA PARA ATENDER URGÊNCIAS E EMERGÊNCIA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1751/indicacao_n.29.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1751/indicacao_n.29.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAR AR CONDICIONADO NAS SALAS DA ESCOLA CMEI TERESINHA SIMONE BONA CAMATA NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1756/indicacao_n.30.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1756/indicacao_n.30.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE INSTALAR CÂMERAS DE VÍDEO MONITORAMENTO NAS VIAS PÚBLICAS DE PATRIMÔNIO DO RÁDIO E NO DISTRITO DE SAPUCAIA, MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1757/indicacao_n.31.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1757/indicacao_n.31.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE ALONGAR O CALÇAMENTO NA COMUNIDADE DE SANTA ROSA INICIANDO PRÓXIMO A IGREJA ATÉ A ESTRADA PRINCIPAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_n.32.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_n.32.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE CONFECCIONAR UM PROJETO DE CONSTRUÇÃO DE CASAS POPULARES AS FAMÍLIAS DE BAIXA RENDA, RESIDENTES E DOMICILIADOS NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1760/indicacao_n.33.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1760/indicacao_n.33.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAR O RETORNO DAS NEBULIZAÇÕES PARA OS POSTOS DE SAÚDE DAS COMUNIDADES E DA SEDE DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1761/indicacao_n.34.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1761/indicacao_n.34.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UM POSTO DE SAÚDE NA COMUNIDADE DE SANTANA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1762/indicacao_n.35.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1762/indicacao_n.35.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR ALONGAMENTO DO CALÇAMENTO DAS COMUNIDADES DE SEIS HORAS E LIMOEIRO, INTERIOR DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1763/indicacao_n.36.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1763/indicacao_n.36.2022.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR JUNTAMENTE COM A SECRETARIA A POSSIBILIDADE DE CONSTRUIR VESTIÁRIOS, BANHEIROS E UM QUIOSQUE NA COMUNIDADE DE PATRÃO MOR, INTERIOR DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1764/indicacao_n.37.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1764/indicacao_n.37.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REVISÃO DA TABELA DE PROGRESSÃO E PROMOÇÃO DAS LEIS 1207/1208 DE 2015, DOS SERVIDORES EFETIVOS DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1768/indicacao_n.38.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1768/indicacao_n.38.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR UM BUEIRO NA COMUNIDADE DE SEIS HORAS, NA PROPRIEDADE DO SR. KALU CIPRIANO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_n.39.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_n.39.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CALÇAMENTO E ILUMINAÇÃO NA RUA QUE DÁ ACESSO AO CAMPO DE FUTEBOL NA COMUNIDADE APARECIDA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_n.40.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_n.40.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE LIMPEZA DO RIO, INICIANDO NO CÓRREGO PIRANGY ATÉ A COMUNIDADE DE LIBERDADE, NO MUNICÍPIO DE MARILÂNDIA/ES. "</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1782/indicacao_n.41.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1782/indicacao_n.41.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA ÁREA DE LAZER COM PARQUINHO INFANTIL, NA COMUNIDADE DE SÃO MARCOS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES. "</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1789/indicacao_n.42.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1789/indicacao_n.42.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE AMPLIAR A PONTE DA COMUNIDADE DE SÃO PEDRO QUE DÁ ACESSO A COMUNIDADE DE APARECIDA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1790/indicacao_n.43.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1790/indicacao_n.43.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR UMA PONTE NA COMUNIDADE DE APARECIDA QUE DÁ ACESSO AO CAMPO DE FUTEBOL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1792/indicacao_n.44.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1792/indicacao_n.44.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE INSTALAR UM PLAYGROUND AO LADO DO CAMPO DO BRAVIM NO CÓRREGO PAIXÃO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1794/indicacao_n.45.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1794/indicacao_n.45.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REVOGAR INTEGRALMENTE A LEI MUNICIPAL Nº 749/2007, NO MUNICIPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_n.46.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_n.46.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE VISANDO A IMPLANTAÇÃO DE SISTEMAS DE ENERGIA SOLAR NOS PRÉDIOS DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_n.47.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_n.47.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE DESAPROPRIE UMA ÁREA DE TERRA DO SR. JOEL CALIMAN E FAMÍLIA PARA CONSTRUÇÃO DE BARRAGENS NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1804/indicacao_n.48.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1804/indicacao_n.48.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAR O REGIME DE PLANTÃO (SOBREAVISO) NO SAAE, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1805/indicacao_n.49.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1805/indicacao_n.49.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAR MONITOR PARA TRANSPORTE SANITÁRIO, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Josué Batista da Silva - Vice-Presiden - CIDADANIA, Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1806/indicacao_n.50.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1806/indicacao_n.50.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE ELEVATÓRIA E RESERVATÓRIO SUPERIOR PARA ATENDER OS MORADORES DOS BAIRROS VILA PALMIRA E VISTA BELA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1807/indicacao_n.51.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1807/indicacao_n.51.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A  POSSIBILIDADE DE IMPLANTAR PROJETO QUE REDUZ CARGA HORÁRIA DE SERVIDOR PÚBLICO QUE TENHA FILHO COM DEFICIÊNCIA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1814/indicacao_n.52.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1814/indicacao_n.52.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE D REFORMAR OS BANHEIROS SANITÁRIOS DO ESTÁDIO 'CLEBER ROQUE BERTOLDI', MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1815/indicacao_n.53.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1815/indicacao_n.53.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPENTENTE A POSSIBILIDADE DE AMPLIAR A ESCOLA MARIA DALVA BONA PASSAMANI, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_n.54.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_n.54.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UMA CASA DE ACOLHIDA PARA PESSOAS EM SITUAÇÃO DE RUA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1820/indicacao_n.55.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1820/indicacao_n.55.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR A CONTINUIDADE DA RUA LUIZ FREGONA COM A RUA ESPÍRITO SANTO, DO MUNICÍPIO DE MARILÂNDIA/ES. "</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1821/indicacao_n.56.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1821/indicacao_n.56.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE FAZER A INSTALAÇÃO DE BANCOS NO CANTEIRO CENTRAL, PREFERENCIALMENTE EM FRENTE AS AGÊNCIAS BANCÁRIAS DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1824/indicacao_n.57.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1824/indicacao_n.57.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NA COMUNIDADE QUE DÁ ACESSO À FAZENDA CONTADINI, COM INÍCIO DO ASFALTO DO BAPTISTA ATÉ À PROPRIEDADE DO CONTADINI, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_n.58.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_n.58.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONCEDER REAJUSTE SALARIAL DO PISO DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_n.59.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_n.59.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE ELABORAÇÃO DE PROJETOS PARA CONSTRUÇÃO DE UM CAMPO SOCIETY NA COMUNIDADE DE TAQUARA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1831/indicacao_n.60.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1831/indicacao_n.60.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONCEDER 10% DE GRATIFICAÇÃO AOS SERVIDORES DA LINHA DE FRENTE DO COVID-19 DA SECRETARIA MUNICIPAL DE SAÚDE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_n.61.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_n.61.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONCEDER ISENÇÃO DE TAXAS DE IMPOSTO IPTU AOS PORTADORES DE DOENÇAS GRAVES NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_n.62.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_n.62.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ORGÃO COMPETENTE A POSSIBILIDADE DE CONCEDER ISENÇÃO DE TAXAS DE IMPOSTO IPTU PARA IGREJAS E TEMPLOS RELIGIOSOS NO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1834/indicacao_n.63.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1834/indicacao_n.63.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ORGÃO COMPETENTE A POSSIBILIDADE DE INSTALAR CORRIMÃO NA SUBIDA DA RUA MANOEL FERNANDES, NO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_n.64.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_n.64.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE REUTILIZAR O MATERIAL BOM DA GRAMA SINTÉTICA DOS CAMPOS QUE ESTÃO SENDO RECONSTRUÍDOS E REFORMADOS PARA SEREM REAPROVEITADOS EM PRAÇAS, CANTEIROS E PARQUINHOS NO MUNICÍPIO DE MARILÂNDIA/ES. "</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_n.65.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_n.65.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE IMPLANTAR NA GRADE CURRICULAR O ENSINO DA LÍNGUA ITALIANA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1846/indicacao_n.66.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1846/indicacao_n.66.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAR GUARITA DA POLÍCIA MILITAR EM SÃO MARCOS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1847/indicacao_n.67.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1847/indicacao_n.67.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONCEDER TICKET DE ALIMENTAÇÃO AOS ESTAGIÁRIOS DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1848/indicacao_n.68.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1848/indicacao_n.68.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE REALIZAR UMA CAMPANHA DE INCENTIVOS/PREMIAÇÕES AOS CONTRIBUINTES E PRODUTORES RURAIS NO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1849/indicacao_n.69.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1849/indicacao_n.69.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE COMPLEMENTAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA JORINALDO EMÍLIO GABRIEL, LOCALIZADA EM ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1850/indicacao_n.70.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1850/indicacao_n.70.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR UM PROGRAMA DE DOAÇÃO DE ÓCULOS A PESSOAS CARENTES NO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1851/indicacao_n.71.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1851/indicacao_n.71.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR REDUTORES DE VELOCIDADE NA ENTRADA, PRÓXIMO À IGREJA E NA SAÍDA DA COMUNIDADE ALTO LIBERDADE, PRÓXIMO AO BAR LIBERDADE, DO PROPRIETÁRIO SR. GERALDO SMARZARO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1852/indicacao_n.72.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1852/indicacao_n.72.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR CALÇAMENTO NA RUA QUE DÁ ACESSO AO CEMITÉRIO DA COMUNIDADE ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_n.73.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_n.73.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE INSTALAR PLACAS INDICATIVAS NAS RUAS DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_n.74.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_n.74.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR REPAROS NA ILUMINAÇÃO PÚBLICA NA QUADRA E NA PRAÇA DO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_n.75.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_n.75.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAR ILUMINAÇÃO PÚBLICA NA RUA DEBAIXO DO CAMPO DE FUTEBOL NA COMUNIDADE DE PATRÃO-MOR."</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1868/indicacao_n.76.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1868/indicacao_n.76.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NA ENTRADA DO ASFALTO ATÉ A COMUNIDADE DE TAQUARUSSU, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES. "</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1869/indicacao_n.77.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1869/indicacao_n.77.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA ENTRADA DO CÓRREGO SANTA CECÍLIA, ZONA RURAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1870/indicacao_n.78.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1870/indicacao_n.78.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE VIABILIZAR SINALIZAÇÃO NOS QUEBRA MOLAS DO TRECHO QUE LIGA SAPUCAIA AO PATRIMÔNIO DO RÁDIO, MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1871/indicacao_n.79.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1871/indicacao_n.79.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIADE DE CONCEDER AOS FUNCIONÁRIOS DA SECRETARIA MUNICIPAL DE OBRAS E SECRETARIA MUNICIPAL DE AGRICULTURA UMA GRATIFICAÇÃO NO VALOR DE R$ 200,00 (DUZENTOS REAIS) PELA FREQUENCIA MENSAL AO TRABALHO."</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1874/indicacao_n.80.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1874/indicacao_n.80.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER MUNICIPAL A POSSIBILIDADE DE CONCEDER AOS SERVIDORES MUNICIPAIS DIREITO A INDENIZAÇÃO, REFERENTE A LICENÇA PRÊMIO NÃO USUFRUÍDA."</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_n.81.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_n.81.2022.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAR ILUMINAÇÃO PÚBLICA DA OFICINA MANZOLI ATÉ A ENTRADA DO CÓRREGO SANTA CECÍLIA, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_n.82.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_n.82.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR UMA PONTE DE CONCRETO NA COMUNIDADE DE PATRÃO-MOR, PROPRIEDADE DO SR CÉSAR AGRIZZI, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_n.83.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_n.83.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR UMA PONTE DE CONCRETO NA COMUNIDADE DE CÓRREGO DA PRATA, PROPRIEDADE DO SR MILIN SOELLA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1879/indicacao_n.84.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1879/indicacao_n.84.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE ELABORAR PROJETO DE LEI, PARA CONCEDER ABONO NATALINO AOS SERVIDORES PÚBLICOS MUNICIPAIS DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1886/indicacao_n.85.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1886/indicacao_n.85.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE ILUMINAR A RUA 20 DE JANEIRO, E DAR CONTINUIDADE A ILUMINAÇÃO NA AVENIDA LUIZ CAVALARI EM PATRIMÔNIO DO RÁDIO PRÓXIMO DA ESCOLA SÃO JUDAS TADEU, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1887/indicacao_n.86.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1887/indicacao_n.86.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER LEGISLATIVO MUNICIPAL A POSSIBILIDADE DE INSTALAR BOCA DE LOBO NAS ESQUINAS DA AVENIDA DOM BOSCO CRUZAMENTO COM A RUA FIORAVANTE MAGNAGO (BAR DO JADIR) E AVENIDA DOM BOSCO CRUZAMENTO COM A RUA LUIS CATELAN (AGROLÂNDIA), NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1888/indicacao_n.87.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1888/indicacao_n.87.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE APLICAÇÃO DE REVSOL NA ESTRADA QUE LIGA A COMUNIDADE DE ALTO LIBERDADE ATÉ A DIVISA DE SÃO RAFAEL DE CIMA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1889/indicacao_n.88.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1889/indicacao_n.88.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR MAIS UM MOTORISTA (PARA FAZER ESCALA) PARA TRANSPORTES DE PACIENTES PARA A GRANDE VITÓRIA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1893/indicacao_n.89.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1893/indicacao_n.89.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE  DE INSTALAR CALÇAMENTO RURAL NA COMUNIDADE DE SANTO HILÁRIO ATÉ A CHÁCARA DO SR. JOSÉ GOTARDO, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1895/indicacao_n.90.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1895/indicacao_n.90.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE ELABORAR UM PROJETO PARA INSTITUIR O DIA DO EVANGÉLICO MARILANDENSE COMO FERIADO MUNICIPAL. "</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1897/indicacao_n.91.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1897/indicacao_n.91.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAR QUEBRA MOLAS E ILUMINAÇÃO PÚBLICA NA RUA QUE DÁ ACESSO AOS FUNDOS DA SERRARIA DO SE. MARCOS COMÉRIO, EM PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1898/indicacao_n.92.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1898/indicacao_n.92.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR OBRA DE CALÇAMENTO QUE LIGUE A ESTRADA PRINCIPAL À PRAÇA TREZE DE MAIO DA COMUNIDADE DE BREJAL AO LADO DA IGREJA CATÓLICA NA MESMA LOCALIDADE PARA FACILITAR O TRÁFEGO DE PESSOAS QUE POR ALI JÁ PERCORRIAM."</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1900/indicacao_n.93.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1900/indicacao_n.93.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO RURAL NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO NO FINAL DA RUA SEBASTIÃO HERPES SENTIDO AO CÓRREGO SILVIO ÁVIDOS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1901/indicacao_n.94.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1901/indicacao_n.94.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO RURAL NA COMUNIDADE DE APARECIDA DE MARILÂNDIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_n.95.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_n.95.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNCIIPAL QUE ESTUDE A POSSIBILIDADE DE REFORMAR O CENTRO COMUNITÁRIO DA COMUNIDADE DE CÓRREGO SUMIDOURO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1903/indicacao_n.96.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1903/indicacao_n.96.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE INSTALAR AR CONDICIONADO NA RECEPÇÃO DA UNIDADE SAÚDE DA FAMÍLIA 'LUIZ PADOVAN' DO DISTRITO DE SAPUCAIA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1907/indicacao_n.97.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1907/indicacao_n.97.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONTRATAÇÃO OU DISPONIBILIZAÇÃO DE ARQUITETO E ENGENHEIRO DA PRÓPRIA ADMINISTRAÇÃO, PARA ACOMPANHAR AS OBRAS NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1917/indicacao_n.98.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1917/indicacao_n.98.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMA E AMPLIAÇÃO DA UNIDADE DE SAÚDE DA FAMÍLIA LUIZ PADOVAN NA COMUNIDADE DE SAPUCAIA MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1918/indicacao_n.99.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1918/indicacao_n.99.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE NA COMUNIDADE DE SÃO MARCOS MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1919/indicacao_n.100.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1919/indicacao_n.100.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE COMPRA DE UNIFORME PARA OS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1920/indicacao_n.101.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1920/indicacao_n.101.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DE UM PONTO DE APOIO A UNIDADE DE SAÚDE NAS COMUNIDADES DE ALEGRIA, SANT'ANA E SANTO HILÁRIO NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1923/indicacao_n.102.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1923/indicacao_n.102.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE INSTALAR UMA ACADEMIA POPULAR NA COMUNIDADE DE SANTO HILÁRIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1926/indicacao_n.103.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1926/indicacao_n.103.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE UMA FAIXA ELEVADA NA AVENIDA DOM BOSCO, EM FRENTE A PADARIA DOCE SABOR, CENTRO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1927/indicacao_n.104.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1927/indicacao_n.104.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMA E AMPLIAÇÃO DA BASE DO SAMU E UMA MAIOR DIVULGAÇÃO DO SAMU, NO MUNICÍPIO DE MARILÂNDIA/ES. "</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1928/indicacao_n.105.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1928/indicacao_n.105.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXCUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE COMPRA DE RESPIRADOR PORTÁTIL PARA O PRONTO ATENDIMENTO ÉLIO BERTOLLO, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1929/indicacao_n.106.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1929/indicacao_n.106.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE DOAÇÃO DE MATERIAIS DE CONSTRUÇÃO ATRAVÉS DE PROGRAMA DE INTERESSE SOCIAL, COM A FINALIDADE DE BENEFICIAR OS MUNÍCIPES DE BAIXA RENDA DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1932/indicacao_n.107.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1932/indicacao_n.107.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXCUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSCIENTIZAR A POPULAÇÃO COM RELAÇÃO A NÃO SOLTAR FOGOS DE ARTIFÍCIO DEVIDO AO BARULO INTENSO, PARA EVITAR TRANSTORNOS A PESSOAS COM AUTISMO E ANIMAIS, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1933/indicacao_n.108.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1933/indicacao_n.108.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXCUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INTENSIFICAR PALESTRAS EDUCATIVAS COM TEMAS IMPORTANTES EM TODAS AS SECRETARIAS E ATRAVÉS DA MESMA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1934/indicacao_n.109.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1934/indicacao_n.109.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXCUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMA E AMPLIAÇÃO DO PRONTO ATENDIMENTO ÉLIO BERTOLO, MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1935/indicacao_n.110.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1935/indicacao_n.110.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXCUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DE UM CENTRO DE ESPECIALIDADE NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1940/indicacao_n.111.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1940/indicacao_n.111.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DA SEDE DA SECRETARIA DA ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1941/indicacao_n.112.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1941/indicacao_n.112.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMA E AMPLIAÇÃO DO CRAS (CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL) NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1942/indicacao_n.113.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1942/indicacao_n.113.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE  AO ORGÃO COMPETENTE A POSSIBILIDADE DA CONSTRUÇÃO DA SEDE DO CENTRO DE VIVÊNCIA E DO CONSELHO TUTELAR NA ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Douglas Badiani - 2º Sec. - PSB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1943/indicacao_n.114.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1943/indicacao_n.114.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE USAR PARTE DO VALOR ANUAL DEVOLVIDO PELA CÂMARA MUNICIPAL DE MARILÂNDIA PARA GRATIFICAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1944/indicacao_n.115.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1944/indicacao_n.115.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE INSTALAR ILUMINAÇÃO PÚBLICA NO CAMPO DE SAPUCAIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1945/indicacao_n.116.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1945/indicacao_n.116.2022.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE DESAPROPRIAR A ÁREA DOS CAMPOS DE FUTEBOL DAS COMUNIDADES DE ALTO LIBERDADE E PATRIMÔNIO DO RÁDIO, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1701/mocao_aplauso_n._001.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1701/mocao_aplauso_n._001.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR VALDECIR SCHAEFER, PELOS RELEVANTES SERVIÇOS PRESTADOS À FRENTE DA SECRETARIA MUNICIPAL DE AGRICULTURA E DESENVOLVIMENTO RURAL NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1781/mocao_aplauso_n._002.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1781/mocao_aplauso_n._002.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ADMILSON JOSÉ ROVETTA EMPRESÁRIO E MAIS DE 30 ANOS DEDICADOS À CONSTRUÇÃO CIVIL NO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>Jovander Comério - Vereador - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1791/mocao_aplauso_n._003.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1791/mocao_aplauso_n._003.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR RAMÃO LORENZONI PELO TRABALHO E DEDICAÇÃO DURANTE ESSES ANOS NO BANCO SICOOB."</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1811/mocao_aplauso_n._004.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1811/mocao_aplauso_n._004.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ADEMIR TONONI EMPRESÁRIO HÁ 23 ANOS NO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>Emilio Gava - 1º Sec. - PSDB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1823/mocao_aplauso_n._005.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1823/mocao_aplauso_n._005.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR CLOVIS EDUARDO CALIMAN PELA NOMEAÇÃO NA POLÍCIA MILITAR DO ESPÍRITO SANTO."</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1825/mocao_aplauso_n._006.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1825/mocao_aplauso_n._006.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA ROSA CARMELINA FALQUETO PELO DESEMPENHO COMO PRESIDENTE HONORÁRIA DA COLÔNIA ITALIANA."</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1826/mocao_aplauso_n._007.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1826/mocao_aplauso_n._007.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ANTÔNIO ELI CALDARA POR SEU FUNDADOR DO CORAL FRATELLI D'ITÁLIA."</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1854/mocao_aplauso_n._008.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1854/mocao_aplauso_n._008.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA DULCINEIA SECATO LORENCINI PELOS RELEVANTES SERVIÇOS PRESTADOS COMO VOLUNTÁRIA ÀS FAMÍLIAS CARENTES NO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1855/mocao_aplauso_n._009.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1855/mocao_aplauso_n._009.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA NEUZA BRUNORO DRAGO PELOS RELEVANTES SERVIÇOS PRESTADOS COMO VOLUNTÁRIA ÀS FAMÍLIAS CARENTES NO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1873/mocao_aplauso_n._10.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1873/mocao_aplauso_n._10.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O DOUTOR KARLLAYNO CAMATTA MILLERI PELO GRANDE DESEMPENHO E SERVIÇOS PRESTADOS NA ÁREA DA SAÚDE."</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1880/mocao_aplauso_n._11.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1880/mocao_aplauso_n._11.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O DR. MARCEL RABELLO CARVALHO PELOS RELEVANTES SERVIÇOS PRESTADOS NA ASSISTÊNCIA JURÍDICA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1881/mocao_aplauso_n._12.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1881/mocao_aplauso_n._12.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A DRA. ELIZA LORENZONI GOMES DA SILVA PELOS RELEVANTES SERVIÇOS PRESTADOS NA ASSISTÊNCIA JURÍDICA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1894/mocao_aplauso_n._13.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1894/mocao_aplauso_n._13.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA LENY CANISKY FERREIRA PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO ENQUANTO SERVIDORA PÚBLICA DA PREFEITURA DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1910/mocao_aplauso_n._14.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1910/mocao_aplauso_n._14.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O DR. GÉTER PIMENTEL CORDEIRO PELA DEDICAÇÃO DESEMPENHADA NO ATENDIMENTO À POPULAÇÃO E CONTRIBUIÇÃO NA QUALIDADE DE SAÚDE BUCAL AO MUNICÍPIO DE MARILÂNDIA/ES"</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1922/mocao_aplauso_n._15.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1922/mocao_aplauso_n._15.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR FELIPE JUNIOR MAURICIO POMUCHENQ PELOS RELEVANTES SERVIÇOS PRESTADOS A EFAM - ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA"</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1936/mocao_aplauso_n._16.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1936/mocao_aplauso_n._16.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SRA. FRANCIANE APARECIDA CAMISQUI PELOS RELEVANTES SERVIÇOS PRESTADOS ENQUANTO SERVIDORA NO SINDICATO DOS TRABALHADORES RURAIS - STR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1939/mocao_aplauso_n._17.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1939/mocao_aplauso_n._17.2022.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA NÁDIA PASSAMANI GONÇALVES PELOS RELEVANTES SERVIÇOS PRESTADOS COMO FUNCIONÁRIA DA AGÊNCIA SICOOB MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1865/projeto_de_decreto_legislativo_n.01.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1865/projeto_de_decreto_legislativo_n.01.2022.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR RAPHAEL LINO QUINTELA DE ARAÚJO."</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1875/projeto_de_decreto_legislativo_n.02.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1875/projeto_de_decreto_legislativo_n.02.2022.pdf</t>
   </si>
   <si>
     <t>"APROVA A PROPOSTA ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2023."</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1899/projeto_de_decreto_legislativo_n.03.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1899/projeto_de_decreto_legislativo_n.03.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O ENQUADRAMENTO DOS BENS DE CONSUMO NAS CATEGORIAS DE QUALIDADE COMUM E DE LUXO, NO ÂMBITO DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO."</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1686/projeto_de_lei_n.01.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1686/projeto_de_lei_n.01.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER NO MÊS DE JANEIRO DE 2022 UM AUXÍLIO ALIMENTAÇÃO COMPLEMENTAR."</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_n.02.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_n.02.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA CONSTRUÇÃO DO CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL - CREAS."</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>Josiane Cristina S Passamani - Ver. - CIDADANIA, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1689/projeto_de_lei_n.03.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1689/projeto_de_lei_n.03.2022.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A GRATIFICAÇÃO DENOMINADA 'ABONO FELIZ ANIVERSÁRIO' AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_n.04.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_n.04.2022.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE NOS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_n.05.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_n.05.2022.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'GARDILINO FURLAN', CAMPO DE FUTEBOL DA COMUNIDADE DE ALTO PATRÃO MOR, ZONA RURAL, NO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1696/projeto_de_lei_n.06.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1696/projeto_de_lei_n.06.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA REPASSE FINANCEIRO À APAE."</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1697/projeto_de_lei_n.07.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1697/projeto_de_lei_n.07.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM O CARITAS DIOCESANA DE COLATINA - CENTRO DE ATENDIMENTO MATERNO INFANTIL - MATER CHRISTI."</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_n.08.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_n.08.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A OSC 'LAR IRMÃ SCHEILLA' DE COLATINA/ES."</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1699/projeto_de_lei_n.09.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1699/projeto_de_lei_n.09.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINACEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE "</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1705/projeto_de_lei_n.10.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1705/projeto_de_lei_n.10.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REAJUSTE DO SALÁRIO DOS CONSELHEIROS TUTELARES E ALTERAÇÃO NA LEI MUNICIPAL Nº 762/2008 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1706/projeto_de_lei_n.11.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1706/projeto_de_lei_n.11.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PAGAMENTO DE DIÁRIAS AOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNDIAS."</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1708/projeto_de_lei_n.12.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1708/projeto_de_lei_n.12.2022.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI 322 DE 28 DE ABRIL DE 1998 A QUAL DISPÕE SOBRE O CÓDIGO DE SAÚDE DO MUNICÍPIO DE MARILÂNDIA, ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_n.13.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_n.13.2022.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA O PARÁGRAFO SEGUNDO AO ARTIGO SEGUNDO DA LEI Nº 1.131, DE 29 DE ABRIL DE 2014."</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1728/projeto_de_lei_n.14.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1728/projeto_de_lei_n.14.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM."</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1729/projeto_de_lei_n.15.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1729/projeto_de_lei_n.15.2022.pdf</t>
   </si>
   <si>
     <t>"RATIFICA A RESOLUÇÃO Nº. 04/2021 E RESOLUÇÃO Nº. 02/2022 DO CONSÓRCIO PÚBLICO INTERMUNICIPAL PARA O FORTALECIMENTO DA PRODUÇÃO E COMERCIALIZAÇÃO DE PRODUTOS HORTIGRANJEIROS - COINTER."</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_n.16.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_n.16.2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI 772, DE 15 DE ABRIL DE 2008, QUE 'CRIA O CONSELHO MUNICIPAL DE TURISMO E CULTURA DO MUNICÍPIO DE MARILÂNDIA/ES'."</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_de_lei_n.17.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_de_lei_n.17.2022.pdf</t>
   </si>
   <si>
     <t>"CRIA GRATIFICAÇÃO DE SOBREAVISO AOS MOTORISTAS DAS SECRETARIAS DA SAÚDE, ASSISTÊNCIA SOCIAL E EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1738/projeto_de_lei_n.18.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1738/projeto_de_lei_n.18.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE."</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1740/projeto_de_lei_n.19.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1740/projeto_de_lei_n.19.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO AMBIENTALISTA DE MARILÂNDIA - AAMA."</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1741/projeto_de_lei_n.20.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1741/projeto_de_lei_n.20.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO 'ESPAÇO CULTURAL GIORDANO LORENZINI' PELA COMISSÃO ESCOLAR DOS ALUNOS DO 3º ANO DO ENSINO MÉDIO 2022 PARA A REALIZAÇÃO DO 'BAILE DE ALELUIA 2022'."</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_n.21.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_n.21.2022.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E AUTÁRQUICA."</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_n.22.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_n.22.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE FOLGA AOS SERVIDORES PÚBLICOS MUNICIPAIS NO DIA DO ANIVERSÁRIO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_n.23.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_n.23.2022.pdf</t>
   </si>
   <si>
     <t>"CRIA O SERVIÇO MUNICIPAL DE ASSISTÊNCIA JURÍDICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1747/projeto_de_lei_n.24.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1747/projeto_de_lei_n.24.2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE "AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_lei_n.25.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_lei_n.25.2022.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO AMBIENTAL E O SISTEMA MUNICIPAL DE EDUCAÇÃO AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_lei_n.26.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_lei_n.26.2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO II DA LEI MUNICIPAL Nº 1.125 DE 09 DE ABRIL DE 2014."</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_n.27.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_n.27.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A OBRA SOCIAL NOSSA SENHORA DA GLÓRIA - FAZENDA DA ESPERANÇA-SANTA LUZIA DE COLATINA-ES."</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1770/projeto_de_lei_n.28.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1770/projeto_de_lei_n.28.2022.pdf</t>
   </si>
   <si>
     <t>"DA NOVA REDAÇÃO, ALTERA E ACRESCENTA DISPOSITIVOS DA LEI N° 1.141, DE 23 DE JUNHO DE 2014 QUE 'DISPÕE SOBRE O EXERCÍCIO DE ATIVIDADES DO COMÉRCIO INFORMAL EM LOGRADOUROS PÚBLICOS DA FESTA DE EMANCIPAÇÃO POLÍTICA E ADMINISTRATIVA DE MARILÂNDIA/ES E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1773/projeto_de_lei_n.29.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1773/projeto_de_lei_n.29.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A APOIAR O INSTITUTO CAPIXABA DE PESQUISA, ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL - INCAPER DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_n.30.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_n.30.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DELIMITAÇÃO DAS ÁREAS URBANAS CONSOLIDADAS (AUC) E A DEFINIÇÃO DAS ÁREAS DE PRESERVAÇÃO PERMANENTE (APP), NOS TERMOS DO QUE ESTABELECE A CONSTITUIÇÃO FEDERAL E A LEI Nº 14.285, DE 29 DE DEZEMBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1776/projeto_de_lei_n.31.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1776/projeto_de_lei_n.31.2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 1º, DA LEI MUNICIPAL Nº 1127/2014, QUE 'DISPÕE SOBRE ESTÁGIO DE ESTUDANTES DE ESTABELECIMENTO DE ENSINO SUPERIOR OU NÍVEL TÉCNICO NO MUNICÍPIO DE MARILÂNDIA'."</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1777/projeto_de_lei_n.32.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1777/projeto_de_lei_n.32.2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE 'AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS'."</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_n.33.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_n.33.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DOAÇÃO COM ENCARGO DE ÁREA DA TERRA MEDINDO 610M², LOCALIZADA NA RUA NELSON CAMPO DALL'ORTO - CENTRO, MARILÂNDIA/ES, A POLÍCIA MILITAR DO ESTADO DO ESPÍRITO SANTO."</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1779/projeto_de_lei_n.34.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1779/projeto_de_lei_n.34.2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO I DA LEI MUNICIPAL  Nº 867, DE 18 DE NOVEMBRO DE 2009".</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_n.35.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_n.35.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A APOIAR AS CAMPANHAS REALIZADAS PELA CÂMARA DE DIRIGENTES LOJISTAS DE MARILÂNDIA-CDL."</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1784/projeto_de_lei_n.36.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1784/projeto_de_lei_n.36.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA DESAPROPRIAÇÃO DE ÁREA PARA ESTAÇÃO DE TRATAMENTO DE ESGOTO."</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_n.37.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_n.37.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA DESPESA DO CONSÓRCIO PÚBLICO PARA DEFESA E REVITALIZAÇÃO DO RIO DOCE PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1795/projeto_de_lei_n.38.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1795/projeto_de_lei_n.38.2022.pdf</t>
   </si>
   <si>
     <t>"APROVA CONTRIBUIÇÃO PROVISÓRIA PARA CRIAÇÃO E ESTRUTURAÇÃO INICIAL DO CONSÓRCIO PÚBLICO PARA DEFESA E REVITALIZAÇÃO DO RIO DOCE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_n.39.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_n.39.2022.pdf</t>
   </si>
   <si>
     <t>"CRIA O CONSELHO MUNICIPAL DE POLÍTICAS PARA A POPULAÇÃO LGBT NO AMBITO DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_n.40.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_n.40.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR."</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1798/projeto_de_lei_n.41.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1798/projeto_de_lei_n.41.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A COMERCIALIZAÇÃO, VENDA E DISTRIBUIÇÃO DE VENENO ALDICARBE 'CHUMBINHO' NO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_n.42.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_n.42.2022.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'ADÉLIA MOSCON MILANEZZI', CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL [CREAS], NO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei_n.43.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei_n.43.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INCLUSÃO DE CONCEITOS DE EDUCAÇÃO FINANCEIRA NA REDE MUNICIPAL DE ENSINO DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_lei_n.44.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_lei_n.44.2022.pdf</t>
   </si>
   <si>
     <t>"EXTINGUE O CARGO DE ASSESSOR DA PRESIDÊNCIA DOS CARGOS DE PROVIMENTOS EM COMISSÃO DA LEI 1.506 DE 03 DE MARÇO DE 2020, DA CÂMARA MUNICIPAL DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1812/projeto_de_lei_n.45.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1812/projeto_de_lei_n.45.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE GRATIFICAÇÕES DE ATIVIDADES DA CÂMARA MUNICIPAL DE MARILÂNDIA, E DÁ OUTRAS DISPOSIÇÕES."</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1813/projeto_de_lei_n.46.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1813/projeto_de_lei_n.46.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM  A ASSOCIAÇÃO DA COLONIA ITALIANA DE MARILÂNDIA FRATELLI D'ITÁLIA."</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1817/projeto_de_lei_n.47.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1817/projeto_de_lei_n.47.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA."</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1822/projeto_de_lei_n.48.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1822/projeto_de_lei_n.48.2022.pdf</t>
   </si>
   <si>
     <t>"DENOMINA BAIRRO SANTA CECÍLIA, COMUNIDADE DE SANTA CECÍLIA - CÓRREGO DO MACACO - LOTEAMENTO DO LORENZONI, NO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1828/projeto_de_lei_n.49.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1828/projeto_de_lei_n.49.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA COBERTURA DE DESPESAS COM PESSOAL REQUISITADO."</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1836/projeto_de_lei_n.50.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1836/projeto_de_lei_n.50.2022.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DE MARILÂNDIA - REFIS 2022, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1839/projeto_de_lei_n.51.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1839/projeto_de_lei_n.51.2022.pdf</t>
   </si>
   <si>
     <t>"CRIA, NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO, O PROGRAMA DE CONSCIENTIZAÇÃO PARA A LIMPEZA URBANA 'CIDADE LIMPA ' E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1841/projeto_de_lei_n.52.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1841/projeto_de_lei_n.52.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ALTERAR A LEI MUNICIPAL Nº 720 DE 02 DE OUTUBRO DE 2007."</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1842/projeto_de_lei_n.53.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1842/projeto_de_lei_n.53.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ESTÁGIO DE ESTUDANTES DE ESTABELECIMENTOS DE ENSINO SUPERIOR, NÍVEL TÉCNICO INTEGRADO E PÓS-GRADUAÇÃO NO MUNICÍPIO DE MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1844/projeto_de_lei_n.54.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1844/projeto_de_lei_n.54.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A VEDAÇÃO DE HOMENAGENS A PESSOAS QUE TENHAM SIDO CONDENADAS POR CRIMES DE CORRUPÇÃO, IMPROBIDADE ADMINISTRATIVA, ATOS DE LESA A HUMANIDADE, TORTURA, EXPLORAÇÃO DE TRABALHO ESCRAVO, VIOLAÇÃO DOS DIREITOS HUMANOS, MAUS TRATOS AOS ANIMAIS E OUTROS, NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_n.55.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_n.55.2022.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A FIXAÇÃO DO PISO SALARIAL DE AGENTE COMUNITÁRIO DA SAÚDE E DOS AGENTES DE CONTROLE DE ENDEMIAS NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 120/22 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1853/projeto_de_lei_n.56.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1853/projeto_de_lei_n.56.2022.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO "ESPAÇO CULTURAL GIORDANO LORENZINI" PARA REALIZAÇÃO DO EVENTO "MARILÂNDIA RODEIO SHOW".</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1857/projeto_de_lei_n.57.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1857/projeto_de_lei_n.57.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INCLUSÃO DA MATÉRIA DE EDUCAÇÃO MORAL E CÍVICA E OSPB - ORGANIZAÇÃO SOCIAL E POLÍTICA BRASILEIRA NO CURRÍCULO ESCOLAR NA REDE MUNICIPAL DE ENSINO DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josué Batista da Silva - Vice-Presiden - CIDADANIA, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1858/projeto_de_lei_n.58.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1858/projeto_de_lei_n.58.2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO POLÍTICA, "O LEGISLATIVO NAS ESCOLAS", NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1861/projeto_de_lei_n.59.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1861/projeto_de_lei_n.59.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA MORADIA A FAMÍLIAS DE BAIXA RENDA."</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1863/projeto_de_lei_n.60.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1863/projeto_de_lei_n.60.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE ADITIVO NO TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM."</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1864/projeto_de_lei_n.61.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1864/projeto_de_lei_n.61.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REPASSAR, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA-APAE."</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1866/projeto_de_lei_n.62.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1866/projeto_de_lei_n.62.2022.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'AGOSTINHO CAMATTA' A EMUEF 'SÃO PEDRO DE MARILÂNDIA', E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1882/projeto_de_lei_n.63.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1882/projeto_de_lei_n.63.2022.pdf</t>
   </si>
   <si>
     <t>"CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER DO MUNICÍPIO DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_n.64.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_n.64.2022.pdf</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_n.65.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_n.65.2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 4º DA LEI Nº 971, DE 09 DE AGOSTO DE 2011."</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1890/projeto_de_lei_n.66.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1890/projeto_de_lei_n.66.2022.pdf</t>
   </si>
   <si>
     <t>"REVOGA O INCISO VII DO PARÁGRAFO 1º, DO ARTIGO 9º DA LEI MUNICIPAL Nº 1.648, DE 10 DE AGOSTO DE 2022."</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1891/projeto_de_lei_n.67.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1891/projeto_de_lei_n.67.2022.pdf</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1892/projeto_de_lei_n.68.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1892/projeto_de_lei_n.68.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1904/projeto_de_lei_n.69.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1904/projeto_de_lei_n.69.2022.pdf</t>
   </si>
   <si>
     <t>"CRIA A GRATIFICAÇÃO POR RESPONSABILIDADE TÉCNICA CONTÁBIL - GRTC, AOS OCUPANTES DOS CARGOS DE ANALISTA DE GESTÃO MUNICIPAL -CONTABILIDADE PERTENCENTES AOS QUADROS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.'</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1905/projeto_de_lei_n.70.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1905/projeto_de_lei_n.70.2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO IV DA LEI MUNICIPAL Nº 025, DE 19 DE DEZEMBRO DE 2017."</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1908/projeto_de_lei_n.71.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1908/projeto_de_lei_n.71.2022.pdf</t>
   </si>
   <si>
     <t>"ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2023."</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1914/projeto_de_lei_n.72.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1914/projeto_de_lei_n.72.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PAGAMENTO DE ABONO AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_n.73.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_n.73.2022.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'VICTÓRIO DRAGO' A EMUEF SANTO HILÁRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1921/projeto_de_lei_n.74.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1921/projeto_de_lei_n.74.2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI 1502 DE 18 DE MARÇO DE 2020 ACRESCENTANDO-SE REQUISITO E ATRIBUIÇÕES A CARGOS DE PROVIMENTO EFETIVO DO QUADRO DE PESSOAL DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1924/projeto_de_lei_n.75.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1924/projeto_de_lei_n.75.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A MUDANÇA DE DENOMINAÇÃO DA UNIDADE ESCOLAR SITUADA NA COMUNIDADE DE SÃO MARCOS, CONSTANTE NA LEI Nº 4293, DE 15 DE ABRIL DE 2020."</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_lei_n.76.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_lei_n.76.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REPASSAR, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE."</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1930/projeto_de_lei_n.77.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1930/projeto_de_lei_n.77.2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ARTIGOS 3º E 8º DA LEI MUNICIPAL Nº 1480, DE 19 DE DEZEMBRO DE 2019."</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_lei_n.78.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_lei_n.78.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE."</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1946/projeto_de_lei_n.79.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1946/projeto_de_lei_n.79.2022.pdf</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_resolucao_n._001.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_resolucao_n._001.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A NOVA REDAÇÃO DO ARTIGO 3º DA RESOLUÇÃO Nº 89/2020 QUE 'DISPÕE SOBRE A OBSERVÂNCIA DA ORDEM CRONOLÓGICA DE PAGAMENTOS DAS OBRIGAÇÕES FINANCEIRAS DO PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO."</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_resolucao_n._002.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_resolucao_n._002.2022.pdf</t>
   </si>
   <si>
     <t>"DETERMINA A CRIAÇÃO DA COMISSÃO ESPECIAL PARA ALTERAÇÕES E REFORMA DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES, E ANÁLISE DE EMENDAS A LEI ORGÂNICA MUNICIPAL DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO PARA DEVIDAS ATUALIZAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1909/projeto_de_resolucao_n._003.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1909/projeto_de_resolucao_n._003.2022.pdf</t>
   </si>
   <si>
     <t>"PRORROGA O PRAZO CONSTANTE NO ARTIGO 2º DA RESOLUÇÃO Nº 94 DE 21 DE JUNHO DE 2022, QUE CRIA A COMISSÃO ESPECIAL PARA ALTERAÇÕES E REFORMA DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES, E ANÁLISE DE EMENDAS À LEI ORGÂNICA MUNICIPAL DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO, PARA DEVIDAS ATUALIZAÇÕES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Josué Batista da Silva - Vice-Presiden - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1694/requerimento_n._001.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1694/requerimento_n._001.2022.pdf</t>
   </si>
   <si>
     <t>"REQUER A CRIAÇÃO DE COMISSÃO ESPECIAL DE REFORMA DO REGIMENTO INTERNO."</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1753/requerimento_n._002.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1753/requerimento_n._002.2022.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR  QUE ESTE SUBSCREVE VEM, NOS TERMOS DO ARTIGO 129, § 3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO PREFEITO MUNICIPAL AUGUSTO ASTORI FERREIRA, SOLICITANDO INFORMAÇÕES REFERENTE A LEI Nº 1.480 DE 19 DE DEZEMBRO DE 2019 - CRIA O PROGRAMA MUNICIPAL DENOMINADO “MAIS AGRO” DE INCENTIVO À AGRICULTURA DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_n._003.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_n._003.2022.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, § 3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO PREFEITO MUNICIPAL AUGUSTO ASTORI FERREIRA, SOLICITANDO CÓPIAS DE TODOS OS DIÁRIOS DE BORDO DAS MÁQUINAS E CAMINHÕES E O CONTROLE DE ABASTECIMENTO DOS MESMOS NO ANO DE 2022 DA SECRETARIA MUNICIPAL DE AGRICULTURA E DESENVOLVIMENTO RURAL."</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1912/requerimento_n._004.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1912/requerimento_n._004.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES QUE ESTES SUBSCREVEM, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 242, 243 E 244 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE A PRESENTE CONVOCAÇÃO AO SECRETÁRIO MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER DO MUNICÍPIO DE MARILÂNDIA/ES SR. GUSTAVO PASSAMANI LORENZONI A COMPARECER NA PRÓXIMA SESSÃO ORDINÁRIA A REALIZAR-SE DIA 21 DE NOVEMBRO DO CORRENTE ANO ÀS 18 HORAS. "</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>RQU</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Paulo Costa - Vereador - PP (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_de_urgencia_001.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_de_urgencia_001.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 001/2022 QUE:"AUTORIZA O PODER EXECUTIVO A CONCEDER NO MÊS DE JANEIRO DE 2022 UM AUXÍLIO ALIMENTAÇÃO COMPLEMENTAR."</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1707/requerimento_de_urgencia_002.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1707/requerimento_de_urgencia_002.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII E PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 002/2022 QUE: 'AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA CONSTRUÇÃO DO CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL [CREAS] - PROTOCOLIZADO EM 07/01/22 SOB Nº 4932/2022."</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_de_urgencia_003.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_de_urgencia_003.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII E PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 003/2022 QUE: INTITUI A GRATIFICAÇÃO DENOMINADA ABONO FELIZ ANIVERSÁRIO AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS- PROTOCOLIZADO EM 10/01/22 SOB Nº 4934/2022."</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1717/requerimento_de_urgencia_004.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1717/requerimento_de_urgencia_004.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII E PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 004/2022 QUE: CONCEDE REAJUSTE NOS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS- PROTOCOLIZADO EM 10/01/22 SOB Nº 4935/2022."</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1718/requerimento_de_urgencia_005.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1718/requerimento_de_urgencia_005.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 006/2022 QUE: AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA REPASSE FINANCEIRO A APAE - PROTOCOLIZADO EM 03/01/22 SOB Nº 4984/2022 - URGÊNCIA."</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1719/requerimento_de_urgencia_006.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1719/requerimento_de_urgencia_006.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 009/2022 QUE: AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE."</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1726/requerimento_de_urgencia_007.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1726/requerimento_de_urgencia_007.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 010/2022 QUE: DISPÕE SOBRE O REAJUSTE DO SALÁRIO DOS CONSELHEIROS TUTELARES E ALTERAÇÃO NA LEI MUNICIPAL Nº 762/2008 E DAÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1727/requerimento_de_urgencia_008.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1727/requerimento_de_urgencia_008.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 011/2022 QUE: DISPÕE SOBRE O PAGAMENTO DE DIÁRIAS AOS CONSELHEIROS TUTELARES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1739/requerimento_de_urgencia_009.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1739/requerimento_de_urgencia_009.2022.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUERQUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 014/2022 QUE: AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA/ES -AEFAM."</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1745/requerimento_de_urgencia_10.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1745/requerimento_de_urgencia_10.2022.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUER QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 21/2022 QUE: 'CONCEDE REVISÃO GERAL NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E AUTÁRQUICA."</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1754/requerimento_de_urgencia_11.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1754/requerimento_de_urgencia_11.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 19/2022 QUE: AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO AMBIENTALISTA DE MARILÂNDIA - AAMA."</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1755/requerimento_de_urgencia_12.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1755/requerimento_de_urgencia_12.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 20/2022 QUE: AUTORIZA AO MUNICIPIO A PERMITIR A UTILIZAÇÃO DO 'ESPAÇO CULTURAL GIORDANO LORENZINI' PELA COMISSÃO ESCOLAR DOS ALUNOS DO 3º ANO DO ENSINO MÉDIO 2022 PARA A REALIZAÇÃO DO BAILE DE ALELUIA 2022."</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_de_urgencia_13.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_de_urgencia_13.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 27/2022 QUE: AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A OBRA SOCIAL NOSSA SENHORA DA GLÓRIA - FAZENDA DA ESPERANÇA - SANTA LUZIA DE COLATINA - ES."</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/</t>
+    <t>http://sapl.marilandia.es.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL SOLICITANDO QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 26/2022 QUE "ALTERA O ANEXO II DA LEI MUNICIPAL Nº 1.125 DE 09 DE ABRIL DE 2014."</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_de_urgencia_15.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_de_urgencia_15.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 28/2022 QUE: "DA NOVA REDAÇÃO, ALTERA E ACRESCENTA DISPOSITIVOS DA LEI N° 1.141, DE 23 DE JUNHO DE 2014 QUE 'DISPÕE SOBRE O EXERCÍCIO DE ATIVIDADES DO COMÉRCIO INFORMAL EM LOGRADOUROS PÚBLICOS DA FESTA DE EMANCIPAÇÃO POLÍTICA E ADMINISTRATIVA DE MARILÂNDIA/ES E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1786/requerimento_de_urgencia_16.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1786/requerimento_de_urgencia_16.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE  DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 33/2022 QUE: 'AUTORIZA A DOAÇÃO COM ENCARGO DE ÁREA DA TERRA MEDINDO 610M², LOCALIZADA NA RUA NELSON CAMPO DALL'ORTO - CENTRO, MARILÂNDIA/ES, A POLÍCIA MILITAR DO ESTADO DO ESPÍRITO SANTO'."</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_de_urgencia_17.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_de_urgencia_17.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA: PROJETO DE LEI Nº 34/2022 QUE: 'ALTERA O ANEXO I DA LEI MUNICIPAL Nº 867, DE 18 DE NOVEMBRO DE 2009'."</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_de_urgencia_18.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_de_urgencia_18.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA PROJETO DE LEI Nº 32/2022 QUE: 'ALTERA O ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS'. "</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_de_urgencia_19.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_de_urgencia_19.2022.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA PROJETO DE LEI Nº 40/2022 QUE:"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR."</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL SOLICITANDO QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 36/2022 QUE: "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA DESAPROPRIAÇÃO DE ÁREA PARA ESTAÇÃO DE TRATAMENTO DE ESGOTO."</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1818/requerimento_de_urgencia_21.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1818/requerimento_de_urgencia_21.2022.pdf</t>
   </si>
   <si>
     <t>"A EDILIDADE DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO DE LEIS E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA, PROJETO DE LEI Nº 45/2022 QUE:DISPÕE SOBRE AS GRATIFICAÇÕES DE ATIVIDADES DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1819/requerimento_de_urgencia_22.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1819/requerimento_de_urgencia_22.2022.pdf</t>
   </si>
   <si>
     <t>"A EDILIDADE DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO DE LEIS E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA, PROJETO DE LEI Nº 46/2022 QUEAUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DA COLONIA ITALIANA DE MARILÂNDIA FRATELLI D'ITÁLIA."</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL SOLICITANDO QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 47/2022 QUE: "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA."</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL SOLICITANDO QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 49/2022 QUE: "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA COBERTURA DE DESPESAS COM PESSOAL REQUISITADO."</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>"A EDILIDADE DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO DE LEIS E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA, PROJETO DE LEI Nº 59/2022 QUE : 'AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA MORADIA A FAMÍLIAS DE BAIXA RENDA'."</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1872/requerimento_de_urgencia_26.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1872/requerimento_de_urgencia_26.2022.pdf</t>
   </si>
   <si>
     <t>"A EDILIDADE DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO DE LEIS E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA, PROJETO DE LEI Nº 61/2022 QUE : 'AUTORIZA O PODER EXECUTIVO A REPASSAR, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE '."</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL SOLICITANDO QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 62/2022 QUE: "DENOMINA 'AGOSTINHO CAMATTA' A EMUEF 'SÃO PEDRO DE MARILÂNDIA', E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL SOLICITANDO QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 65/2022 QUE:"ALTERA O ARTIGO 4º DA LEI Nº 971, DE 09 DE AGOSTO DE 2011."</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL SOLICITANDO QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE RESOLUÇÃO N.: 03/2022 QUE - "PRORROGA O PRAZO CONSTANTE NO ARTIGO 2º DA RESOLUÇÃO Nº 94 DE 21 DE JUNHO DE 2022, QUE CRIA A COMISSÃO ESPECIAL PARA ALTERAÇÕES E REFORMA DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES, E ANÁLISE DE EMENDAS À LEI ORGÂNICA MUNICIPAL DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO, PARA DEVIDAS ATUALIZAÇÕES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL SOLICITANDO QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 64/2022 - QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA."</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL SOLICITANDO QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 76/2022 - "AUTORIZA O PODER EXECUTIVO A REPASSAR, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE."</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1938/requerimento_de_urgencia_32.2022.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1938/requerimento_de_urgencia_32.2022.pdf</t>
   </si>
   <si>
     <t>"A COMISSÃO PERMANENTE DE ASSISTÊNCIA SOCIAL DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, E EM CONFORMIDADE AO INCISO VII DO PARÁGRAFO 3º DO ARTIGO 129 DO REGIMENTO INTERNO, REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO DE LEIS E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA, PROJETO DE LEI Nº 78/2022 QUE : 'AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA-APAE'."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3150,67 +3150,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1748/emenda_ao_projeto_de_lei_n._20.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1793/emenda_ao_projeto_de_lei_n._30.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1896/emenda_ao_projeto_de_lei_n._63.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1916/emenda_ao_projeto_de_lei_n._71.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1691/indicacao_n.001.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1692/indicacao_n.002.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1693/indicacao_n.003.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1700/indicacao_n.004.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_n.005.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1703/indicacao_n.006.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_n.007.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1709/indicacao_n.008.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1710/indicacao_n.009.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_n.10.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1712/indicacao_n.11.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1713/indicacao_n.12.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_n.13.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1715/indicacao_n.14.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1720/indicacao_n.15.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1721/indicacao_n.16.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_n.17.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1724/indicacao_n.18.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1725/indicacao_n.19.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1730/indicacao_n.20.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1732/indicacao_n.21.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1733/indicacao_n.22.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1734/indicacao_n.23.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1735/indicacao_n.24.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1736/indicacao_n.25.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1742/indicacao_n.26.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1749/indicacao_n.27.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1750/indicacao_n.28.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1751/indicacao_n.29.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1756/indicacao_n.30.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1757/indicacao_n.31.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_n.32.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1760/indicacao_n.33.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1761/indicacao_n.34.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1762/indicacao_n.35.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1763/indicacao_n.36.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1764/indicacao_n.37.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1768/indicacao_n.38.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_n.39.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_n.40.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1782/indicacao_n.41.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1789/indicacao_n.42.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1790/indicacao_n.43.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1792/indicacao_n.44.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1794/indicacao_n.45.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_n.46.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_n.47.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1804/indicacao_n.48.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1805/indicacao_n.49.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1806/indicacao_n.50.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1807/indicacao_n.51.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1814/indicacao_n.52.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1815/indicacao_n.53.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_n.54.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1820/indicacao_n.55.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1821/indicacao_n.56.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1824/indicacao_n.57.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_n.58.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_n.59.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1831/indicacao_n.60.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_n.61.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_n.62.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1834/indicacao_n.63.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_n.64.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_n.65.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1846/indicacao_n.66.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1847/indicacao_n.67.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1848/indicacao_n.68.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1849/indicacao_n.69.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1850/indicacao_n.70.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1851/indicacao_n.71.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1852/indicacao_n.72.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_n.73.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_n.74.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_n.75.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1868/indicacao_n.76.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1869/indicacao_n.77.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1870/indicacao_n.78.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1871/indicacao_n.79.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1874/indicacao_n.80.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_n.81.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_n.82.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_n.83.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1879/indicacao_n.84.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1886/indicacao_n.85.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1887/indicacao_n.86.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1888/indicacao_n.87.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1889/indicacao_n.88.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1893/indicacao_n.89.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1895/indicacao_n.90.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1897/indicacao_n.91.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1898/indicacao_n.92.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1900/indicacao_n.93.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1901/indicacao_n.94.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_n.95.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1903/indicacao_n.96.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1907/indicacao_n.97.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1917/indicacao_n.98.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1918/indicacao_n.99.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1919/indicacao_n.100.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1920/indicacao_n.101.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1923/indicacao_n.102.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1926/indicacao_n.103.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1927/indicacao_n.104.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1928/indicacao_n.105.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1929/indicacao_n.106.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1932/indicacao_n.107.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1933/indicacao_n.108.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1934/indicacao_n.109.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1935/indicacao_n.110.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1940/indicacao_n.111.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1941/indicacao_n.112.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1942/indicacao_n.113.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1943/indicacao_n.114.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1944/indicacao_n.115.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1945/indicacao_n.116.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1701/mocao_aplauso_n._001.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1781/mocao_aplauso_n._002.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1791/mocao_aplauso_n._003.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1811/mocao_aplauso_n._004.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1823/mocao_aplauso_n._005.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1825/mocao_aplauso_n._006.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1826/mocao_aplauso_n._007.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1854/mocao_aplauso_n._008.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1855/mocao_aplauso_n._009.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1873/mocao_aplauso_n._10.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1880/mocao_aplauso_n._11.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1881/mocao_aplauso_n._12.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1894/mocao_aplauso_n._13.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1910/mocao_aplauso_n._14.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1922/mocao_aplauso_n._15.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1936/mocao_aplauso_n._16.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1939/mocao_aplauso_n._17.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1865/projeto_de_decreto_legislativo_n.01.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1875/projeto_de_decreto_legislativo_n.02.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1899/projeto_de_decreto_legislativo_n.03.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1686/projeto_de_lei_n.01.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_n.02.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1689/projeto_de_lei_n.03.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_n.04.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_n.05.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1696/projeto_de_lei_n.06.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1697/projeto_de_lei_n.07.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_n.08.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1699/projeto_de_lei_n.09.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1705/projeto_de_lei_n.10.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1706/projeto_de_lei_n.11.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1708/projeto_de_lei_n.12.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_n.13.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1728/projeto_de_lei_n.14.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1729/projeto_de_lei_n.15.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_n.16.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_de_lei_n.17.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1738/projeto_de_lei_n.18.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1740/projeto_de_lei_n.19.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1741/projeto_de_lei_n.20.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_n.21.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_n.22.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_n.23.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1747/projeto_de_lei_n.24.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_lei_n.25.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_lei_n.26.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_n.27.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1770/projeto_de_lei_n.28.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1773/projeto_de_lei_n.29.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_n.30.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1776/projeto_de_lei_n.31.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1777/projeto_de_lei_n.32.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_n.33.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1779/projeto_de_lei_n.34.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_n.35.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1784/projeto_de_lei_n.36.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_n.37.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1795/projeto_de_lei_n.38.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_n.39.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_n.40.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1798/projeto_de_lei_n.41.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_n.42.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei_n.43.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_lei_n.44.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1812/projeto_de_lei_n.45.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1813/projeto_de_lei_n.46.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1817/projeto_de_lei_n.47.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1822/projeto_de_lei_n.48.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1828/projeto_de_lei_n.49.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1836/projeto_de_lei_n.50.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1839/projeto_de_lei_n.51.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1841/projeto_de_lei_n.52.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1842/projeto_de_lei_n.53.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1844/projeto_de_lei_n.54.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_n.55.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1853/projeto_de_lei_n.56.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1857/projeto_de_lei_n.57.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1858/projeto_de_lei_n.58.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1861/projeto_de_lei_n.59.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1863/projeto_de_lei_n.60.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1864/projeto_de_lei_n.61.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1866/projeto_de_lei_n.62.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1882/projeto_de_lei_n.63.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_n.64.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_n.65.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1890/projeto_de_lei_n.66.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1891/projeto_de_lei_n.67.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1892/projeto_de_lei_n.68.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1904/projeto_de_lei_n.69.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1905/projeto_de_lei_n.70.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1908/projeto_de_lei_n.71.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1914/projeto_de_lei_n.72.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_n.73.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1921/projeto_de_lei_n.74.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1924/projeto_de_lei_n.75.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_lei_n.76.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1930/projeto_de_lei_n.77.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_lei_n.78.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1946/projeto_de_lei_n.79.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_resolucao_n._001.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_resolucao_n._002.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1909/projeto_de_resolucao_n._003.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1694/requerimento_n._001.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1753/requerimento_n._002.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_n._003.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1912/requerimento_n._004.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_de_urgencia_001.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1707/requerimento_de_urgencia_002.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_de_urgencia_003.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1717/requerimento_de_urgencia_004.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1718/requerimento_de_urgencia_005.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1719/requerimento_de_urgencia_006.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1726/requerimento_de_urgencia_007.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1727/requerimento_de_urgencia_008.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1739/requerimento_de_urgencia_009.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1745/requerimento_de_urgencia_10.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1754/requerimento_de_urgencia_11.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1755/requerimento_de_urgencia_12.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_de_urgencia_13.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_de_urgencia_15.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1786/requerimento_de_urgencia_16.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_de_urgencia_17.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_de_urgencia_18.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_de_urgencia_19.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1818/requerimento_de_urgencia_21.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1819/requerimento_de_urgencia_22.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1872/requerimento_de_urgencia_26.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1938/requerimento_de_urgencia_32.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1748/emenda_ao_projeto_de_lei_n._20.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1793/emenda_ao_projeto_de_lei_n._30.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1896/emenda_ao_projeto_de_lei_n._63.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1916/emenda_ao_projeto_de_lei_n._71.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1691/indicacao_n.001.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1692/indicacao_n.002.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1693/indicacao_n.003.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1700/indicacao_n.004.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_n.005.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1703/indicacao_n.006.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_n.007.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1709/indicacao_n.008.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1710/indicacao_n.009.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_n.10.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1712/indicacao_n.11.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1713/indicacao_n.12.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_n.13.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1715/indicacao_n.14.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1720/indicacao_n.15.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1721/indicacao_n.16.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_n.17.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1724/indicacao_n.18.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1725/indicacao_n.19.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1730/indicacao_n.20.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1732/indicacao_n.21.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1733/indicacao_n.22.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1734/indicacao_n.23.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1735/indicacao_n.24.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1736/indicacao_n.25.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1742/indicacao_n.26.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1749/indicacao_n.27.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1750/indicacao_n.28.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1751/indicacao_n.29.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1756/indicacao_n.30.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1757/indicacao_n.31.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_n.32.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1760/indicacao_n.33.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1761/indicacao_n.34.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1762/indicacao_n.35.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1763/indicacao_n.36.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1764/indicacao_n.37.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1768/indicacao_n.38.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_n.39.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_n.40.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1782/indicacao_n.41.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1789/indicacao_n.42.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1790/indicacao_n.43.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1792/indicacao_n.44.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1794/indicacao_n.45.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_n.46.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_n.47.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1804/indicacao_n.48.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1805/indicacao_n.49.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1806/indicacao_n.50.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1807/indicacao_n.51.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1814/indicacao_n.52.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1815/indicacao_n.53.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_n.54.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1820/indicacao_n.55.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1821/indicacao_n.56.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1824/indicacao_n.57.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_n.58.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_n.59.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1831/indicacao_n.60.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_n.61.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_n.62.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1834/indicacao_n.63.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_n.64.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_n.65.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1846/indicacao_n.66.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1847/indicacao_n.67.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1848/indicacao_n.68.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1849/indicacao_n.69.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1850/indicacao_n.70.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1851/indicacao_n.71.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1852/indicacao_n.72.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_n.73.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_n.74.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_n.75.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1868/indicacao_n.76.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1869/indicacao_n.77.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1870/indicacao_n.78.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1871/indicacao_n.79.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1874/indicacao_n.80.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_n.81.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_n.82.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_n.83.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1879/indicacao_n.84.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1886/indicacao_n.85.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1887/indicacao_n.86.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1888/indicacao_n.87.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1889/indicacao_n.88.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1893/indicacao_n.89.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1895/indicacao_n.90.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1897/indicacao_n.91.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1898/indicacao_n.92.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1900/indicacao_n.93.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1901/indicacao_n.94.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_n.95.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1903/indicacao_n.96.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1907/indicacao_n.97.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1917/indicacao_n.98.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1918/indicacao_n.99.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1919/indicacao_n.100.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1920/indicacao_n.101.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1923/indicacao_n.102.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1926/indicacao_n.103.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1927/indicacao_n.104.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1928/indicacao_n.105.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1929/indicacao_n.106.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1932/indicacao_n.107.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1933/indicacao_n.108.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1934/indicacao_n.109.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1935/indicacao_n.110.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1940/indicacao_n.111.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1941/indicacao_n.112.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1942/indicacao_n.113.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1943/indicacao_n.114.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1944/indicacao_n.115.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1945/indicacao_n.116.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1701/mocao_aplauso_n._001.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1781/mocao_aplauso_n._002.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1791/mocao_aplauso_n._003.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1811/mocao_aplauso_n._004.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1823/mocao_aplauso_n._005.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1825/mocao_aplauso_n._006.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1826/mocao_aplauso_n._007.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1854/mocao_aplauso_n._008.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1855/mocao_aplauso_n._009.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1873/mocao_aplauso_n._10.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1880/mocao_aplauso_n._11.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1881/mocao_aplauso_n._12.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1894/mocao_aplauso_n._13.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1910/mocao_aplauso_n._14.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1922/mocao_aplauso_n._15.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1936/mocao_aplauso_n._16.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1939/mocao_aplauso_n._17.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1865/projeto_de_decreto_legislativo_n.01.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1875/projeto_de_decreto_legislativo_n.02.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1899/projeto_de_decreto_legislativo_n.03.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1686/projeto_de_lei_n.01.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_n.02.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1689/projeto_de_lei_n.03.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_n.04.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_n.05.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1696/projeto_de_lei_n.06.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1697/projeto_de_lei_n.07.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_n.08.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1699/projeto_de_lei_n.09.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1705/projeto_de_lei_n.10.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1706/projeto_de_lei_n.11.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1708/projeto_de_lei_n.12.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_n.13.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1728/projeto_de_lei_n.14.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1729/projeto_de_lei_n.15.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_n.16.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_de_lei_n.17.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1738/projeto_de_lei_n.18.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1740/projeto_de_lei_n.19.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1741/projeto_de_lei_n.20.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_n.21.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_n.22.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_n.23.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1747/projeto_de_lei_n.24.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_lei_n.25.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_lei_n.26.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_n.27.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1770/projeto_de_lei_n.28.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1773/projeto_de_lei_n.29.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_n.30.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1776/projeto_de_lei_n.31.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1777/projeto_de_lei_n.32.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_n.33.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1779/projeto_de_lei_n.34.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_n.35.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1784/projeto_de_lei_n.36.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_n.37.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1795/projeto_de_lei_n.38.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_n.39.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_n.40.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1798/projeto_de_lei_n.41.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_n.42.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei_n.43.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_lei_n.44.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1812/projeto_de_lei_n.45.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1813/projeto_de_lei_n.46.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1817/projeto_de_lei_n.47.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1822/projeto_de_lei_n.48.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1828/projeto_de_lei_n.49.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1836/projeto_de_lei_n.50.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1839/projeto_de_lei_n.51.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1841/projeto_de_lei_n.52.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1842/projeto_de_lei_n.53.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1844/projeto_de_lei_n.54.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_n.55.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1853/projeto_de_lei_n.56.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1857/projeto_de_lei_n.57.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1858/projeto_de_lei_n.58.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1861/projeto_de_lei_n.59.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1863/projeto_de_lei_n.60.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1864/projeto_de_lei_n.61.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1866/projeto_de_lei_n.62.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1882/projeto_de_lei_n.63.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_n.64.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_n.65.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1890/projeto_de_lei_n.66.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1891/projeto_de_lei_n.67.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1892/projeto_de_lei_n.68.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1904/projeto_de_lei_n.69.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1905/projeto_de_lei_n.70.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1908/projeto_de_lei_n.71.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1914/projeto_de_lei_n.72.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_n.73.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1921/projeto_de_lei_n.74.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1924/projeto_de_lei_n.75.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_lei_n.76.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1930/projeto_de_lei_n.77.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_lei_n.78.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1946/projeto_de_lei_n.79.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_resolucao_n._001.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_resolucao_n._002.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1909/projeto_de_resolucao_n._003.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1694/requerimento_n._001.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1753/requerimento_n._002.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_n._003.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1912/requerimento_n._004.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_de_urgencia_001.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1707/requerimento_de_urgencia_002.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_de_urgencia_003.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1717/requerimento_de_urgencia_004.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1718/requerimento_de_urgencia_005.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1719/requerimento_de_urgencia_006.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1726/requerimento_de_urgencia_007.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1727/requerimento_de_urgencia_008.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1739/requerimento_de_urgencia_009.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1745/requerimento_de_urgencia_10.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1754/requerimento_de_urgencia_11.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1755/requerimento_de_urgencia_12.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_de_urgencia_13.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_de_urgencia_15.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1786/requerimento_de_urgencia_16.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_de_urgencia_17.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_de_urgencia_18.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_de_urgencia_19.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1818/requerimento_de_urgencia_21.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1819/requerimento_de_urgencia_22.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1872/requerimento_de_urgencia_26.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2022/1938/requerimento_de_urgencia_32.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>