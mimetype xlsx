--- v0 (2025-12-24)
+++ v1 (2026-04-17)
@@ -54,4053 +54,4053 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EMPLM</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei - MODIFICATIVA</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1381/emenda_no_01.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1381/emenda_no_01.2021.pdf</t>
   </si>
   <si>
     <t>"FICA ACRESCIDO O §4º AO ARTIGO 1º DO PROJETO DE LEI Nº 004/2021."</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Paulo Costa - Vereador - PP (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1435/emenda_no_01_ao_pl_no_008.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1435/emenda_no_01_ao_pl_no_008.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO VI DA LEI Nº 08/2021 QUE "REGULAMENTA O ARTIGO 3º, §2º, INCISO I ALÍNEA 'A'; INCISO II ALÍNEA 'B' E INCISO III, ALÍNEA 'B', DA LEI FEDERAL N. 12.587, DE 03 E JANEIRO DE 2012, DISCIPLINANDO O USO DO SISTEMA VIÁRIO URBANO DE MARILÂNDIA PARA EXPLORAÇÃO DE SERVIÇO DE TRANSPORTE INDIVIDUAL PRIVADO REMUNERADO DE PASSAGEIROS, POR INTERMEDIADO DE PLATAFORMAS DIGITAIS GERENCIADAS POR PROVEDORAS DE REDES DE COMPARTILHAMENTO."</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Josiane Cristina S Passamani - Ver. - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1622/emenda_no_01_ao_pl_no_37.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1622/emenda_no_01_ao_pl_no_37.2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA O PROJETO DE LEI Nº 037/2021."</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1666/emenda_no_01_ao_pl_no_43.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1666/emenda_no_01_ao_pl_no_43.2021.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA MODIFICATIVA AOS PARÁGRAFOS 1º E 3º DO ARTIGO 6º DO PROJETO DE LEI Nº 043/2021 QUE ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2022."</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Emilio Gava - 1º Sec. - PSDB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1335/ind._n._001.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1335/ind._n._001.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE VIABILIZAR MELHORIAS NA ILUMINAÇÃO PÚBLICA NO CAMPO DE FUTEBOL DE SAPUCAIA, DISTRITO DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1336/ind._n._002.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1336/ind._n._002.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR NOVAS AQUISIÇÕES DE CADEIRAS DE RODA, CADEIRAS DE BANHO, ANDADORES, MULETAS E OUROS EQUIPAMENTOS PARA OFERECER, COMO COMODATO, ÀS PESSOAS COM NECESSIDADES, COMO ACAMADOS, EM RECUPERAÇÃO DE PROCEDIMENTO CIRÚRGICO OU MESMO DE ACIDENTE E OUTROS."</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1337/ind._n._003.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1337/ind._n._003.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA COMUNIDADE DE BREJAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1338/ind._n._004.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1338/ind._n._004.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CUSTEAR CONSULTAS DO CONSÓRCIO CIM NOROESTE PARA ATENDER ALGUMAS ESPECIALIDADES NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Douglas Badiani - 2º Sec. - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1339/ind._n._005.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1339/ind._n._005.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REABERTURA E CASCALHAMENTO DA ESTRADA DO CÓRREGO DA LAPA, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1340/ind._n._006.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1340/ind._n._006.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR CALÇAMENTO DO PÁTIO DO INSTITUTO CAPIXABA DE PESQUISA, ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL (INCAPER) DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1341/ind._n._007.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1341/ind._n._007.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE VISANDO A CONSTRUÇÃO DE ALAMBRADO NO CAMPO DE FUTEBOL DA COMUNIDADE DE ALTO LIBERDADE, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>Josué Batista da Silva - Vice-Presiden - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1342/ind._n._008.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1342/ind._n._008.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR A CONTINUIDADE DA RUA LUIZ FREGONA COM A RUA ESPÍRITO SANTO."</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1344/ind._n._009.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1344/ind._n._009.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INCLUIR O TRATAMENTO DE CANAL DENTÁRIO E EXTRAÇÃO DO DENTE SISO PARA PESSOAS DE BAIXA RENDA NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1345/ind._n._010.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1345/ind._n._010.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO O CALÇAMENTO DA RUA A DIREITA DEPOIS DA PONTE DO RIO TIMBUÍ SENTIDO AO CÓRREGO CALADO NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1346/ind._n._011.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1346/ind._n._011.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A ILUMINAÇÃO NA PISTA DE CAMINHADA "CAMINHOS DO CAMPO" QUE LIGA SAPUCAIA A PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1347/ind._n._012.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1347/ind._n._012.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE ELEVATÓRIA E RESERVATÓRIO SUPERIOR PARA ATENDER OS MORADORES DO BAIRRO VISTA BELA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1348/ind._n._013.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1348/ind._n._013.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, QUE SEJA CONSTRUÍDO FAIXA ELEVADA NA COMUNIDADE DE SÃO MARCOS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1349/ind._n._014.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1349/ind._n._014.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, QUE SEJA INSTALADO TORRE DE TELEFONIA MÓVEL NA COMUNIDADE DE SÃO MARCOS E SUAS ADJACENTES, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1351/ind._n._015.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1351/ind._n._015.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE IMPLANTAÇÃO DE UM PROGRAMA PARA TRANSPARÊNCIA NO SISTEMA DE GERENCIAMENTO DOS AGENDAMENTOS DE EXAMES E CONSULTAS ESPECIALIZADAS."</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1352/ind._n._016.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1352/ind._n._016.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE  QUE ESTUDE A POSSIBILIDADE IMPLANTAÇÃO DE PROGRAMAS DE QUALIFICAÇÃO PROFISSIONAL PARA INSERÇÃO NO MERCADO DE TRABALHO."</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1353/ind._n._017.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1353/ind._n._017.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE MELHORIA NA QUADRA POLIESPORTIVA 'TRANQUILLO MARTINS ALTOÉ', NA COMUNIDADE DE APARECIDA, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1354/ind._n._018.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1354/ind._n._018.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE ASFALTAR COM O PROJETO 'CAMINHOS DO CAMPO', AS COMUNIDADES DE SÃO JOSÉ E APARECIDA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1355/ind._n._019.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1355/ind._n._019.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE VISANDO A REESTRUTURAÇÃO DOS QUEBRA-MOLAS DA RUA ESPÍRITO SANTO, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1356/ind._n._020.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1356/ind._n._020.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ASFALTAR A ESTRADA QUE LIGA PATRIMÔNIO DO RÁDIO AO CÓRREGO ARGEL (RODOVIA-ES) E LIGAR A RUA ESPÍRITO SANTO A BARRA DA ALEGRIA, MARILÂNDIA/ES, COM O PROJETO 'CAMINHOS DO CAMPO'".</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1357/ind._n._021.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1357/ind._n._021.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONSTRUÇÃO DE UM PORTAL TURÍSTICO NA ENTRADA DA CIDADE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1358/ind._n._022.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1358/ind._n._022.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DO ASFALTO QUE LIGA A COMUNIDADE DE SÃO PEDRO DE MARILÂNDIA AO CÓRREGO TAQUARA, ZONA RURAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1359/ind._n._023.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1359/ind._n._023.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA CONFECCIONAR UM PROJETO TÉCNICO QUE CONTEMPLE A PAVIMENTAÇÃO E DRENAGEM DA ESTRADA DE TERRA PRINCIPAL ATÉ INÍCIO DAS ESCADARIAS DA PEDRA DO CRUZEIRO DE ALTO LIBERDADE, NORTE DE MARILÂNDIA, E TAMBÉM DO PÁTIO DE ESTACIONAMENTO DO LOCAL, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1360/ind._n._024.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1360/ind._n._024.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ASFALTAR DE MARILÂNDIA X SÃO RAFAEL PASSANDO UMA VIA PELO CÓRREGO TAQUARA E OUTRA VIA PELA SERRA DE SÃO RAFAEL, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1361/ind._n._025.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1361/ind._n._025.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA GALERIA PLUVIAL NA COMUNIDADE DO CÓRREGO JOAQUIM TÁVORA, ESTRADA QUE LIGA SAPUCAIA A GOVERNADOR LINDENBERG PRÓXIMO AO BAR DO SR. VALDECIR MACHADO."</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1362/ind._n._026.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1362/ind._n._026.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UM GALPÃO PARA ALMOXARIFADO DAS SECRETARIAS MUNICIPAIS DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1363/ind._n._027.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1363/ind._n._027.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE AQUISIÇÃO DE 1 (UM) BEBEDOURO DE ÁGUA PARA A PRAÇA 15 DE MAIO COM PROTEÇÃO."</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1364/ind._n._028.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1364/ind._n._028.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR JUNTAMENTE COM A SECRETARIA A POSSIBILIDADE DE PRESTAR SERVIÇO MÉDICO OFTALMOLÓGICO PARA AS CRIANÇAS DA REDE MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Jovander Comério - Vereador - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1365/ind._n._029.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1365/ind._n._029.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APRESENTAR UM PROJETO DE LEI EM QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER O 'TICKET FEIRA' AO SERVIDORES DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E DAS FUNDAÇÕES DO PODER EXECUTIVO DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1369/ind._n._030.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1369/ind._n._030.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMAR O CALÇAMENTO DA ÁREA EM VOLTA DO ESPAÇO CULTURAL, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1370/ind._n._031.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1370/ind._n._031.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE, DE VIABILIZAR PROJETO DE REESTRUTURAÇÃO E/OU CONSTRUÇÃO DE BUEIROS, JÁ ADICIONANDO BUEIROS INTELIGENTES, EM ÁREAS COM MAIOR RISCO DE ALAGAMENTOS, PRINCIPALMENTE NO CENTRO E ADJACENTES DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Josiane Cristina S Passamani - Ver. - CIDADANIA, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1371/ind._n._032.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1371/ind._n._032.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UM NOVO CAMPO 'BOM DE BOLA' NA PRAÇA 15 DE MAIO NA SEDE DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1372/ind._n._033.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1372/ind._n._033.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE REFORMAR AS QUADRAS POLIESPORTIVAS: 'ALFREDO GARCIA', DA COMUNIDADE SANTA ROSA; 'AGOSTINHO ASTORI', COMUNIDADE DO CÓRREGO ALEGRIA; E 'ARISTIDES DA SILVA MORAES', DISTRITO DE SAPUCAIA."</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1373/ind._n._034.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1373/ind._n._034.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE, DE IMPLANTAÇÃO E IMPLEMENTAÇÃO DO PROGRAMA 'JOVEM APRENDIZ' NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1374/ind._n._035.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1374/ind._n._035.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE, DE VIABILIZAR PROJETO DE VIDEOMONITORAMENTO QUE POSSIBILITA A INSTALAÇÃO DE CÂMERAS NOS PRINCIPAIS PONTOS DE ENTRADA, CENTRO E ADJASCENTES DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1375/ind._n._036.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1375/ind._n._036.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE PAVIMENTAÇÃO DO ACESSO E ENTORNOS DA UNIDADE DE SAÚDE 'FLORINDA MONFRADINI BONINSEGNA', NA COMUNIDADE DE BONINSEGNA, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1376/ind._n._037.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1376/ind._n._037.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL  QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR UM CAMPO DE FUTEBOL SOCIETY NA COMUNIDADE DE BATISTA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1377/ind._n._038.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1377/ind._n._038.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE PAVIMENTAÇÃO NAS RUAS ANTÔNIO CLAUDIONOR FUSATO E ABRAÃO MOROSINI, LOCALIZADAS NO BAIRRO VISTA BELA, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1378/ind._n._039.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1378/ind._n._039.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE PROTEÇÃO AO REDOR DO POÇO DE ABASTECIMENTO DE ÁGUA NA COMUNIDADE DE SÃO MARCOS INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1382/ind._n._040.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1382/ind._n._040.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A MELHORIA DAS ESTRADAS NA COMUNIDADE DE JOAQUIM TÁVORA, ENTRE O CAMPO DE FUTEBOL À FAZENDA PADROEIRA, POR MEIO DE APLICAÇÃO DE REVSOL."</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1384/ind._n._041.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1384/ind._n._041.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DO RETORNO DA IMPLANTAÇÃO DO VIVEIRO MUNICIPAL DE MUDAS NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1385/ind._n._042.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1385/ind._n._042.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA REALIZAR A DRENAGEM E PAVIMENTAÇÃO DAS RUAS PROJETADAS PEDRO CEZATTI, RUA ELSA GARCIA, RUA AMÉRICO CAMPANA, RUA ADOLFO DRAGO, RUA SEBASTIÃO DALTO, RUA LUIZ CARLOS DA SILVA, E DA RUA FRANKLIN ANTÔNIO DA SILVA NO DISTRITO DE SAPUCAIA, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1386/ind._n._043.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1386/ind._n._043.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CALÇAMENTO EM VOLTA DO CAMPO DE FUTEBOL E DO POSTO DE SAÚDE DA COMUNIDADE DE PATRÃO MOR."</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1387/ind._n._044.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1387/ind._n._044.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAR 3 (TRÊS) LIXEIRAS SUSPENSAS NAS COMUNIDADES DE BOA VISTA E BATISTA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1388/ind._n._045.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1388/ind._n._045.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CRIAR O PROGRAMA DE PROTEÇÃO E CONTROLE DE ANIMAIS DE RUA DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1389/ind._n._046.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1389/ind._n._046.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL  QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE VIABILIZAR A ADEQUAÇÃO DAS CALÇADAS DO CENTRO DA CIDADE, GARANTINDO A ACESSIBILIDADE E SEGURANÇA AOS IDOSOS, CADEIRANTES E PORTADORES DE NECESSIDADES ESPECIAIS DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1390/ind._n._047.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1390/ind._n._047.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE PAVIMENTAÇÃO DA RUA NA COMUNIDADE DE LIMOEIRO, ENTRE A RESIDÊNCIA DO SR. ATENILSON FICIAL À PRAÇA DA COMUNIDADE."</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1391/ind._n._048.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1391/ind._n._048.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE PAVIMENTAÇÃO DA RUA PRINCIPAL DA COMUNIDADE DE SÃO MARCOS, DA WM DISTRIBUIDORA À IGREJA DO PASTOR PETRÔNIO."</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1392/ind._n._049.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1392/ind._n._049.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE PAVIMENTAÇÃO DA RUA PRINCIPAL DA COMUNIDADE DA FAZENDA BRAVIN, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1395/ind._n._050.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1395/ind._n._050.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A VIABILIDADE DA CONSTRUÇÃO DE UMA NOVA ESCOLA E UMA CRECHE NO DISTRITO DE SAPUCAIA, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1396/ind._n._051.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1396/ind._n._051.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE PAVIMENTAÇÃO E ILUMINAÇÃO NAS RUAS E ADJACÊNCIAS, DA COMUNIDADE DE SÃO MARCOS, QUE NÃO POSSUEM ESSES SERVIÇOS."</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1397/ind._n._052.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1397/ind._n._052.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE PAVIMENTAÇÃO DO CÓRREGO SANTA CECÍLIA, ZONA RURAL DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1398/ind._n._053.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1398/ind._n._053.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CASCALHAR OS PONTOS CRÍTICOS DA ESTRADA DE PATRÃO MOR SENTIDO QUEIXADA ( CONHECIDO COMO MORRO DO VALENTIN BOLSANELO, PRÓXIMO AO BAR DO ESPADINHA), LOCALIZADO NA ZONA RURAL DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1399/ind._n._054.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1399/ind._n._054.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE TROCAR O TELHADO DA ESCOLA 'CEI DALTON LUIZ MAGNAGO' DO CONJUNTO HABITACIONAL, NA COMUNIDADE DE SANTA CRUZ."</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1400/ind._n._055.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1400/ind._n._055.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY DE GRAMA NATURAL NA COMUNIDADE DE SÃO PEDRO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1401/ind._n._056.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1401/ind._n._056.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE SUBSTITUIÇÃO DE 01 CAIXA D'ÁGUA NA COMUNIDADE DE ALTO LIBERDADE INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1402/ind._n._057.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1402/ind._n._057.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REFORMAR O POSTO DE SAÚDE DA COMUNIDADE DO BATISTA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Josué Batista da Silva - Vice-Presiden - CIDADANIA, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1404/ind._n._058.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1404/ind._n._058.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE CONSTRUIR CICLOVIA E PISTA DE CAMINHADA AS MARGENS DA RODOVIA CÔNEGO JOÃO GUILHERME QUE INTERLIGA MARILÂNDIA SEDE A COMUNIDADE DE SÃO MARCOS."</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1406/ind._n._059.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1406/ind._n._059.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO O CALÇAMENTO DA RUA AUGUSTO CALDON, ATRÁS DA IGREJA CATÓLICA 'SANTA BÁRBARA', NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO QUE DÁ ACESSO AO CEMITÉRIO LOCAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Josué Batista da Silva - Vice-Presiden - CIDADANIA, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1407/ind._n._060.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1407/ind._n._060.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE LOCALIZAR O DPM (DESTACAMENTO DA POLÍCIA MILITAR) NA RODOVIA CÔNEGO JOÃO GUILHERME, QUE LIGA MARILÂNDIA A COLATINA, NA ENTRADA DA CIDADE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Josiane Cristina S Passamani - Ver. - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1410/ind._n._061.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1410/ind._n._061.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REABERTURA E CASCALHAMENTO DA ESTRADA QUE LIGA A CABANA ÁGUA VIVA DE ALTO LIBERDADE ATÉ A COMUNIDADE DE TÁVORA, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1411/ind._n._062.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1411/ind._n._062.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE PLACAS DE ROTAS TURÍSTICAS NA COMUNIDADE DE ALTO LIBERDADE, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1415/ind._n._063.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1415/ind._n._063.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONSTRUÇÃO DO CREAS - CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1416/ind._n._064.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1416/ind._n._064.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE INSTALAR ILUMINAÇÃO PARTINDO DE SAPUCAIA AO TREVO DE TÁVORA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1417/ind._n._065.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1417/ind._n._065.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE COLOCAR ENERGIA ELÉTRICA NA COMUNIDADE DE BELA VISTA, FAZENDA BATISTA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1418/ind._n._066.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1418/ind._n._066.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DA CRIAÇÃO DE AUXÍLIO EMERGENCIAL TEMPORÁRIO PARA OS CIDADÃOS DO MUNICÍPIO DE MARILÂNDIA INSCRITOS NO CADÚNICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1422/ind._n._067.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1422/ind._n._067.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAR TRÊS POSTES DANDO CONTINUIDADE A ILUMINAÇÃO PÚBLICA PRÓXIMO AO CAMPO DE FUTEBOL NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO LOCALIZADO NA RUA 4 DE DEZEMBRO, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1423/ind._n._068.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1423/ind._n._068.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REFORMAR AS QUADRAS DE ESPORTES DE PATRÃO-MÓR, COMUNIDADE BATISTA, SÃO MARCOS E LIMOEIRO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1424/ind._n._069.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1424/ind._n._069.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REABERTURA DA ESTRADA QUE DÁ ACESSO A BICA ENCANTO DAS ÁGUAS NO CÓRREGO NOVO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1425/ind._n._070.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1425/ind._n._070.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CASCALHAMENTO NA CABECEIRA DA COMUNIDADE DE SEIS HORAS QUE DÁ ACESSO A PROPRIEDADE DA FAMÍLIA NOVENTA."</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1426/ind._n._071.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1426/ind._n._071.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR UMA FAIXA ELEVADA NA RUA JOCONDO CALIMAN QUE DÁ ACESSO A IGREJA CATÓLICA 'NOSSA SENHORA AUXILIADORA' NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1427/ind._n._072.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1427/ind._n._072.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE CONSTRUÇÃO DE UM NOVO ALAMBRADO, SUBSTITUIÇÃO DA GRAMA COM SISTEMA DE IRRIGAÇÃO, CONSTRUÇÃO DE ARQUIBANCADA E ILUMINAÇÃO NO CAMPO DE PATRIMÔNIO DO RÁDIO, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1428/ind._n._073.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1428/ind._n._073.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE DESMEMBRAR A SECRETARIA DE MEIO AMBIENTE DA SECRETARIA DE AGRICULTURA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1429/ind._n._074.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1429/ind._n._074.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REPINTAR A FAIXA DE PEDESTRES AO LADO DA FARMÁCIA FARMARILÂNDIA, NO INÍCIO DA RUA ESPÍRITO SANTO."</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1432/ind._n._075.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1432/ind._n._075.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONCEDER UM AUXÍLIO EMERGENCIAL AOS PROFESSORES DA REDE MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1437/ind._n._076.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1437/ind._n._076.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR ABRIGO DE ÔNIBUS NAS COMUNIDADES DE: CÓRREGO BREJAL, BARRA DO ALEGRIA, PATRIMÔNIO DO RÁDIO, SAPUCAIA, SANTANA E SANTO HILÁRIO, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1438/ind._n._077.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1438/ind._n._077.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A AQUISIÇÃO DE MÁQUINA DE PILAR CAFÉ E SECADOR PARA AS ASSOCIAÇÃO DE MORADORES E AGRICULTORES DE PATRIMÔNIO DO RÁDIO - AMAPRA E PARA ASSOCIAÇÃO DOS PRODUTORES  DA COMUNIDADE DO CÓRREGO VENTANIA-MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1439/ind._n._078.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1439/ind._n._078.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE  A POSSIBILIDADE DE DISPONIBILIZAR MAIS DE UM MOTORISTA PARA TRANSPORTES DE PACIENTES PRA A GRANDE VITÓRIA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1440/ind._n._079.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1440/ind._n._079.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR CALÇAMENTO DA RUA JUSTINA ZAGO TONINI, LOCALIZADA ATRÁS DO ESTÁDIO MUNICIPAL 'CLEBER ROQUE BERTOLDI', MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1441/ind._n._080.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1441/ind._n._080.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UM ALAMBRADO NO CAMPO DE FUTEBOL DE SANTO HILÁRIO, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1443/ind._n._081.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1443/ind._n._081.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA INSTALADO TORRE DE TELEFONIA MÓVEL DA OPERADORA VIVO NAS COMUNIDADES DE SÃO MARCOS, SEIS HORAS, LIMOEIRO, CÓRREGO DA PAIXÃO, ALEGRIA, SANTA ROSA E BREJAL."</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1444/ind._n._082.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1444/ind._n._082.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA  PROVIDENCIADO O CALÇAMENTO NA SUBIDA DA IGREJA DE SÃO ROQUE, NO CÓRREGO PAIXÃO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Douglas Badiani - 2º Sec. - PSB (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1445/ind._n._083.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1445/ind._n._083.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA  AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR JUNTAMENTE COM A SECRETARIA  A POSSIBILIDADE DE CONSTRUIR VESTIÁRIOS NAS COMUNIDADES DE BONINSEGNA E DE LIMOEIRO, NO INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1446/ind._n._084.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1446/ind._n._084.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE INSTALAR CAIXAS COLETORAS DE LIXO, NAS COMUNIDADES DE ALTO LIBERDADE, SAPUCAIA, PATRIMÔNIO DO RÁDIO, BREJAL, LIMOEIRO, PATRÃO-MOR, FAZENDA BATISTA E BONINSEGNA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1447/ind._n._085.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1447/ind._n._085.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR BOCAS DE LOBO, NA RUA LOURENÇO MIGUEL DA SILVA NAS ESQUINAS DAS RUAS MANOEL FERNANDES E RUA DO ROSÁRIO, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1448/ind._n._086.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1448/ind._n._086.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE  A POSSIBILIDADE DE DISPONIBILIZAR  UM 'GARI' PARA REALIZAR A LIMPEZA D PRAÇA DAS COMUNIDADES DE CÓRREGO LIMOEIRO E SEIS HORAS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1449/ind._n._087.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1449/ind._n._087.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR UMA PISTA DE SKATE, NO ESPAÇO CULTURAL, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1451/ind._n._088.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1451/ind._n._088.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REINSTALAR AS PLACAS DE SINALIZAÇÃO DE DISTÂNCIA DE PERCURSO DA PISTA DE ESPORTE E LAZER 'HIGINO CAMATA', LOCALIZADA ENTRE A SEDE DO MUNICÍPIO DE MARILÂNDIA/ES E A COMUNIDADE DE SÃO PEDRO."</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1452/ind._n._089.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1452/ind._n._089.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE REALIZE REPAROS NO ASFALTO 'CAMINHOS DO CAMPO' NA COMUNIDADE DE ALTO LIBERDADE, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1454/ind._n._090.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1454/ind._n._090.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR UMA CONSTRUÇÃO DE REDE DE ESGOTO NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO NA RUA LUÍS CAVALARI, INICIANDO DA RESIDÊNCIA DO SR. CARLOS ANTÔNIO CONTE À RESIDÊNCIA DO SR. ANTÔNIO MARIN."</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1455/ind._n._091.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1455/ind._n._091.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR VESTIÁRIO E ALAMBRADO NO CAMPO DE FUTEBOL EM JOAQUIM TÁVORA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1456/ind._n._092.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1456/ind._n._092.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR UMA OBRA DE CONTENÇÃO DE EROSÃO NAS MARGENS DO RIO LIBERDADE, PRÓXIMAS À PONTE QUE LIGA A RUA DIONÍSIO FALQUETO AO ESPAÇO CULTURAL GIORDANO LORENCINI, SEDE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1457/ind._n._093.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1457/ind._n._093.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE AMPLIAÇÃO E CONSTRUÇÃO DE UMA COZINHA NO POSTO DE SAÚDE AGESIRO RODRIGUES BOMFIM NA COMUNIDADE DO BATISTA, INTERIOR DE MARILÂNDIA PARA O USO DOS PROFISSIONAIS DE SAÚDE."</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1458/ind._n._094.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1458/ind._n._094.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR LIMPEZA EM VOLTA DO CEMITÉRIO DA COMUNIDADE DO BATISTA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1459/ind._n._095.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1459/ind._n._095.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ELABORAÇÃO DE PROJETOS PARA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY DE GRAMA NATURAL NA COMUNIDADE DE SÃO PEDRO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Josué Batista da Silva - Vice-Presiden - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1461/ind._n._096.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1461/ind._n._096.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE FAZER UMA DOAÇÃO DA ÁREA JÁ UTILIZADA PELA TERCEIRA IDADE (CENTRO DE CONVIVÊNCIA DO IDOSO JÚLIA BRAGATO CAMATA) EM MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1462/ind._n._097.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1462/ind._n._097.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE RECEPTOR DE SINAL DE TELEFONIA ANATEL OU INTERNET BANDA LARGA VIA RÁDIO, EM TODAS AS COMUNIDADES DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1463/ind._n._098.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1463/ind._n._098.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE EXECUTAR A CONSTRUÇÃO DE DOIS BUEIROS, UM PRÓXIMO À PROPRIEDADE DE SR. CIPRIANO E OUTRO, NA DE SR. DERLI MOUGIN, AMBOS NA COMUNIDADE DE CÓRREGO LIMOEIRO, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1465/ind._n._099.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1465/ind._n._099.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE VIABILIZAR UMA ÁREA DE LASER NA COMUNIDADE DE SÃO MARCOS, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1466/ind._n._100.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1466/ind._n._100.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE PROCEDER UM ESTUDO DO TRÁFEGO NAS VIAS PÚBLICAS URBANAS DESTA CIDADE NO INTUITO DE MELHORAR O FLUXO DE VEÍCULOS, TRANSFORMANDO EM SENTIDO ÚNICA AS VIAS ONDE ATUALMENTE É MÃO DUPLA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1470/ind._n._101.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1470/ind._n._101.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE INSTALAR GUARDA-CORPO E CORRIMÃO EM TODAS AS PONTES DO MUNICÍPIO QUE NÃO POSSUEM ESSA PROTEÇÃO."</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Douglas Badiani - 2º Sec. - PSB (10ª LEG), Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1471/ind._n._102.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1471/ind._n._102.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UM MURO PARA PROTEGER A PARTE DE TRÁS DA CRECHE TEREZINHA SIMONE BONA CAMATA, SEDE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Emilio Gava - 1º Sec. - PSDB (10ª LEG), Jovander Comério - Vereador - REPUBLICANOS, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1473/ind._n._103.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1473/ind._n._103.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONCEDER UM ÔNIBUS OU VAN PARA OS ALUNOS QUE CURSAM FACULDADE EM LINHARES/ES."</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Emilio Gava - 1º Sec. - PSDB (10ª LEG), Jovander Comério - Vereador - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1474/ind._n._104.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1474/ind._n._104.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER- SEMCEL, PARA QUE POSSA VIABILIZAR A CONSTRUÇÃO DA PISTA DE MOTOCROSS NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Emilio Gava - 1º Sec. - PSDB (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1475/ind._n._105.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1475/ind._n._105.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REGULAMENTAR O TRANSPORTE DE ALUNOS QUE CURSAM O ENSINO SUPERIOR."</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1476/ind._n._106.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1476/ind._n._106.2021.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR CALÇAMENTO NA CHEGADA DA COMUNIDADE DE LIMOEIRO DE APROXIMADAMENTE 50 METROS, INICIANDO-SE NA CHEGADA ATÉ A PRAÇA.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1477/ind._n._107.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1477/ind._n._107.2021.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR CALÇAMENTO NOS DOIS LADOS DA ESCOLA EMPEF "ALTO LIBERDADE", COMUNIDADE DE ALTO LIBERDADE, INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1478/ind._n._108.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1478/ind._n._108.2021.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR CALÇAMENTO DA VIA INICIANDO NO CAMPO DE FUTEBOL ATÉ A PRAÇA NA COMUNIDADE DE SEIS HORAS, INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1480/ind._n._109.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1480/ind._n._109.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA DE OBRAS PÚBLICAS, INFRAESTRUTURAS E SERVIÇOS URBANOS, PARA QUE POSSA VIABILIZAR A PINTURA DO REDUTOR DE VELOCIDADE E INSTALAÇÃO DE PLACAS INDICATIVAS PRÓXIMO A EMPRESA BELMAQ METALÚRGICA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1481/ind._n._110.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1481/ind._n._110.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE AMPLIAR E MELHORAR O ATENDIMENTO DE FISIOTERAPIA, TANTO NAS RESIDÊNCIAS COM AS VISITAS DOMICILIARES, QUANTO NO CENTRO DE FISIOTERAPIA DA SECRETARIA MUNICIPAL DE SAÚDE, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1482/ind._n._111.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1482/ind._n._111.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAÇÃO DO BANCO DE LEITE HUMANO, UMA PARCERIA ENTRE O INSTITUTO HOSPITALAR E ATENÇÃO PRIMÁRIA EM SAÚDE PARA A PROMOÇÃO DO ALEITAMENTO MATERNO NA SECRETARIA MUNICIPAL DE SAÚDE, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1483/ind._n._112.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1483/ind._n._112.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE UMA LOMBADA PRÓXIMO AO SALÃO DE BELEZA ELLAS, NA AVENIDA DOM BOSCO, CENTRO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1484/ind._n._113.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1484/ind._n._113.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAÇÃO DE REVSOL NA ESTRADA QUE LIGA A COMUNIDADE DE SÃO PEDRO À COMUNIDADE DE APARECIDA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1485/ind._n._114.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1485/ind._n._114.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE COMPLEMENTAÇÃO DA ILUMINAÇÃO PÚBLICA, NA RUA JORINALDO EMÍLIO GABRIEL, LOCALIZADA EM ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1486/ind._n._115.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1486/ind._n._115.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA ENTRADA DO CÓRREGO JEREMIAS, ZONA RURAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1487/ind._n._116.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1487/ind._n._116.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CALÇAMENTO NA ENTRADA DO CÓRREGO JEREMIAS, ZONA RURAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1488/ind._n._117.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1488/ind._n._117.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA SEDE DA COMUNIDADE DE SANTO HILÁRIO, ZONA RURAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1489/ind._n._118.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1489/ind._n._118.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR UM POSTO DE SAÚDE NA COMUNIDADE DE SÃO PEDRO, NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1490/ind._n._119.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1490/ind._n._119.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO DA ESTRADA QUE DÁ ACESSO AS FAMÍLIAS OLIOSE E VITORACI NA COMUNIDADE DE SANTO HILÁRIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1491/ind._n._120.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1491/ind._n._120.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR CALÇAMENTO, INICIANDO NA FRENTE DA CASA DA DONA LYDIA DEMARTIN ALTOÉ, PASSANDO PELO LADO ESQUERDO DA IGREJA, FINALIZANDO ATRÁS DA MESMA, NA COMUNIDADE DE APARECIDA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1493/ind._n._121.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1493/ind._n._121.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR UMA QUADRA COBERTA COM ARQUIBANCADA, NA PRAÇA 15 DE MAIO, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1494/ind._n._122.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1494/ind._n._122.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NO CÓRREGO SECO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1495/ind._n._123.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1495/ind._n._123.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NA SERRA DE SÃO JUDAS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1496/ind._n._124.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1496/ind._n._124.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE INSTALAR  REDUTOR DE VELOCIDADE NA RODOVIA ANTÔNIO CAMATA, KM 1, NA ENTRADA DA COMUNIDADE DE SANTA CECÍLIA."</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1497/ind._n._125.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1497/ind._n._125.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE VISANDO A POSSIBILIDADE DA CRIAÇÃO DA CASA DO ARTESÃO, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1499/ind._n._126.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1499/ind._n._126.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE VISANDO A POSSIBILIDADE DE VIABILIZAR PROJETO DE CONSTRUÇÃO PARA TRATAMENTO DE ESGOTO (SANEAMENTO BÁSICO) PARA A COMUNIDADE DE PATRÃO-MOR DE BAIXO, INICIALMENTE. ALÉM DISSO, REALIZAR UM ESTUDO PARA QUE SEJA IMPLANTADO O SISTEMA DE TRATAMENTO EM TODO O MUNICÍPIO DE MARILÂNDIA/ES"</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1500/ind._n._127.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1500/ind._n._127.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE  A POSSIBILIDADE DE REALIZAR MELHORIAS NO LAYOUT DO SITE DA PREFEITURA PARA QUE ESSE TORNE MAIS ACESSÍVEL, TRANSPARENTE E TENHA MAIS INFORMAÇÕES EM RELAÇÃO AO PODER PÚBLICO MUNICIPAL".</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1501/ind._n._128.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1501/ind._n._128.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAR  REDUTOR DE VELOCIDADE NA RUA JORIVALDO EMÍLIO GABRIEL, ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1502/ind._n._129.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1502/ind._n._129.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE COMPLEMENTAÇÃO DE APLICAÇÃO DE REVSOL DO SÍTIO PÉ DA SERRA ATÉ A ENTRADA DA CABECEIRA DA COMUNIDADE DO ALEGRIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1504/ind._n._130.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1504/ind._n._130.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONFECCIONAR UM PROJETO DE CONSTRUÇÃO DE CASAS POPULARES AS FAMÍLIAS DE BAIXA RENDA, RESIDENTES E DOMICILIADOS NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1505/ind._n._131.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1505/ind._n._131.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE VIABILIZAR PROJETO DE PAVIMENTAÇÃO ASFÁLTICA  OU RECUPERAÇÃO DO CALÇAMENTO NA AVENIDA ÂNGELO DRAGO NA COMUNIDADE DE LIBERDADE DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Josué Batista da Silva - Vice-Presiden - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1506/ind._n._132.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1506/ind._n._132.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE VIABILIZAR PROJETO DE REFORMA OU CONSTRUÇÃO DE UMA NOVA PONTE NA AVENIDA ÂNGELO DRAGO NA COMUNIDADE DE LIBERDADE, MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1507/ind._n._133.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1507/ind._n._133.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE O ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DE UMA ACADEMIA SOCIAL, NAS COMUNIDADES DE PATRIMÔNIO DO RÁDIO, SANTANA E SÃO MARCOS, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1508/ind._n._134.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1508/ind._n._134.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR A REFORMA DO CAMPO BOM DE BOLA NA COMUNIDADE DO PATRIMÔNIO DO RÁDIO, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1509/ind._n._135.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1509/ind._n._135.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR CALÇAMENTO DA RUA QUE PERCORRE PARALELAMENTE O LADO DIREITO DA ENTRADA DA ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1510/ind._n._136.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1510/ind._n._136.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR A CONSTRUÇÃO DE ACADEMIA SOCIAL NAS COMUNIDADES DE PATRÃO-MÓR E DE ALTO LIBERDADE, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1511/ind._n._137.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1511/ind._n._137.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO DA RUA QUE SE INICIA NA ENTRADA DA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1513/ind._n._138.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1513/ind._n._138.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL DA ENTRADA DE SÃO MIGUEL A PATRÃO-MÓR DE BAIXO, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1519/ind._n._139.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1519/ind._n._139.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO DA RUA ABRAÃO MOROSINI NO BAIRRO VISTA BELA, EM MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1520/ind._n._140.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1520/ind._n._140.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE UMA LOMBADA ENTRE A ENTRADA E SAÍDA DO ESTACIONAMENTO DO SUPERMERCADO LOCATELLI, NA RUA CÔNEGO JOÃO GUILHERME, CENTRO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1521/ind._n._141.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1521/ind._n._141.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAÇÃO DE REVSOL NA SUBIDA DA IGREJA DE SÃO ROQUE, COMUNIDADE DO CÓRREGO PAIXÃO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1522/ind._n._142.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1522/ind._n._142.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAÇÃO DE REVSOL NA LADEIRA DE JEQUITIBÁ, NA COMUNIDADE DO MESMO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1523/ind._n._143.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1523/ind._n._143.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAÇÃO DE REVSOL NA SERRA DO SUMIDOURO, QUE DÁ ACESSO À FAMÍLIA MAROTO."</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1524/ind._n._144.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1524/ind._n._144.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAÇÃO DE REVSOL NA SAÍDA DA RUA ESPÍRITO SANTO ATÉ O FINAL DA SERRA DO CÓRREGO ALEGRIA, ONDE JÁ SE ENCONTRA O MATERIAL APLICADO."</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1525/ind._n._145.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1525/ind._n._145.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAÇÃO DE REVSOL NA SERRA DO CÓRREGO PASTINHO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1527/ind._n._146.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1527/ind._n._146.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NA ESTRADA QUE DÁ ACESSO À BICA DO MENEGHINE, INCLUINDO A SERRA DE SEIS HORAS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1528/ind._n._147.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1528/ind._n._147.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMAR A CRECHE 'TEREZINHA SIMONE BONA CAMATA', SEDE DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1529/ind._n._148.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1529/ind._n._148.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIADE DE CONSTRUIR UMA FAIXA ELEVADA NA AVENIDA DOM BOSCO, EM FRENTE À LOJA AGROLÂNDIA, SEDE DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1530/ind._n._149.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1530/ind._n._149.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMAR A ESCOLA MUNICIPAL UNIDOCENTE DE ENSINO FUNDAMENTAL 'CÓRREGO SEIS HORAS', INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1542/ind._n._150.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1542/ind._n._150.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE OFERTAR CAPACITAÇÕES PARA PROFESSORES DA REDE DE ENSINO PARA RECEBER A PESSOA COM TRANSTORNO DE ESPECTRO AUTISTA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1543/ind._n._151.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1543/ind._n._151.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE BUSCAR PARCERIAS COM EMPRESÁRIOS PARA INSTALAR UM PARQUE INDUSTRIAL NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1544/ind._n._152.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1544/ind._n._152.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NA COMUNIDADE DE SÃO PEDRO A PATRÃO MOR DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES"</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1545/ind._n._153.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1545/ind._n._153.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NA COMUNIDADE DE SÃO MARCOS À COMUNIDADE DE SEIS HORAS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES"</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1548/ind._n._154.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1548/ind._n._154.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR A REFORMA DO MURO DA ESCOLA MUNICIPAL SÃO JUDAS TADEU, LOCALIZADA NO PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1549/ind._n._155.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1549/ind._n._155.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR A REFORMA DA ESCOLA (EMUEF) NA COMUNIDADE FAZENDA BATISTA INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1550/ind._n._156.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1550/ind._n._156.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR A REFORMA DA QUADRA POLIESPORTIVA NA COMUNIDADE DE PATRÃO MOR, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1551/ind._n._157.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1551/ind._n._157.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO DE BUEIROS NA COMUNIDADE DE ALTO PATRÃO MOR, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1552/ind._n._158.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1552/ind._n._158.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE PROMOVER 'ARRASTÃO DE LIMPEZA', LEVANDO INFORMAÇÃO E CONSCIENTIZANDO A POPULAÇÃO DA IMPORTÂNCIA E O PAPEL FUNDAMENTAL DA SOCIEDADE NESSE PROCESSO DE CONSTRUÇÃO, MARILÂNDIA/ES"</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1553/ind._n._159.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1553/ind._n._159.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE OFERTAR E/OU DISPONIBILIZAR O ASSISTENTE SOCIAL E PSICÓLOGO NA REDE DE ENSINO NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1554/ind._n._160.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1554/ind._n._160.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NA COMUNIDADE DE SÃO  MARCOS À COMUNIDADE DE CÓRREGO LIMOEIRO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1555/ind._n._161.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1555/ind._n._161.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ELABORAÇÃO DE PROJETOS PARA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY NA COMUNIDADE DE SÃO MARCOS , INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1562/ind._n._162.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1562/ind._n._162.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ELABORAR UM PROJETO E A CONSTRUÇÃO DE ACOSTAMENTO NO RODOVIA CÔNEGO JOÃO GUILHERME ATÉ O TREVO E DO TREVO ATÉ COLATINA NA ES 248".</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1563/ind._n._163.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1563/ind._n._163.2021.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NO TRECHO QUE LIGA LIBERDADE ATÉ A SERRA DE SÃO JUDAS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA ES.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1564/ind._n._164.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1564/ind._n._164.2021.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE INCLUSÃO DE PONTOS DE COLETA DE LIXO NAS COMUNIDADES DE CÓRREGO DA PIABA, CÓRREGO DA LAPA E CÓRREGO SANTA CECÍLIA.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1567/ind._n._165.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1567/ind._n._165.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A  POSSIBILIDADE DE CONSERTAR A PONTE DO CENTRO DA COMUNIDADE DE ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1568/ind._n._166.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1568/ind._n._166.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DE UMA TRILHA NO TRECHO QUE LIGA MARILÂNDIA A ESTRADA DA PEDRA DO CRUZEIRO NA COMUNIDADE DE LIBERDADE MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1569/ind._n._167.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1569/ind._n._167.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR REDE DE ESGOTO NA COMUNIDADE DE SANTA ROSA E CÓRREGO SANTANA, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1570/ind._n._168.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1570/ind._n._168.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE EXIBIÇÃO DE VÍDEOS EDUCATIVOS ANTIDROGAS NAS ABERTURAS DE SHOWS, EVENTOS CULTURAIS E SIMILARES NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Alcione Boldrini Monechi - Presidenta - PP, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1571/ind._n._169.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1571/ind._n._169.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMA E AMPLIAÇÃO NA ESCOLA NOSSA SENHORA AUXILIADORA NA SEDE NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1572/ind._n._170.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1572/ind._n._170.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAÇÃO DE REVSOL NAS ÁREAS DE LINHA DE ÔNIBUS ESCOLAR, PRINCIPALMENTE NOS TRECHOS DE MAIOR RISCO COMO EXEMPLO LADEIRAS DOS INTERIORES DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1573/ind._n._171.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1573/ind._n._171.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMA E AMPLIAÇÃO NA ESCOLA DAILTON LUIZ MAGNAGO NO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1574/ind._n._172.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1574/ind._n._172.2021.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR UMA ÁREA DE LAZER COM PARQUINHO INFANTIL, NAS COMUNIDADES DE PATRÃO MOR E FAZENDA BATISTA, INTERIOR NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1575/ind._n._173.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1575/ind._n._173.2021.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE SEJA ELABORADA UMA LEI MUNICIPAL CRIANDO VAGAS RESERVADAS/PRIVATIVAS PARA DEFICIENTES FÍSICOS, PESSOAS COM DIFICULDADES DE LOCOMOÇÃO, BEM COMO REGULAMENTANDO O USO DAS REFERIDAS VAGAS, NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1576/ind._n._174.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1576/ind._n._174.2021.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR A COMPLEMENTAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA SEBASTIÃO FALCÃO E PRÓXIMO AO POSTO PAINEIRAS, NA COMUNIDADE DE SAPUCAIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1577/ind._n._175.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1577/ind._n._175.2021.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMAR A ESCOLA EMUEF "SANTO HILÁRIO" NA COMUNIDADE DE SANTO HILÁRIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1578/ind._n._176.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1578/ind._n._176.2021.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NA COMUNIDADE DE CÓRREGO DA LAPA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1579/ind._n._177.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1579/ind._n._177.2021.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAR NOVAS PLACAS DE NOMENCLATURAS PADRONIZADAS DE RUAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1580/ind._n._178.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1580/ind._n._178.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR CALÇAMENTO RURAL QUE DÁ ACESSO AO SÍTIO COISA NOSSA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1581/ind._n._179.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1581/ind._n._179.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE DOAÇÃO DE MATERIAIS DE CONSTRUÇÃO ATRAVÉS DE PROGRAMA DE INTERESSE SOCIAL, COM A FINALIDADE DE BENEFICIAR MUNÍCIPES DE BAIXA RENDA."</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1582/ind._n._180.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1582/ind._n._180.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR CALÇAMENTO RURAL DO CÓRREGO JEQUITIBÁ QUE DÁ ACESSO AO COMÉRCIO DO SENHOR JANDER LORENCINI, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1584/ind._n._181.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1584/ind._n._181.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR REPAROS NA PISTA DE ESPORTE E LAZER 'HIGINO CAMATA', ENTRE A SEDE DO MUNICÍPIO DE MARILÂNDIA E A COMUNIDADE DE SÃO PEDRO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1585/ind._n._182.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1585/ind._n._182.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NA COMUNIDADE DE ALTO LIBERDADE À SÃO SEBASTIÃO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1589/ind._n._183.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1589/ind._n._183.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE MELHORIAS NA ESTRADA DO CÓRREGO DO ROSÁRIO NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1590/ind._n._184.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1590/ind._n._184.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NA SERRA DO CÓRREGO JARARACA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Douglas Badiani - 2º Sec. - PSB (10ª LEG), Josué Batista da Silva - Vice-Presiden - CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1591/ind._n._185.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1591/ind._n._185.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DE PONTO COBERTO PARA TAXI, LOCALIZADO EM MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1592/ind._n._186.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1592/ind._n._186.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONFECCIONAR UM PROJETO DE CANALIZAÇÃO DO RIO DA RUA QUINTANO BONADIMAN ATÉ A SUBIDA DO CONJUNTO HABITACIONAL 'HONÓRIO PASSAMANI', MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1593/ind._n._187.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1593/ind._n._187.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR UMA PONTE NA RUA 7 DE SETEMBRO, ONDE DÁ ACESSO A RUA PRÓXIMO A MATA DO CANAL, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1594/ind._n._188.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1594/ind._n._188.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMA E AMPLIAÇÃO NA ESCOLA SANTO HILÁRIO, COMUNIDADE DE SANTO HILÁRIO, MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1596/ind._n._189.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1596/ind._n._189.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMA NA ESCOLA DE SÃO PEDRO, COMUNIDADE DE SÃO PEDRO, MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1597/ind._n._190.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1597/ind._n._190.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMA E AMPLIAÇÃO NA ESCOLA 'MAIRI GOLTARA', COMUNIDADE DE SEIS HORAS, MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1599/ind._n._191.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1599/ind._n._191.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CALÇAMENTO RURAL NA PRAÇA DA COMUNIDADE DE TAQUARUSSU, ENTRE O CAMPO DE FUTEBOL E A IGREJA."</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1600/ind._n._192.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1600/ind._n._192.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA 15 DE MAIO NO CENTRO DO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1601/ind._n._193.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1601/ind._n._193.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL ELABORAÇÃO DE PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O TICKET-FEIRA AOS SERVIDORES DA ADMINISTRAÇÃO DIRETA E DAS AUTARQUIAS DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1602/ind._n._194.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1602/ind._n._194.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL ELABORAÇÃO DE PROJETO DE LEI EDUCANDO PARA O FUTURO QUE CONSISTE NA DISTRIBUIÇÃO ANUAL DE KITS DE MATERIAL ESCOLAR NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE MARILÂNDIA/ES, ÀS FAMÍLIAS INSCRITAS NO CADASTRO ÚNICO-CADÚNICO."</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1603/ind._n._195.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1603/ind._n._195.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAR UM TELÃO NA PRAÇA 15 DE MAIO, NA SEDE DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1604/ind._n._196.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1604/ind._n._196.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE VISITA IN LOCO, POR EQUIPE ESPECIALIZADA, PARA AVERIGUAR O QUE PODE SER REALIZADO PARA CORREÇÃO DA ESTRUTURA DA PONTE DA RUA CASTELO BRANCO, CENTRO DA CIDADE, PRÓXIMA À IGREJA BATISTA DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1606/ind._n._197.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1606/ind._n._197.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMA E AMPLIAÇÃO NA ESCOLA EMEIEF PADRE LUIZ GRÃ, COMUNIDADE DE PATRÃO-MÓR MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1607/ind._n._198.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1607/ind._n._198.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DE UMA NOVA ESCOLA NA COMUNIDADE DE SÃO MARCOS MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1610/ind._n._199.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1610/ind._n._199.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO DA RUA RAFAEL LORENZONI, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1611/ind._n._200.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1611/ind._n._200.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO O CALÇAMENTO NA COMUNIDADE DE BONINSEGNA QUE DÁ ACESSO A IGREJA E AO POSTO DE SÁUDE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1612/ind._n._201.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1612/ind._n._201.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONCERTAR O BUEIRO NA COMUNIDADE DE PATRÃO-MÓR DE BAIXO QUE DÁ ACESSO AO QUEIXADA PASSANDO PELA PROPRIEDADE DO SENHOR ANGELIM BOLSANELO (POÇÃO DE PATRÃO-MÓR), NO INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1613/ind._n._202.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1613/ind._n._202.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE APLICAR REVSOL NA COMUNIDADE NOSSA SENHORA DA SAÚDE, NO CÓRREGO JOAQUIM TÁVORA, DA ESTRADA PRINCIPAL ATÉ A PONTE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1614/ind._n._203.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1614/ind._n._203.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO O CALÇAMENTO NA COMUNIDADE NOSSA SENHORA DA SAÚDE, CÓRREGO JOAQUIM TÁVORA INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1616/ind._n._204.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1616/ind._n._204.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE EMITIR NOTAS DE ESCLARECIMENTOS REFERENTES AOS ASPECTOS E PROBLEMAS DA ADMINISTRAÇÃO PÚBLICA E SUAS SECRETARIAS QUE SEJAM DE INTERESSE DA POPULAÇÃO NO SITE DA PREFEITURA DO MUNICÍPIO DE MARILÂNDIA E EM SUAS PLATAFORMAS DIGITAIS."</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1617/ind._n._205.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1617/ind._n._205.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO O CALÇAMENTO NA RUA ELIZA LORENZONI FALCHETO, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1619/ind._n._206.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1619/ind._n._206.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CRIAÇÃO DA GUARDA MUNICIPAL DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1620/ind._n._207.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1620/ind._n._207.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE IGUALE O PISO SALARIAL DOS PROFESSORES DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO, CONFORME ESTABELECIDO PELO MINISTÉRIO DA EDUCAÇÃO."</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1623/ind._n._208.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1623/ind._n._208.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAÇÃO DO PROGRAMA 'MENTE SAUDÁVEL' NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1624/ind._n._209.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1624/ind._n._209.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAÇÃO DE PLACAS DE ENERGIA SOLAR COMO FORMA DE ECONOMIZAR RECURSOS PÚBLICOS POR SER MAIS SUSTENTÁVEL E ECONÔMICO PARA O MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1625/ind._n._210.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1625/ind._n._210.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INTERCEDER JUNTO AO DER-ES A CONSTRUÇÃO DE UM QUEBRA-MOLA NAS PROXIMIDADES DO BAR DO RAILSON, NA COMUNIDADE DE SANTANA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1626/ind._n._211.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1626/ind._n._211.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR UM ESTUDO EM RELAÇÃO AS QUADRAS POLIESPORTIVAS DO MUNICÍPIO A ESTAREM APTAS EM REALIZAR EVENTOS E FESTAS COM TODOS OS CRITÉRIOS EXIGIDOS POR ÓRGÃOS FISCALIZADORES (ALVARÁ), MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1627/ind._n._212.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1627/ind._n._212.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE UM REPASSE NO MONTANTE DE 10 (DEZ) % SOBRE O VALOR ARRECADADO DE LEILÕES FEITO PELO MESMO, COM A FINALIDADE DESTE REPASSE SER DESTINADO A APAE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1628/ind._n._213.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1628/ind._n._213.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE QUE SEJA RESERVADO 10 (DEZ) % DOS IMÓVEIS CONSTRUÍDOS PELO PODER PÚBLICO AS PESSOAS QUE TENHAM ADQUIRIDOS SEUS LOTES DE BOA FÉ EM ÁREA DE RISCOS, EM MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1630/ind._n._214.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1630/ind._n._214.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE A POSSIBILIDADE DE CONSTRUIR ABRIGO DE ÔNIBUS MUNICIPAL, NA ES-436, ESTRADA DO CÓRREGO DO CEDRO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1631/ind._n._215.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1631/ind._n._215.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE RETIRAR UM POSTE DE ENERGIA, INSTALADO NA RUA DO ROSÁRIO, DE FRENTE AO BECO ACLÉZIO LORENZONI, E EXECUÇÃO DE CALÇAMENTO DO REFERIDO LOCAL, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1632/ind._n._216.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1632/ind._n._216.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE DISPONIBILIZE NO SITE E PERFIL DE REDES SOCIAIS DA PREFEITURA MUNICIPAL DE MARILÂNDIA O CALENDÁRIO MENSAL COM OS PLANTÕES DAS FARMÁCIAS DE NOSSA CIDADE."</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1633/ind._n._217.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1633/ind._n._217.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE VIABILIZAR PROJETO DE PAVIMENTAÇÃO ASFÁLTICA NA ENTRADA DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1634/ind._n._218.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1634/ind._n._218.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE VIABILIZAR PROJETO QUE OBJETIVE A ORNAMENTAÇÃO, PAISAGISMO E ARBORIZAÇÃO NA ENTRADA E NO CENTRO DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1635/ind._n._219.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1635/ind._n._219.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR CASCALHAMENTO NA RUA DA RESIDÊNCIA DO SR. NIVALDO BONADIMAN, EM SÃO MARCOS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1637/ind._n._220.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1637/ind._n._220.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE ALONGAR O CALÇAMENTO DA RUA 'AGNALDO CROSKOPP', NA COMUNIDADE DE CÓRREGO ALEGRIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Douglas Badiani - 2º Sec. - PSB (10ª LEG), Paulo Costa - Vereador - PP (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1638/ind._n._221.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1638/ind._n._221.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO O REAJUSTE NO TICKET ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS."</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1639/ind._n._222.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1639/ind._n._222.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE PROCEDER UM ESTUDO DE MELHORIA DO FLUXO E ASPECTO VISUAL, NA AVENIDA DOM BOSCO, CRUZAMENTO COM AS RUAS DIONISIO FALQUETO E LUIZ CATELAN NO CENTRO DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1646/ind._n._223.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1646/ind._n._223.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR UM PAINEL PARA DIVULGAR DIARIAMENTE OS PREÇOS DOS PRINCIPAIS PRODUTOS AGRÍCOLAS DO MUNICÍPIO DE MARILÂNIDA/ES."</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1649/ind._n._224.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1649/ind._n._224.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAÇÃO DE SISTEMA DE PROTOCOLO ELETRÔNICO NA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1650/ind._n._225.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1650/ind._n._225.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DA CONSTRUÇÃO DO CAMPO SOCIETY E O CALÇAMENTO DO CENTRO COMUNITÁRIO NA COMUNIDADE DE GRACILÂNDIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1651/ind._n._226.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1651/ind._n._226.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE 03 REDUTORES DE VELOCIDADE NO TREVO QUE DÁ ACESSO A COMUNIDADE TAQUARUSSU, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1654/ind._n._227.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1654/ind._n._227.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE  DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ELABORAR UM PROJETO ESPECÍFICO PARA AMPLIAR PERÍMETRO URBANO NA COMUNIDADE DE SANTA CECÍLIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1655/ind._n._228.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1655/ind._n._228.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NA COMUNIDADE DE GRACILÂNDIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1656/ind._n._229.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1656/ind._n._229.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ALTERAR O SENTIDO DO TRÂNSITO QUE ESTÁ EM MÃO DUPLA, PARA MÃO ÚNICA NA RUA ETTORE MILANEZE SENTIDO A RUA DOM BOSCO, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1657/ind._n._230.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1657/ind._n._230.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR O ALARGAMENTO DA RUA DIONÍSIO FALQUETO, NA SUBIDA DO MORRO QUE DÁ ACESSO AO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI PRÓXIMO À RESIDÊNCIA DO SR. HEUDER CALDARA."</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1667/ind._n._231.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1667/ind._n._231.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE  PARA QUE SEJA REALIZADO O CALÇAMANTO NA COMUNIDADE DE SANTANA AO REDOR DO CAMPO DE FUTEBOL 'ANTÔNIO DOS SANTOS MAURI' E CONTINUIDADE DO CALÇAMENTO SENTINDO CÓRREGO JARARACA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1668/ind._n._232.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1668/ind._n._232.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONCEDER REAJUSTE SALARIAL AOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1673/ind._n._233.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1673/ind._n._233.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONCEDER REAJUSTE SALARIAL AOS SERVIDORES DO SAAE DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1674/ind._n._234.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1674/ind._n._234.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE APLICAR REVSOL NA COMUNIDADE QUEIXADA, PRÓXIMO DA PROPRIEDADE DO SR. EDINHO TASSINARI, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1678/ind._n._235.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1678/ind._n._235.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONCEDER UM ADICIONAL DE INSALUBRIDADE DE 40% PARA TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS DA SECRETARIA MUNICIPAL DE SAÚDE QUE ESTEJAM PRESTANDO SERVIÇOS DE ATENDIMENTO AOS PACIENTES SUSPEITOS OU PORTADORES DA COVID19 (CORONAVIRUS) E POSSÍVEIS NOVAS DOENÇAS CONTAGIOSAS, (SUGESTÃO DE PROJETO DE LEI), NO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1419/mocao_n._001.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1419/mocao_n._001.2021.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORITA SCHEILA PEREIRA DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS À EDUCAÇÃO NO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1503/mocao_n._002.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1503/mocao_n._002.2021.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA MACHADO DA SILVA PELOS EXCELENTES SERVIÇOS PRESTADOS À CÂMARA MUNICIPAL DE MARILÂNDIA/ES E PELA CONQUISTA DE SUA APOSENTADORIA."</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1546/mocao_n._003.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1546/mocao_n._003.2021.pdf</t>
   </si>
   <si>
     <t>"É COM IMENSO PRAZER E CONTENTAMENTO QUE TEMOS A HONRA DE PARABENIZAR A SENHORA 'CAROLINE SCHIMITBERGUER FELIPE' PELA SUA PARTICIPAÇÃO EM UM PROJETO SOCIAL VOLUNTÁRIO NO ESTADO DO AMAZONAS."</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1547/mocao_n._004.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1547/mocao_n._004.2021.pdf</t>
   </si>
   <si>
     <t>"É COM IMENSO PRAZER E CONTENTAMENTO QUE TEMOS A HONRA DE PARABENIZAR O SENHOR 'RODOLFO JARETA MAGALHÃES' PELOS SEUS SERVIÇOS PRESTADOS À SECRETARIA DE SAÚDE COMO FARMACÊUTICO EFETIVO."</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1558/mocao_n._005.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1558/mocao_n._005.2021.pdf</t>
   </si>
   <si>
     <t>"É COM IMENSO PRAZER E CONTENTAMENTO QUE TEMOS A HONRA DE PARABENIZAR O SENHOR PASTOR ARISTON MOREIRA DOS SANTOS PELOS 24 ANOS DE PASTOREIO NO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1561/mocao_n._006.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1561/mocao_n._006.2021.pdf</t>
   </si>
   <si>
     <t>É COM IMENSO PRAZER E CONTENTAMENTO QUE TENHO A HONRA DE PARABENIZAR O SENHOR DALTON VETTORACI PELOS RELEVANTES, NOTÁVEIS E IMPRESCINDÍVEIS TRABALHOS QUE VÊM DESENVOLVENDO NA POLÍCIA MILITAR DO ESTADO DO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1583/mocao_n._007.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1583/mocao_n._007.2021.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR VALDIR BATISTA DE ALFREDO POR SUA INTENSA DEDICAÇÃO À SEGURANÇA PÚBLICA, EXERCENDO SEU PAPEL NA CORPORAÇÃO, COM HONESTIDADE, RESPEITO E MUITO COMPROMETIMENTO".</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1615/mocao_n._008.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1615/mocao_n._008.2021.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ANTONIO JUNCA BRAGATO POR SUA INTENSA DEDICAÇÃO AO SISTEMA PRISIONAL, EXERCENDO SEU PAPEL COM HONESTIDADE, RESPEITO E MUITO COMPROMETIMENTO."</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1636/mocao_n._009.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1636/mocao_n._009.2021.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ALEXANDRE FURLAN MACIEL POR SUA INTENSA DEDICAÇÃO, EXERCENDO SEU PAPEL COM HONESTIDADE, RESPEITO E MUITO COMPROMETIMENTO."</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1644/mocao_n._10.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1644/mocao_n._10.2021.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ENIO EMANOEL ALVES DOS SANTOS PELOS RELEVANTES SERVIÇOS PRESTADOS À FRENTE DA PREFEITURA MUNICIPAL DE MARILÂNDIA COMO ENGENHEIRO CIVIL."</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1658/mocao_n._11.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1658/mocao_n._11.2021.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO OS CONSELHEIROS TUTELARES DO MUNICÍPIO DE MARILÂNDIA/ES, PELO DIA 18 DE NOVEMBRO, DATA EM QUE COMEMORA-SE O DIA DO CONSELHEIRO TUTELAR."</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1677/mocao_n._12.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1677/mocao_n._12.2021.pdf</t>
   </si>
   <si>
     <t>"É COM IMENSO PRAZER E CONTENTAMENTO QUE TENHO A HONRA DE PARABENIZAR O SENHOR JOSÉ GERALDO GUIDONI PELOS RELEVANTES SERVIÇOS PRESTADOS AO BRASIL, ESPÍRITO SANTO, NOSSA REGIÃO E MARILÂNDIA.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1682/mocao_n._13.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1682/mocao_n._13.2021.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JOSÉ ANTÔNIO GUIDONI PELOS RELEVANTES SERVIÇOS PRESTADOS AO BRASIL, ESPÍRITO SANTO, NOSSA REGIÃO E MARILÂNDIA."</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_de_decreto_legislativo_no_001.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_de_decreto_legislativo_no_001.2021.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE À SENHORA SCHIRLENE DAS GRAÇAS VAGO."</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_decreto_legislativo_no_002.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_decreto_legislativo_no_002.2021.pdf</t>
   </si>
   <si>
     <t>"APROVA A PROPOSTA DE INVESTIMENTO A SER INCLUÍDA NO PLANO PLURIANUAL 2022/2025 E A PROPOSTA ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2022."</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>CESECASDH - Finanças, Orçamento,Tom. de Contas,Fisc. e Aplic.da Lei Orc.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1586/projeto_de_decreto_legislativo_no_003.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1586/projeto_de_decreto_legislativo_no_003.2021.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAL (PREFEITO) - PREFEITURA MUNICIPAL DE MARILÂNDIA - EXERCÍCIO 2018 - PARECER PELA APROVAÇÃO COM RESSALVAS.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1670/projeto_de_decreto_legislativo_no_004.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1670/projeto_de_decreto_legislativo_no_004.2021.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR ALESSANDRO FERRAZ."</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1676/projeto_de_decreto_legislativo_no_005.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1676/projeto_de_decreto_legislativo_no_005.2021.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE A SENHORA JOVIANA BRAVIN CALIMAN PASSAMANI".</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1684/projeto_de_decreto_legislativo_no_006.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1684/projeto_de_decreto_legislativo_no_006.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, A AUSENTAR-SE DO MUNICÍPIO POR 15 DIAS."</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_no_001.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_no_001.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO, APLICAÇÃO E PRESTAÇÃO DE CONTAS DE SUPRIMENTOS DE FUNDOS NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1343/projeto_de_lei_no_002.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1343/projeto_de_lei_no_002.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1366/projeto_de_lei_no_003.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1366/projeto_de_lei_no_003.2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI MEDIDAS DE TRANSPARÊNCIA PARA O PROGRAMA DE IMUNIZAÇÃO CONTRA A COVID 19 NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1379/projeto_de_lei_no_004.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1379/projeto_de_lei_no_004.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS , MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA-APAE."</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1393/projeto_de_lei_no_005.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1393/projeto_de_lei_no_005.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM."</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1394/projeto_de_lei_no_006.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1394/projeto_de_lei_no_006.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM O CARITAS DIOCESANA DE COLATINA - CENTRO DE ATENDIMENTO MATERNO INFANTIL - MATER CHRISTI."</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_no_007.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_no_007.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO REAJUSTE DE PISO SALARIAL AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE), PARA ATENDER O PISO SALARIAL PROFISSIONAL CONFORME LEI FEDERAL 13.708/2018."</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1414/projeto_de_lei_no_008.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1414/projeto_de_lei_no_008.2021.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA O ARTIGO 3º, §2º, INCISO I ALÍNEA 'A'; INCISO II ALÍNEA 'B' E INCISO III, ALÍNEA 'B', DA LEI FEDERAL N. 12.587, DE 03 E JANEIRO DE 2012, DISCIPLINANDO O USO DO SISTEMA VIÁRIO URBANO DE MARILÂNDIA PARA EXPLORAÇÃO DE SERVIÇO DE TRANSPORTE INDIVIDUAL PRIVADO REMUNERADO DE PASSAGEIROS, POR INTERMEDIADO DE PLATAFORMAS DIGITAIS GERENCIADAS POR PROVEDORAS DE REDES DE COMPARTILHAMENTO."</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_no_009.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_no_009.2021.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'ALVÉCIO ALTOÉ', RUA QUE SE INICIA A RUA ERNESTO PERTEL PARALELA À RUA LUIZ FREGONA, NO CENTRO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1430/projeto_de_lei_no_10.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1430/projeto_de_lei_no_10.2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS/FUNDEB."</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1431/projeto_de_lei_no_11.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1431/projeto_de_lei_no_11.2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO I DA LEI MUNICIPAL LEI 867 DE 18 DE NOVEMBRO DE 2009."</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1442/projeto_de_lei_no_12.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1442/projeto_de_lei_no_12.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBIÇÃO DE RETIRADAS DAS PLACAS COMEMORATIVAS DA INAUGURAÇÃO E NOMENCLATURA DE OBRAS PÚBLICAS DE QUALQUER NATUREZA NO MUNICÍPIO DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1453/projeto_de_lei_no_13.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1453/projeto_de_lei_no_13.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, COMPLEMENTANDO APORTES ANTERIORES, E MANTER O TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM NO EXERCÍCIO DE 2021."</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1460/projeto_de_lei_no_14.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1460/projeto_de_lei_no_14.2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI 552 DE 06 DE JULHO DE 2005 A QUAL DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA/ES E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1467/projeto_de_lei_no_15.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1467/projeto_de_lei_no_15.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENOMINAÇÃO DA REPRESA/LAGOA, COMO LAGOA JOSÉ OSMAR LORENZONI."</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1468/projeto_de_lei_no_16.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1468/projeto_de_lei_no_16.2021.pdf</t>
   </si>
   <si>
     <t>"DENOMINA OSMAR LORENZONI A BARRAGEM DE ABASTECIMENTO DO SAAE SENTIDO À SÃO PEDRO NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA/ES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1469/projeto_de_lei_no_17.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1469/projeto_de_lei_no_17.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO AMBIENTALISTA DE MARILÂNDIA - AAMA."</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1472/projeto_de_lei_no_18.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1472/projeto_de_lei_no_18.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA CUSTEAR RESSARCIMENTOS DE DESPESAS DE PESSOAL REQUISITADO."</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1492/projeto_de_lei_no_19.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1492/projeto_de_lei_no_19.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBIÇÃO DA DESCARACTERIZAÇÃO DA ORIGINALIDADE DO BEM MOVEIS PÚBLICO RECEBIDO DO GOVERNO FEDERAL OU ESTADUAL, NO MUNICÍPIO DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_no_20.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_no_20.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO PARA DISTRIBUIÇÃO DE ABSORVENTES HIGIÊNICOS PARA MULHERES DE BAIXA RENDA, EM SITUAÇÃO DE VULNERABILIDADE E/ OU RISCO SOCIAL."</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/</t>
+    <t>http://sapl.marilandia.es.leg.br/media/</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM O LAR IRMÃ SCHEILLA."</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_no_22.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_no_22.2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O FUNDO MUNICIPAL DE EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL - FMEIEF, DO MUNICÍPIO DE MARILÂNDIA/ES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_no_23.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_no_23.2021.pdf</t>
   </si>
   <si>
     <t>"REVOGA O ARTIGO 19º, INCISO XI; O ARTIGO 35, INCISO V; E ALTERA O ARTIGO 14, TODOS DA LEI MUNICIPAL LEI 762 DE 08 DE ABRIL DE 2008."</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_de_lei_no_24.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_de_lei_no_24.2021.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'RAFAEL LORENZONI', AVENIDA QUE SE INICIA NO KM 01 DA RODOVIA ANTÔNIO CAMATA E TÉRMINO NO BAIRRO SANTA CECÍLIA, NO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1538/projeto_de_lei_no_25.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1538/projeto_de_lei_no_25.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DESTINAÇÃO DE 10% (DEZ POR CENTO) DAS UNIDADES HABITACIONAIS DE PROJETOS SOCIAIS DESENVOLVIDOS PELO PODER EXECUTIVO MUNICIPAL DE MARILÂNDIA, AS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA, NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_no_26.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_no_26.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE ESTABELECIMENTOS PRIVADOS A INSERIR NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SÍMBOLO MUNDIAL DO AUTISMO NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_no_27.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_no_27.2021.pdf</t>
   </si>
   <si>
     <t>"REVOGA A TABELA EXCEDENTE DO ANEXO II DA LEI Nº 1.502 DE 18 DE MARÇO DE 2020 QUE 'INSTITUI O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE MARILÂNDIA, ESTABELECE NORMAS DE ENQUADRAMENTO, E DÁ OUTRAS PROVIDÊNCIAS'."</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_de_lei_no_28.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_de_lei_no_28.2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA E ACRESCENTA DISPOSITIVOS À LEI Nº 1.501 DE 18 DE MARÇO DE 2020, QUE ' AUTORIZA O SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO A REALIZAR CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1559/projeto_de_lei_no_29.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1559/projeto_de_lei_no_29.2021.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'AURIVALDO JOSÉ CALDARA' [VADI CALDARA], O CENTRO DE REFERÊNCIA DE ASSITENCIA SOCIAL - CRAS, SITUADO A RUA ANTÔNIO NARDI, 167, CENTRO, NO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1560/projeto_de_lei_no_30.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1560/projeto_de_lei_no_30.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O CARTÃO DE IDENTIFICAÇÃO PARA A PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA, NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1566/projeto_de_lei_no_31.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1566/projeto_de_lei_no_31.2021.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO CÓRREGO BRAVIN."</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_de_lei_no_32.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_de_lei_no_32.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE MARILÂNDIA-ES PARA O PERÍODO DE 2022 A 2025, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_no_33.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_no_33.2021.pdf</t>
   </si>
   <si>
     <t>'AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA CUSTEAR DESPESAS DA LEI ALDIR BLANC."</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_no_34.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_no_34.2021.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE COMO ROTA TURÍSTICA A PEDRA DO CRUZEIRO EM ALTO LIBERDADE NO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_no_35.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_no_35.2021.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'ANASTACIO LORENCINI', ESTRADA QUE DÁ ACESSO A PEDRA DO CRUZEIRO EM ALTO LIBERDADE, ZONA RURAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1608/lei_no_1577.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1608/lei_no_1577.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA CONSTRUÇÃO DO CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL -CREAS."</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1609/projeto_de_lei_no_37.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1609/projeto_de_lei_no_37.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A IMPLANTAÇÃO DE CÓDIGO QR CODE EM TODAS AS OBRAS PÚBLICAS MUNICIPAIS NO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1621/projeto_de_lei_no_38.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1621/projeto_de_lei_no_38.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_no_39.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_no_39.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A APOIAR A CAMPANHA 'NATAL PREMIADO' NO DE 2021 REALIZADO PELA CÂMARA DE DIRIGENTES LOJISTAS DE MARILÂNDIA - CDL"</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_no_40.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_no_40.2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICÍPIO DE MARILÂNDIA O DIA MUNICIPAL DA BOCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1641/projeto_de_lei_no_41.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1641/projeto_de_lei_no_41.2021.pdf</t>
   </si>
   <si>
     <t>"FIXA PISO SALARIAL PROFISSIONAL PARA OS PROFISSIONAIS EM EFETIVO EXERCÍCIO NO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DESTE PODER EXECUTIVO MUNICIPAL. "</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_no_42.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_no_42.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO PARA QUE O SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DO MUNICÍPIO DE MARILÂNDIA/ES REALIZE TRANSFERÊNCIA DE SUPERÁVIT ORÇAMENTÁRIO E FINANCEIRO EM FAVOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_no_43.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_no_43.2021.pdf</t>
   </si>
   <si>
     <t>"ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2022."</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1647/projeto_de_lei_no_44.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1647/projeto_de_lei_no_44.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE ADITIVO NO TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM."</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1648/projeto_de_lei_no_45.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1648/projeto_de_lei_no_45.2021.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE DIRETRIZES PARA A OFERTA DE EDUCAÇÃO EM TEMPO INTEGRAL NAS ESCOLAS PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1652/projeto_de_lei_no_46.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1652/projeto_de_lei_no_46.2021.pdf</t>
   </si>
   <si>
     <t>"CRIA O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL- FUNMPDEC DO MUNICÍPIO DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1653/projeto_de_lei_no_47.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1653/projeto_de_lei_no_47.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A MUDANÇA DE DENOMINAÇÃO DA UNIDADE ESCOLAR SITUADA NA COMUNIDADE DO CÓRREGO BREJAL, CONSTANTE NA LEI Nº 1244 DE 02 DE FEVEREIRO DE 2016."</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_no_48.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_no_48.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DO ABONO-FUNDEB AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1660/projeto_de_lei_no_49.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1660/projeto_de_lei_no_49.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O FUNDO MUNICIPAL DE CULTURA DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1664/projeto_de_lei_no_50.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1664/projeto_de_lei_no_50.2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA MUNICIPAL DO TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1665/projeto_de_lei_no_51.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1665/projeto_de_lei_no_51.2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS POR PROFESSORES E FUNCIONÁRIOS QUE TENHAM CONTATO DIRETO COM OS ALUNOS NAS CRECHES E ESCOLAS INSTALADAS NO MUNICÍPIO DE MARILÂNDIA-ES DA REDE PÚBLICA MUNICIPAL E PARTICULARES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1669/projeto_de_lei_no_52.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1669/projeto_de_lei_no_52.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O INGRESSO DO MUNICÍPIO DE MARILÂNDIA/ES NO CONSÓRCIO PÚBLICO PARA A DEFESA E REVITALIZAÇÃO DO RIO DOCE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1671/projeto_de_lei_no_53.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1671/projeto_de_lei_no_53.2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI 832 DE 03 DE FEVEREIRO DE 2009 QUE INSTITUI A QUOTA BÁSICA DE CUSTEIO DE COMBUSTÍVEL PARA OS VEREADORES DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1672/projeto_de_lei_no_54.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1672/projeto_de_lei_no_54.2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA, ACRESCENTA E REVOGA DISPOSITIVO DA LEI 1042 DE 21 DE NOVEMBRO DE 2012 A QUAL DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1675/projeto_de_lei_no_55.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1675/projeto_de_lei_no_55.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA COBERTURA  DE DESPESAS COM PESSOAL REQUISITADO DO SAAE."</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1679/projeto_de_lei_no_56.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1679/projeto_de_lei_no_56.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CUSTEAR DESPESAS DE ATLETA MARILANDENSE PARA COMPETIR NO CAMPEONATO EUROPEU DA FEDERAÇÃO INTERNACIONAL DE JIU-JITSU-IBJJF."</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Douglas Badiani, Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Paulo Costa - Vereador - PP (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1350/projeto_de_resolucao_no_001.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1350/projeto_de_resolucao_no_001.2021.pdf</t>
   </si>
   <si>
     <t>"CRIA A COMISSÃO DISCIPLINAR POR FORÇA DO OFÍCIO Nº 003/2021/SL/CMM PROTOCOLADO SOB Nº 3707/2021 PARA APURAR NOTÍCIA DE FATO INTERNA NO ÂMBITO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1383/projeto_de_resolucao_no_002.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1383/projeto_de_resolucao_no_002.2021.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO INCISO III DO ARTIGO 47, DA NOVA REDAÇÃO AO ARTIGO 78, §1º E ACRESCENTA O INCISO XIV AO ARTIGO 78 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1663/projeto_de_resolucao_no_003.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1663/projeto_de_resolucao_no_003.2021.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA, NO ÂMBITO DA CÂMARA MUNICIPAL DE MARILÂNDIA, A APLICAÇÃO DA LEI 13.709, DE 14 DE AGOSTO DE 2018 (LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS)."</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1367/rq_no_001.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1367/rq_no_001.2021.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE, NOS TERMOS DO ARTIGO 129, §3° INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO PREFEITO MUNICIPAL AUGUSTO ASTORI FERREIRA, SOLICITANDO INFORMAÇÕES SOBRE AS OBRAS QUE FORAM DADAS ORDENS DE SERVIÇOS E QUE NÃO FORAM EXECUTADAS POR FALTAS DE PROJETOS, CONFORME MENCIONADO PELO ATUAL PREFEITO NA SESSÃO ORDINÁRIA DO DIA 01 DE FEVEREIRO DE 2021."</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1368/rq_no_002.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1368/rq_no_002.2021.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE, NOS TERMOS DO ARTIGO 129, §3° INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO PREFEITO MUNICIPAL AUGUSTO ASTORI FERREIRA, SOLICITANDO QUE SEJA INFORMADO O SALDO REMANESCENTE DE IMPOSTO (COSIP) REFERENTE A 2020; VALOR PAGO EM 2020 MENSALMENTE DE JUROS E PRINCIPAL DA DÍVIDA JUNTO AO FINISA; VALOR ARRECADADO REFERENTE AO IMPOSTO COSIP E O VALOR PAGO REFERENTE A ILUMINAÇÃO DE LED NO MÊS DE JANEIRO/2021 E O SALDO REMANESCENTE ATUALIZADO, BEM COMO O VALOR ARRECADADO EM JANEIRO DE 2021 COM A CONTRIBUIÇÃO COSIP.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1403/rq_no_003.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1403/rq_no_003.2021.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE, NOS TERMOS DO ARTIGO 129 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE A SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO SRA. CRISTINA CALDARA ARRIVABENE, SOLICITANDO INFORMAÇÕES."</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1420/requerimento_no_004.2021_jovander.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1420/requerimento_no_004.2021_jovander.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO PREFEITO MUNICIPAL AUGUSTO ASTORI FERREIRA, SOLICITANDO INFORMAÇÕES SOBRE AS OBRAS QUE FORAM  EMPENHADAS PELA ADMINISTRAÇÃO ANTERIOR (2017-2020) E NÃO EXECUTADAS PELA ATUAL ADMINISTRAÇÃO (2021-2024) POR FALTA DE DINHEIRO EM CAIXA E PROJETOS, SEGUNDO O DISCURSO PROFERIDO PELO ATUAL PREFEITO MUNICIPAL NA SESSÃO ORDINÁRIA REALIZADA NO DIA 01 DE FEVEREIRO DO CORRENTE ANO NA CÂMARA MUNICIPAL DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1450/rq_no_005.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1450/rq_no_005.2021.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE VÊM RESPEITOSAMENTE, NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, COLOCAR EM DELIBERAÇÃO DO PLENÁRIO O PRESENTE REQUERIMENTO DESTINADO AO EXMO. SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA/ES PARA QUE ADOTE AS SEGUINTES PROVIDÊNCIAS: QUE SEJA DETERMINADO PELO EXMO. SENHOR PREFEITO MUNICIPAL AO ÓRGÃO COMPETENTE A RECOLOCAÇÃO DAS PLACAS DE NOMENCLATURA DAS OBRAS PÚBLICAS DO POSTO ATENDIMENTO SEDE E DO POSTO DE SAÚDE DA COMUNIDADE DE PATRIMÔNIO DO RÁDIO.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1479/rq_no_006.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1479/rq_no_006.2021.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO PREFEITO MUNICIPAL AUGUSTO ASTORI FERREIRA, SOLICITANDO INFORMAÇÕES SOBRE ORDENS DE SERVIÇOS DADAS DE TODAS AS OBRAS DE CALÇAMENTO E ILUMINAÇÃO PÚBLICA, REFERENTE AOS MESES DE NOVEMBRO E DEZEMBRO DE 2020, JUNTAMENTE COM CÓPIAS DOS CONTRATOS, MENCIONANDO VALORES, ESTANDO OU NÃO SENDO EXECUTADAS."</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1516/rq_no_007.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1516/rq_no_007.2021.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129 §3º INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUERER QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHA-SE O PRESENTE REQUERIMENTO AO EXMO. SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA SOLICITANDO QUE SEJA ENCAMINHADA A ESTA AUGUSTA CASA DE LEIS INFORMAÇÕES PARA QUE A PREFEITURA MUNICIPAL DE MARILÂNDIA QUAL EMBASAMENTO QUE MOTIVOU O AUMENTO EM QUASE 78% (SETENTA E OITO) POR CENTO DO IPTU NO ÂMBITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1517/rq_no_008.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1517/rq_no_008.2021.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129 §3º INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUERER QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHA-SE O PRESENTE REQUERIMENTO AO EXMO. SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA SOLICITANDO QUE SEJA ENCAMINHADA A ESTA AUGUSTA CASA DE LEIS INFORMAÇÕES QUANTO AO ATUAL SALDO DOS RECURSOS EXISTENTES NA PASTA DA SECRETARIA MUNICIPAL DE SAÚDE, E, SE OS VALORES ESTÃO EMPENHADOS E QUAIS AS DESTINAÇÕES DESTES.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1531/rq_no_009.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1531/rq_no_009.2021.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129, §3º, INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUERER QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHA-SE O PRESENTE REQUERIMENTO AO EXMO. SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA, SOLICITANDO QUE SEJA ENCAMINHADA A ESTA AUGUSTA CASA DE LEIS INFORMAÇÕES CONFORME SOLICITO: CÓPIA INTEGRAL DOS PROVESSOS ADMINISTRATIVOS 3306/2020, 3325/2020, 3327/2020 E 3408/2020 JÁ ENCERRADOS, E AINDA CÓPIA DA PORTARIA DE NOMEAÇÃO DOS MEMBROS DA COMISSÃO JULGADORA DOS PROCESSOS. TAL SOLICITAÇÃO SE FAZ NECESSÁRIA PARA FINS DE COMPROVAR A REGULARIDADE DOS PROCEDIMENTOS."</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1532/rq_no_010.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1532/rq_no_010.2021.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129, §3º, INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUERER QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHA-SE O PRESENTE REQUERIMENTO AO EXMO. SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA, SOLICITANDO QUE SEJA ENCAMINHADA A ESTA AUGUSTA CASA DE LEIS INFORMAÇÕES CONFORME SOLICITO: CÓPIA DOS PARECERES DA COMISSÃO DE TODOS OSPROCESSOS ADMINISTRATIVOS DO ANO DE 2020/2021, ENCERRADOS ATÉ A PRESENTE DATA, BEM COMO A RELAÇÃO DE TODOS OS PROCESSOS ADMINISTRATIVOS EM ANDAMENTO, COM NOME DO SERVIDOR AUTUADO E A FUNDAMENTAÇÃO DA ABERTURA DO REFERIDO PAD. TAL SOLICITAÇÃO SE FAZ NECESSÁRIA PARA FINS DE COMPROVAR A REGULARIDADE DOS PROCESSOS ADMINISTRATIVOS."</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1533/rq_no_011.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1533/rq_no_011.2021.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129, §3º, INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUERER QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHA-SE O PRESENTE REQUERIMENTO AO EXMO. SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA, SOLICITANDO QUE SEJA ENCAMINHADA A ESTA AUGUSTA CASA DE LEIS INFORMAÇÕES CONFORME SOLICITO: CÓPIA COM NÚMERO DO PROTOCOLO DO OFÍCIO APRESENTADO PELO SR. CONRADO MACHADO PARA DAR EMBASAMENTO A PORTARIA 3037 DE 05 DE FEVEREIRO DE 2021; CÓPIA DO ATO ADMINISTRATIVO QUE EMBASOU/MOTIVOU A REINTEGRAÇÃO DO SERVIDOR CONRADO MACHADO, AO CARGO DE PROFESSOR EM FUNÇÃO PEDAGÓGICA, MAPP NÍVEL II REFERÊNCIA I, LOTADO NA SECRETARIA MUNICIPAL DEEDUCAÇÃO, ATRAVÉS DA PORTARIA 3037 DE 05 DE FEVEREIRO DE 2021. TAL SOLICITAÇÃO SE FAZ NECESSÁRIA PARA FINS DE COMPROVAR SE EXISTIU FATO NOVO QUE EMBASOU A PORTARIA 3037/2021."</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1534/rq_no_012.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1534/rq_no_012.2021.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129, §3º, INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUERER QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHA-SE O PRESENTE REQUERIMENTO AO EXMO. SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA, SOLICITANDO QUE SEJA ENCAMINHADA A ESTA AUGUSTA CASA DE LEIS INFORMAÇÕES CONFORME SOLICITO: CÓPIA INTEGRAL DO PROCESSO ADMINISTRATIVO (PAD) EM QUE RESULTOU NA DEMISSÃO DO SERVIDOR CONRADO MACHADO, EFETIVO NO CARGO PROFESSOR EM FUNÇÃO PEDAGÓGICA MAPP NÍVEL II REFERÊNCIA I - SOB A MATRÍCULA 3995. FICANDO REGISTRADO QUE A SOLICITAÇÃO SE REFERE AO PAD JÁ ENCERRADO, POIS É CLARA A PEDAGOGIA DO DIREITO ADMINISTRATIVO QUE A PORTARIA SÓ FOI EDITADA PELO FATO DO REFERIDO PAD TER SIDO CONCLUÍDO. NOSSA SOLICITAÇÃO SE DÁ PARA FINS DE COMPROVAR O CUMPRIMENTO DO RESULTADO FINAL DO ATO DE EXONERAÇÃO A QUAL FOI EDITADA PELO PORTARIA 2945/2020 DE 01 DE DEZEMBRO DE 2020."</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1535/rq_no_013.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1535/rq_no_013.2021.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129, §3º, INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUERER QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHA-SE O PRESENTE REQUERIMENTO AO EXMO. SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA, SOLICITANDO QUE SEJA ENCAMINHADA A ESTA AUGUSTA CASA DE LEIS INFORMAÇÕES CONFORME SOLICITO: XÉROX DO LIVRO DE PROTOCOLO DESDE O INÍCIO DO ANO DE 2021 ATÉ A PRESENTE DATA. TAL SOLICITAÇÃO SE FAZ NECESSÁRIA PARA FINS DE COMPROVAR A REGULARIDADE DOS PROTOCOLOS."</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1536/rq_no_014.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1536/rq_no_014.2021.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129, §3º, INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUERER QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHA-SE O PRESENTE REQUERIMENTO AO EXMO. SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA, SOLICITANDO QUE SEJA ENCAMINHADA A ESTA AUGUSTA CASA DE LEIS INFORMAÇÕES CONFORME SOLICITO: CÓPIA DO LIVRO DE PONTO E FILMAGEM DA RECEPÇÃO DESDE 04/01/2021, DATA DA NOMEÇÃO DO SERVIDOR SENHOR CARLOS GUILHERME MACEDO PAGIOLA CORDEIRO, MATRÍCULA 005194, NOMEADO ATRAVÉS DO DECRETO MUNICIPAL Nº 4494/2021, EM CARGO DE COMISSÃO DE SUBPROCURADOS MUNICIPAL, LOTADO NA PROCURADORIA MUNICIPAL, DO QUADRO DE FUNCIONÁRIOS DE PESSOAL DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES. TAMBÉM SE FAZ NECESSÁRIA O ENVIO DE CÓPIAS DEDOCUMETNOS, EMISSÃO DEPARECERES EM PROCESSOS, DESPACHOS SIMPLES, ATA, ETC. QUE TENHA HAVIDO A PARTICIPAÇÃO DO REFERIDO SERVIDOR, PARA QUE COM ISTO POSSA ACOMPANHAR E CERTIFICAR QUE O MESMO ESTÁ CUMPRINDO SUA FUNÇÃO E SUA CARGA HORÁRIA DE 30 HORAS SEMANAIS NO SETOR AO QUAL FOI CONTRATADO, DEMONSTRANDO ASSIM, ATÉ MESMO QUE NÃO EXISTE DESVIO DE FUNÇÃO. TAL SOLICITAÇÃO SE DÁ PARA FINS DE COMPROVAR A PRESENÇA DO MESMO AO SERVIÇOS."</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>RQU</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1380/rqu_no01.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1380/rqu_no01.2021.pdf</t>
   </si>
   <si>
     <t>"REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM URGÊNCIA O PROJETO DE LEI Nº 04/2021 QUE 'AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS , MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA-APAE'."</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1408/rqu_no02.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1408/rqu_no02.2021.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, ABAIXO ASSINADOS, REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM URGÊNCIA O PROJETO DE LEI Nº 05/2021 QUE 'AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - EAFAM'."</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1412/rqu_no03.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1412/rqu_no03.2021.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, ABAIXO ASSINADOS, REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM URGÊNCIA O PROJETO DE LEI Nº 06/2021 QUE 'AUTORIZA O PODER EXECUTIVO MUNICIPAL TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM O CARITAS DIOCESANA DE COLATINA - CENTRO DE ATENDIMENTO MATERNO INFANTIL - MATER CHRISTI'."</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1413/rqu_no04.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1413/rqu_no04.2021.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, ABAIXO ASSINADOS, REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM URGÊNCIA O PROJETO DE LEI Nº 07/2021 QUE "DISPÕE SOBRE AUTORIZAÇÃO REAJUSTE DE PISO SALARIAL AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE), PARA ATENDER O PISO SALARIAL PROFISSIONAL CONFORME LEI FEDERAL 13.708/2018."</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1433/rqu_no_05.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1433/rqu_no_05.2021.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, ABAIXO ASSINADOS, REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM URGÊNCIA O PROJETO DE LEI Nº 11/2021 QUE "ALTERA O ANEXO I DA LEI MUNICIPAL LEI 867 DE 18 DE NOVEMBRO DE 2009."</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1434/rqu_no_06.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1434/rqu_no_06.2021.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA – ESTADO DO ESPIRITO SANTO, “IN FINE” ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS REQUEREREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME URGÊNCIA, O PROJETO DE LEI Nº 008/2021 QUE: “REGULAMENTA O ARTIGO 3º, §2º, INCISO I ALÍNEA 'A'; INCISO II ALÍNEA 'B' E INCISO III, ALÍNEA 'B', DA LEI FEDERAL N. 12.587, DE 03 E JANEIRO DE 2012, DISCIPLINANDO O USO DO SISTEMA VIÁRIO URBANO DE MARILÂNDIA PARA EXPLORAÇÃO DE SERVIÇO DE TRANSPORTE INDIVIDUAL PRIVADO REMUNERADO DE PASSAGEIROS, POR INTERMEDIADO DE PLATAFORMAS DIGITAIS GERENCIADAS POR PROVEDORAS DE REDES DE COMPARTILHAMENTO."</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1436/rqu_no07.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1436/rqu_no07.2021.pdf</t>
   </si>
   <si>
     <t>"A COMISSÃO DE EDUCAÇÃO, SAÚDE, ESPORTE, CULTURA, ASSISTÊNCIA SOCIAL, DIREITOS HUMANOS E SEGURANÇA PÚBLICA DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, ABAIXO ASSINADO, REQUER QUE SEJAM DISPENSADOS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM URGÊNCIA O PROJETO DE LEI Nº N.ES: 10/2021 QUE 'ALTERA A LEI QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS/FUNDEB'."</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1464/rqu_no_08.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1464/rqu_no_08.2021.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, 'IN FINE' ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS REQUEREM QUE DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA, PROJETO DE LEI Nº 013 QUE AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, COMPLEMENTANDO APORTES ANTERIORES, E MANTER O TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM NO EXERCÍCIO DE 2021."</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1518/rqu_no09.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1518/rqu_no09.2021.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, "IN FINE" ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 021 QUE AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM O LAR IRMÃ SCHEILA.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1526/rqu_no_10.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1526/rqu_no_10.2021.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, "IN FINE" ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 023 QUE REVOGA O INCISO XI DO ARTIGO 19, REVOGA O INCISO V DO ARTIGO 35 E ALTERA O ARTIGO 14, TODOS DA LEI MUNICIPAL Nº 762 DE 08 DE ABRIL DE 2008."</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL SOLICITANDO QUE SEJA VOTADO EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 033/2021 QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA CUSTEAR DESPESAS DA LEI ALDIR BLANC."</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1618/rqu_no_12.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1618/rqu_no_12.2021.pdf</t>
   </si>
   <si>
     <t>"A COMISSÃO DE EDUCAÇÃO, SAÚDE, ESPORTE, CULTURA, ASSISTÊNCIA SOCIAL, DIREITOS HUMANOS E SEGURANÇA PÚBLICA DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, REQUEREM QUE SEJAM DISPENSADOS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM URGÊNCIA O PROJETO DE LEI Nº 36/2021 QUE 'AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA CONSTRUÇÃO DO CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL -CREAS'."</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1645/rqu_no_13.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1645/rqu_no_13.2021.pdf</t>
   </si>
   <si>
     <t>"AS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL / COMISSÃO DE ADMINISTRAÇÃO PÚBLICA / COMISSÃO DE EDUCAÇÃO E A COMISSÃO DE FINANÇAS, ORÇAMENTO, TOMADA DE CONTAS, FISCALIZAÇÃO  E APLICAÇÃO DA LEI ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPIRÍTO SANTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA, O PROJETO DE LEI Nº 041/2021 QUE : 'FIXA PIXO SALARIAL PROFISSIONAL PARA OS PROFISSIONAIS EM EFETIVO EXERCÍCIO NO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DESTE PODER EXECUTIVO MUNICIPAL."</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Douglas Badiani - 2º Sec. - PSB (10ª LEG), Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Paulo Costa - Vereador - PP (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1661/rqu_no_14.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1661/rqu_no_14.2021.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, "IN FINE" ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 049/2021 QUE :DISPÕE SOBRE O FUNDO MUNICIPAL DE CULTURA DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1662/rqu_no_15.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1662/rqu_no_15.2021.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, "IN FINE" ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 048/2021 QUE: DISPÕE SOBRE A CONCESSÃO DO ABONO-FUNDEB AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1680/rqu_no_16.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1680/rqu_no_16.2021.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM URGÊNCIA O PROJETO DE LEI Nº 052/2021 QUE: "AUTORIZA O INGRESSO DO MUNICÍPIO DE MARILÂNDIA/ES NO CONSÓRCIO PÚBLICO PARA A DEFESA E REVITALIZAÇÃO DO RIO DOCE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>Douglas Badiani - 2º Sec. - PSB (10ª LEG), Adilson Reggiani - Vereador - PSB (10ª LEG), Alcione Boldrini Monechi - Presidenta - PP, Emilio Gava - 1º Sec. - PSDB (10ª LEG), Josiane Cristina S Passamani - Ver. - CIDADANIA, Josué Batista da Silva - Vice-Presiden - CIDADANIA, Jovander Comério - Vereador - REPUBLICANOS, Paulo Costa - Vereador - PP (10ª LEG), Silvano José Dondoni - Vereador - PSB (10ª LEG)</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1681/rqu_no_17.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1681/rqu_no_17.2021.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, "IN FINE" ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 056/2021 QUE:"AUTORIZA O PODER EXECUTIVO A CUSTEAR DESPESAS DE ATLETA MARILANDENSE PARA COMPETIR NO CAMPEONATO EUROPEU DA FEDERAÇÃO INTERNACIONAL DE JIU-JITSU-IBJJF."</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1683/rqu_no_18.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1683/rqu_no_18.2021.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, "IN FINE" ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 055/2021 QUE: AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA COBERTURA DE DESPESAS COM PESSOAL REQUISITADO DO SAAE."</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1685/rqu_no_19.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1685/rqu_no_19.2021.pdf</t>
   </si>
   <si>
     <t>"A MESA DIRETORA DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, "IN FINE" ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS REQUEREM QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS DE TRAMITAÇÃO DO PROJETO E APÓS OUVIR ESSE SOBERANO PLENÁRIO, PARA VOTAR EM REGIME DE URGÊNCIA O PROJETO DE DECRETO LEGISLATIVO Nº 06/2021 QUE: AUTORIZA O PREFEITO MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO, A AUSENTAR-SE DO MUNICÍPIO POR 15 DIAS."</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1540/veto_no_001.2021_ao_projeto_de_lei_no_020.2021.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1540/veto_no_001.2021_ao_projeto_de_lei_no_020.2021.pdf</t>
   </si>
   <si>
     <t>"VETO AO PROJETO DE LEI Nº 020/2021 DE 17 DE JUNHO DE 2021."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4407,67 +4407,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1381/emenda_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1435/emenda_no_01_ao_pl_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1622/emenda_no_01_ao_pl_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1666/emenda_no_01_ao_pl_no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1335/ind._n._001.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1336/ind._n._002.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1337/ind._n._003.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1338/ind._n._004.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1339/ind._n._005.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1340/ind._n._006.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1341/ind._n._007.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1342/ind._n._008.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1344/ind._n._009.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1345/ind._n._010.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1346/ind._n._011.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1347/ind._n._012.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1348/ind._n._013.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1349/ind._n._014.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1351/ind._n._015.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1352/ind._n._016.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1353/ind._n._017.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1354/ind._n._018.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1355/ind._n._019.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1356/ind._n._020.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1357/ind._n._021.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1358/ind._n._022.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1359/ind._n._023.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1360/ind._n._024.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1361/ind._n._025.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1362/ind._n._026.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1363/ind._n._027.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1364/ind._n._028.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1365/ind._n._029.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1369/ind._n._030.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1370/ind._n._031.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1371/ind._n._032.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1372/ind._n._033.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1373/ind._n._034.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1374/ind._n._035.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1375/ind._n._036.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1376/ind._n._037.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1377/ind._n._038.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1378/ind._n._039.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1382/ind._n._040.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1384/ind._n._041.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1385/ind._n._042.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1386/ind._n._043.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1387/ind._n._044.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1388/ind._n._045.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1389/ind._n._046.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1390/ind._n._047.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1391/ind._n._048.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1392/ind._n._049.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1395/ind._n._050.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1396/ind._n._051.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1397/ind._n._052.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1398/ind._n._053.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1399/ind._n._054.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1400/ind._n._055.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1401/ind._n._056.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1402/ind._n._057.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1404/ind._n._058.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1406/ind._n._059.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1407/ind._n._060.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1410/ind._n._061.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1411/ind._n._062.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1415/ind._n._063.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1416/ind._n._064.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1417/ind._n._065.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1418/ind._n._066.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1422/ind._n._067.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1423/ind._n._068.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1424/ind._n._069.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1425/ind._n._070.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1426/ind._n._071.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1427/ind._n._072.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1428/ind._n._073.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1429/ind._n._074.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1432/ind._n._075.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1437/ind._n._076.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1438/ind._n._077.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1439/ind._n._078.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1440/ind._n._079.2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1441/ind._n._080.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1443/ind._n._081.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1444/ind._n._082.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1445/ind._n._083.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1446/ind._n._084.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1447/ind._n._085.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1448/ind._n._086.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1449/ind._n._087.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1451/ind._n._088.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1452/ind._n._089.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1454/ind._n._090.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1455/ind._n._091.2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1456/ind._n._092.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1457/ind._n._093.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1458/ind._n._094.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1459/ind._n._095.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1461/ind._n._096.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1462/ind._n._097.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1463/ind._n._098.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1465/ind._n._099.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1466/ind._n._100.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1470/ind._n._101.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1471/ind._n._102.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1473/ind._n._103.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1474/ind._n._104.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1475/ind._n._105.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1476/ind._n._106.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1477/ind._n._107.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1478/ind._n._108.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1480/ind._n._109.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1481/ind._n._110.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1482/ind._n._111.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1483/ind._n._112.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1484/ind._n._113.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1485/ind._n._114.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1486/ind._n._115.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1487/ind._n._116.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1488/ind._n._117.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1489/ind._n._118.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1490/ind._n._119.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1491/ind._n._120.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1493/ind._n._121.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1494/ind._n._122.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1495/ind._n._123.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1496/ind._n._124.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1497/ind._n._125.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1499/ind._n._126.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1500/ind._n._127.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1501/ind._n._128.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1502/ind._n._129.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1504/ind._n._130.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1505/ind._n._131.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1506/ind._n._132.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1507/ind._n._133.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1508/ind._n._134.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1509/ind._n._135.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1510/ind._n._136.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1511/ind._n._137.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1513/ind._n._138.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1519/ind._n._139.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1520/ind._n._140.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1521/ind._n._141.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1522/ind._n._142.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1523/ind._n._143.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1524/ind._n._144.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1525/ind._n._145.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1527/ind._n._146.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1528/ind._n._147.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1529/ind._n._148.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1530/ind._n._149.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1542/ind._n._150.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1543/ind._n._151.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1544/ind._n._152.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1545/ind._n._153.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1548/ind._n._154.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1549/ind._n._155.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1550/ind._n._156.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1551/ind._n._157.2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1552/ind._n._158.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1553/ind._n._159.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1554/ind._n._160.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1555/ind._n._161.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1562/ind._n._162.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1563/ind._n._163.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1564/ind._n._164.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1567/ind._n._165.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1568/ind._n._166.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1569/ind._n._167.2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1570/ind._n._168.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1571/ind._n._169.2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1572/ind._n._170.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1573/ind._n._171.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1574/ind._n._172.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1575/ind._n._173.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1576/ind._n._174.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1577/ind._n._175.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1578/ind._n._176.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1579/ind._n._177.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1580/ind._n._178.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1581/ind._n._179.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1582/ind._n._180.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1584/ind._n._181.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1585/ind._n._182.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1589/ind._n._183.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1590/ind._n._184.2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1591/ind._n._185.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1592/ind._n._186.2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1593/ind._n._187.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1594/ind._n._188.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1596/ind._n._189.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1597/ind._n._190.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1599/ind._n._191.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1600/ind._n._192.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1601/ind._n._193.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1602/ind._n._194.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1603/ind._n._195.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1604/ind._n._196.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1606/ind._n._197.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1607/ind._n._198.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1610/ind._n._199.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1611/ind._n._200.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1612/ind._n._201.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1613/ind._n._202.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1614/ind._n._203.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1616/ind._n._204.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1617/ind._n._205.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1619/ind._n._206.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1620/ind._n._207.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1623/ind._n._208.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1624/ind._n._209.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1625/ind._n._210.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1626/ind._n._211.2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1627/ind._n._212.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1628/ind._n._213.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1630/ind._n._214.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1631/ind._n._215.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1632/ind._n._216.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1633/ind._n._217.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1634/ind._n._218.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1635/ind._n._219.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1637/ind._n._220.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1638/ind._n._221.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1639/ind._n._222.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1646/ind._n._223.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1649/ind._n._224.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1650/ind._n._225.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1651/ind._n._226.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1654/ind._n._227.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1655/ind._n._228.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1656/ind._n._229.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1657/ind._n._230.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1667/ind._n._231.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1668/ind._n._232.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1673/ind._n._233.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1674/ind._n._234.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1678/ind._n._235.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1419/mocao_n._001.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1503/mocao_n._002.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1546/mocao_n._003.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1547/mocao_n._004.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1558/mocao_n._005.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1561/mocao_n._006.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1583/mocao_n._007.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1615/mocao_n._008.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1636/mocao_n._009.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1644/mocao_n._10.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1658/mocao_n._11.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1677/mocao_n._12.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1682/mocao_n._13.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_de_decreto_legislativo_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_decreto_legislativo_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1586/projeto_de_decreto_legislativo_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1670/projeto_de_decreto_legislativo_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1676/projeto_de_decreto_legislativo_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1684/projeto_de_decreto_legislativo_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1343/projeto_de_lei_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1366/projeto_de_lei_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1379/projeto_de_lei_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1393/projeto_de_lei_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1394/projeto_de_lei_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1414/projeto_de_lei_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1430/projeto_de_lei_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1431/projeto_de_lei_no_11.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1442/projeto_de_lei_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1453/projeto_de_lei_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1460/projeto_de_lei_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1467/projeto_de_lei_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1468/projeto_de_lei_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1469/projeto_de_lei_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1472/projeto_de_lei_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1492/projeto_de_lei_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_de_lei_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1538/projeto_de_lei_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_de_lei_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1559/projeto_de_lei_no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1560/projeto_de_lei_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1566/projeto_de_lei_no_31.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_de_lei_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1608/lei_no_1577.2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1609/projeto_de_lei_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1621/projeto_de_lei_no_38.2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1641/projeto_de_lei_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_no_42.2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1647/projeto_de_lei_no_44.2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1648/projeto_de_lei_no_45.2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1652/projeto_de_lei_no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1653/projeto_de_lei_no_47.2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_no_48.2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1660/projeto_de_lei_no_49.2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1664/projeto_de_lei_no_50.2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1665/projeto_de_lei_no_51.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1669/projeto_de_lei_no_52.2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1671/projeto_de_lei_no_53.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1672/projeto_de_lei_no_54.2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1675/projeto_de_lei_no_55.2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1679/projeto_de_lei_no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1350/projeto_de_resolucao_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1383/projeto_de_resolucao_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1663/projeto_de_resolucao_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1367/rq_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1368/rq_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1403/rq_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1420/requerimento_no_004.2021_jovander.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1450/rq_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1479/rq_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1516/rq_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1517/rq_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1531/rq_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1532/rq_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1533/rq_no_011.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1534/rq_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1535/rq_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1536/rq_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1380/rqu_no01.2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1408/rqu_no02.2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1412/rqu_no03.2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1413/rqu_no04.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1433/rqu_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1434/rqu_no_06.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1436/rqu_no07.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1464/rqu_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1518/rqu_no09.2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1526/rqu_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1618/rqu_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1645/rqu_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1661/rqu_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1662/rqu_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1680/rqu_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1681/rqu_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1683/rqu_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1685/rqu_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1540/veto_no_001.2021_ao_projeto_de_lei_no_020.2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1381/emenda_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1435/emenda_no_01_ao_pl_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1622/emenda_no_01_ao_pl_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1666/emenda_no_01_ao_pl_no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1335/ind._n._001.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1336/ind._n._002.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1337/ind._n._003.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1338/ind._n._004.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1339/ind._n._005.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1340/ind._n._006.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1341/ind._n._007.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1342/ind._n._008.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1344/ind._n._009.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1345/ind._n._010.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1346/ind._n._011.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1347/ind._n._012.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1348/ind._n._013.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1349/ind._n._014.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1351/ind._n._015.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1352/ind._n._016.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1353/ind._n._017.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1354/ind._n._018.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1355/ind._n._019.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1356/ind._n._020.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1357/ind._n._021.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1358/ind._n._022.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1359/ind._n._023.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1360/ind._n._024.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1361/ind._n._025.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1362/ind._n._026.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1363/ind._n._027.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1364/ind._n._028.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1365/ind._n._029.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1369/ind._n._030.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1370/ind._n._031.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1371/ind._n._032.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1372/ind._n._033.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1373/ind._n._034.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1374/ind._n._035.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1375/ind._n._036.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1376/ind._n._037.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1377/ind._n._038.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1378/ind._n._039.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1382/ind._n._040.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1384/ind._n._041.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1385/ind._n._042.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1386/ind._n._043.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1387/ind._n._044.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1388/ind._n._045.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1389/ind._n._046.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1390/ind._n._047.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1391/ind._n._048.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1392/ind._n._049.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1395/ind._n._050.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1396/ind._n._051.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1397/ind._n._052.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1398/ind._n._053.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1399/ind._n._054.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1400/ind._n._055.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1401/ind._n._056.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1402/ind._n._057.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1404/ind._n._058.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1406/ind._n._059.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1407/ind._n._060.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1410/ind._n._061.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1411/ind._n._062.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1415/ind._n._063.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1416/ind._n._064.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1417/ind._n._065.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1418/ind._n._066.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1422/ind._n._067.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1423/ind._n._068.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1424/ind._n._069.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1425/ind._n._070.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1426/ind._n._071.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1427/ind._n._072.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1428/ind._n._073.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1429/ind._n._074.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1432/ind._n._075.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1437/ind._n._076.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1438/ind._n._077.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1439/ind._n._078.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1440/ind._n._079.2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1441/ind._n._080.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1443/ind._n._081.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1444/ind._n._082.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1445/ind._n._083.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1446/ind._n._084.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1447/ind._n._085.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1448/ind._n._086.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1449/ind._n._087.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1451/ind._n._088.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1452/ind._n._089.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1454/ind._n._090.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1455/ind._n._091.2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1456/ind._n._092.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1457/ind._n._093.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1458/ind._n._094.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1459/ind._n._095.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1461/ind._n._096.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1462/ind._n._097.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1463/ind._n._098.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1465/ind._n._099.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1466/ind._n._100.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1470/ind._n._101.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1471/ind._n._102.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1473/ind._n._103.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1474/ind._n._104.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1475/ind._n._105.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1476/ind._n._106.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1477/ind._n._107.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1478/ind._n._108.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1480/ind._n._109.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1481/ind._n._110.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1482/ind._n._111.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1483/ind._n._112.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1484/ind._n._113.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1485/ind._n._114.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1486/ind._n._115.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1487/ind._n._116.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1488/ind._n._117.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1489/ind._n._118.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1490/ind._n._119.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1491/ind._n._120.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1493/ind._n._121.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1494/ind._n._122.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1495/ind._n._123.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1496/ind._n._124.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1497/ind._n._125.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1499/ind._n._126.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1500/ind._n._127.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1501/ind._n._128.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1502/ind._n._129.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1504/ind._n._130.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1505/ind._n._131.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1506/ind._n._132.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1507/ind._n._133.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1508/ind._n._134.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1509/ind._n._135.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1510/ind._n._136.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1511/ind._n._137.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1513/ind._n._138.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1519/ind._n._139.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1520/ind._n._140.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1521/ind._n._141.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1522/ind._n._142.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1523/ind._n._143.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1524/ind._n._144.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1525/ind._n._145.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1527/ind._n._146.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1528/ind._n._147.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1529/ind._n._148.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1530/ind._n._149.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1542/ind._n._150.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1543/ind._n._151.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1544/ind._n._152.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1545/ind._n._153.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1548/ind._n._154.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1549/ind._n._155.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1550/ind._n._156.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1551/ind._n._157.2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1552/ind._n._158.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1553/ind._n._159.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1554/ind._n._160.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1555/ind._n._161.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1562/ind._n._162.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1563/ind._n._163.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1564/ind._n._164.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1567/ind._n._165.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1568/ind._n._166.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1569/ind._n._167.2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1570/ind._n._168.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1571/ind._n._169.2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1572/ind._n._170.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1573/ind._n._171.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1574/ind._n._172.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1575/ind._n._173.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1576/ind._n._174.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1577/ind._n._175.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1578/ind._n._176.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1579/ind._n._177.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1580/ind._n._178.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1581/ind._n._179.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1582/ind._n._180.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1584/ind._n._181.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1585/ind._n._182.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1589/ind._n._183.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1590/ind._n._184.2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1591/ind._n._185.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1592/ind._n._186.2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1593/ind._n._187.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1594/ind._n._188.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1596/ind._n._189.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1597/ind._n._190.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1599/ind._n._191.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1600/ind._n._192.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1601/ind._n._193.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1602/ind._n._194.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1603/ind._n._195.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1604/ind._n._196.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1606/ind._n._197.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1607/ind._n._198.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1610/ind._n._199.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1611/ind._n._200.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1612/ind._n._201.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1613/ind._n._202.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1614/ind._n._203.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1616/ind._n._204.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1617/ind._n._205.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1619/ind._n._206.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1620/ind._n._207.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1623/ind._n._208.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1624/ind._n._209.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1625/ind._n._210.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1626/ind._n._211.2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1627/ind._n._212.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1628/ind._n._213.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1630/ind._n._214.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1631/ind._n._215.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1632/ind._n._216.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1633/ind._n._217.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1634/ind._n._218.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1635/ind._n._219.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1637/ind._n._220.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1638/ind._n._221.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1639/ind._n._222.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1646/ind._n._223.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1649/ind._n._224.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1650/ind._n._225.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1651/ind._n._226.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1654/ind._n._227.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1655/ind._n._228.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1656/ind._n._229.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1657/ind._n._230.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1667/ind._n._231.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1668/ind._n._232.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1673/ind._n._233.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1674/ind._n._234.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1678/ind._n._235.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1419/mocao_n._001.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1503/mocao_n._002.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1546/mocao_n._003.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1547/mocao_n._004.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1558/mocao_n._005.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1561/mocao_n._006.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1583/mocao_n._007.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1615/mocao_n._008.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1636/mocao_n._009.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1644/mocao_n._10.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1658/mocao_n._11.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1677/mocao_n._12.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1682/mocao_n._13.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_de_decreto_legislativo_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_decreto_legislativo_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1586/projeto_de_decreto_legislativo_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1670/projeto_de_decreto_legislativo_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1676/projeto_de_decreto_legislativo_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1684/projeto_de_decreto_legislativo_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1343/projeto_de_lei_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1366/projeto_de_lei_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1379/projeto_de_lei_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1393/projeto_de_lei_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1394/projeto_de_lei_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1414/projeto_de_lei_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1430/projeto_de_lei_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1431/projeto_de_lei_no_11.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1442/projeto_de_lei_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1453/projeto_de_lei_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1460/projeto_de_lei_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1467/projeto_de_lei_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1468/projeto_de_lei_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1469/projeto_de_lei_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1472/projeto_de_lei_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1492/projeto_de_lei_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_de_lei_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1538/projeto_de_lei_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_de_lei_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1559/projeto_de_lei_no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1560/projeto_de_lei_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1566/projeto_de_lei_no_31.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_de_lei_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1608/lei_no_1577.2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1609/projeto_de_lei_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1621/projeto_de_lei_no_38.2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1641/projeto_de_lei_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_no_42.2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1647/projeto_de_lei_no_44.2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1648/projeto_de_lei_no_45.2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1652/projeto_de_lei_no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1653/projeto_de_lei_no_47.2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_no_48.2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1660/projeto_de_lei_no_49.2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1664/projeto_de_lei_no_50.2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1665/projeto_de_lei_no_51.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1669/projeto_de_lei_no_52.2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1671/projeto_de_lei_no_53.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1672/projeto_de_lei_no_54.2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1675/projeto_de_lei_no_55.2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1679/projeto_de_lei_no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1350/projeto_de_resolucao_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1383/projeto_de_resolucao_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1663/projeto_de_resolucao_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1367/rq_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1368/rq_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1403/rq_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1420/requerimento_no_004.2021_jovander.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1450/rq_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1479/rq_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1516/rq_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1517/rq_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1531/rq_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1532/rq_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1533/rq_no_011.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1534/rq_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1535/rq_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1536/rq_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1380/rqu_no01.2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1408/rqu_no02.2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1412/rqu_no03.2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1413/rqu_no04.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1433/rqu_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1434/rqu_no_06.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1436/rqu_no07.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1464/rqu_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1518/rqu_no09.2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1526/rqu_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1618/rqu_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1645/rqu_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1661/rqu_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1662/rqu_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1680/rqu_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1681/rqu_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1683/rqu_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1685/rqu_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2021/1540/veto_no_001.2021_ao_projeto_de_lei_no_020.2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H352"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>