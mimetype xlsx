--- v0 (2026-02-24)
+++ v1 (2026-04-17)
@@ -54,2391 +54,2391 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>EMPLM</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei - MODIFICATIVA</t>
   </si>
   <si>
     <t>Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneguini - PT, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1297/emenda_ao_projeto_de_lei_no_048.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1297/emenda_ao_projeto_de_lei_no_048.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA A ALÍNEA 'A' DO INCISO I DO ARTIGO 1º DA LEI 48/2020 QUE VISA ALTERAR A COMPOSIÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA."</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1311/emenda_ao_projeto_de_lei_no_057.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1311/emenda_ao_projeto_de_lei_no_057.2020.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA MODIFICATIVA AO PARÁGRAFO 1º, DO ARTIGO 6º DO PROJETO DE LEI N. 057/2020 - QUE ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2021 ."</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1111/ind._no_001.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1111/ind._no_001.2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE SER REALIZADO CALÇAMENTO NA RUA QUE DÁ ACESSO AO CAMPO BOM DE BOLA, NA COMUNIDADE DO RÁDIO, MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1112/ind._no_002.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1112/ind._no_002.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO O CALÇAMENTO DA RUA A DIREITA DEPOIS DA PONTE DO RIO TIMBUÍ SENTIDO AO CÓRREGO CALADO NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1113/ind._no_003.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1113/ind._no_003.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO O CALÇAMENTO DA RUA AUGUSTO CALDON ATRÁS DA IGREJA CATÓLICA 'SANTA BÁRBARA' NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO QUE DÁ ACESSO AO CEMITÉRIO LOCAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1114/ind._no_004.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1114/ind._no_004.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR JUNTAMENTE COM A SECRETARIA COMPETENTE PARA QUE POSSA REALIZAR A DRENAGEM E PAVIMENTAÇÃO DAS RUAS PROJETADAS 01, 02, 03, 04, 05 E 06, E DA RUA FRANKLIN ANTÔNIO DA SILVA NO DISTRITO DE SAPUCAIA, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1115/ind._no_005.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1115/ind._no_005.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR JUNTAMENTE COM A SECRETARIA COMPETENTE A REALIZAÇÃO DA DRENAGEM E PAVIMENTAÇÃO DAS RUAS PROJETADAS 07 E 08 NO PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1116/ind._no_006.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1116/ind._no_006.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODE EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA REALIZAR UM PLANO DE ESTUDO NAS ÁREAS DE RISCO NA RUA LUIZ FREGONA PRÓXIMO A RUA MARINA GAVA ATRÁS DO ESTÁDIO E NAS COMUNIDADES DE SÃO MARCOS E BREJAL NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1117/ind._no_007.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1117/ind._no_007.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DA REFORMA DO POSTO DE SAÚDE 'MAXIMILIANO LORENCINI' NO PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1118/ind._no_008.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1118/ind._no_008.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REFORMA DO POSTO DE SAÚDE NA COMUNIDADE DO CÓRREGO BREJAL INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Paulo Costa, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1119/ind._no_009.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1119/ind._no_009.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DO CALÇAMENTO DO BECO PROJETADO PRÓXIMO A RUA DO ROSÁRIO AO LADO DA ANTIGA FÁBRICA HENRY, NA SEDE DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1128/ind._no_010.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1128/ind._no_010.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR JUNTAMENTE COM A SECRETARIA A POSSIBILIDADE DE PRESTAR SERVIÇO MÉDICO OFTALMOLÓGICO PARA AS CRIANÇAS DA REDE MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1129/ind._no_011.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1129/ind._no_011.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR JUNTAMENTE COM A SECRETARIA A POSSIBILIDADE DE PARCERIA ATRAVÉS DO GOVERNO DO ESTADO NO SENTIDO DE CONSTRUIR UM NOVO PRÉDIO PÚBLICO PARA O DESTACAMENTO DE POLÍCIA MILITAR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1139/ind._no_012.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1139/ind._no_012.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR JUNTAMENTE COM A SECRETARIA A POSSIBILIDADE DE CONSTRUIR VESTIÁRIOS NAS COMUNIDADES DE BONINSEGNA E DE LIMOEIRO, NO INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Evandro Vermelho</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1140/ind._no_013.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1140/ind._no_013.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR TRATAMENTO DE FISIOTERAPIA NO DISTRITO DE SAPUCAIA/ES."</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1141/ind._no_014.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1141/ind._no_014.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR TRATAMENTO DE ODONTOLOGIA NOS ACAMADOS EM SUAS RESIDÊNCIAS, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Douglas Badiani, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1142/ind._no_015.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1142/ind._no_015.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UM ABRIGO PARA MENORES DE IDADE NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1145/ind._no_016.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1145/ind._no_016.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR A LIMPEZA E MANUTENÇÃO DO ASFALTO QUE LIGA O DISTRITO DE SAPUCAIA A PATRIMÔNIO DO RÁDIO NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Douglas Badiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1146/ind._no_017.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1146/ind._no_017.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DO CAMPO DE FUTEBOL SOCIETY NA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Silvano José Dondoni, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1151/ind._no_018.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1151/ind._no_018.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE DE REALIZAR A CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO NA COMUNIDADE DE BONINSEGNA, MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ivaldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1152/ind._no_019.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1152/ind._no_019.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE REALIZE A LIMPEZA DA ESCADARIA QUE DÁ ACESSO AO CONJUNTO HABITACIONAL NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Adilson Reggiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1161/ind._no_020.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1161/ind._no_020.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJAM REVISADAS AS TABELAS SALARIAIS DO MUNICÍPIO, DE FORMA QUE NENHUMA CLASSE RECEBA MENOS QUE O SALÁRIO MÍNIMO REGENTE EM MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1162/ind._no_021.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1162/ind._no_021.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE VIABILIZE A CONTRATAÇÃO DE MAIS MÉDICO FISIOTERAPEUTA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1174/ind._no_022.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1174/ind._no_022.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE UM AUMENTO DE 40% (QUARENTA POR CENTO) NO VALOR DA INSALUBRIDADE DOS SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO QUE ATUAM DIRETAMENTE NO COMBATE O NOVO CORONAVÍRUS (COVID-19)."</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1179/ind._no_023.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1179/ind._no_023.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR MAIS DE UM MOTORISTA PARA TRANSPORTES DE PACIENTES PARA A GRANDE VITÓRIA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana, Renato Meneguini - PT</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1183/ind._no_024.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1183/ind._no_024.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE AMPLIAÇÃO E CONSTRUÇÃO DE UMA COZINHA NO POSTO DE SAÚDE AGESIRO RODRIGUES BOMFIM NA COMUNIDADE DO BATISTA INTERIOR DO MUNICÍPIO DE MARILÂNDIA PARA O USO DOS PROFISSIONAIS DE SAÚDE."</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1184/ind._no_025.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1184/ind._no_025.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE PAVIMENTAÇÃO DO ACESSO E ENTORNOS DA UNIDADE DE SAÚDE FLORINDA MONFRADINI BONINSEGNA NA COMUNIDADE DE BONINSEGNA INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1185/ind._no_026.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1185/ind._no_026.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A PAVIMENTAÇÃO DA RUA ANTÔNIO FUSATO, BAIRRO VILA REAL NO MUNICÍPIO DE MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1186/ind._no_027.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1186/ind._no_027.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CUSTEAR CONSULTAS DO CONSÓRCIO CIM NOROESTE."</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Paulo Costa, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1187/ind._no_028.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1187/ind._no_028.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O CHEFE DO PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE REALIZAR ESTUDOS QUANTO A MELHORIA DO SALÁRIO BASE DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Adilson Reggiani - PSB 40</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1190/ind._no_029.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1190/ind._no_029.2020.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJAM REALIZADOS EXAMES LABORATORIAIS PARA AS PESSOAS QUE ATUAM NA LINHA DE FRENTE AO COMBATE À PANDEMIA QUE POSSIVELMENTE ESTEJAM APTOS FISICAMENTE PARA EXERCER TAL FUNÇÃO EVITANDO QUE AS MESMAS SE CONTAMINEM.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1195/ind._no_030.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1195/ind._no_030.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE INSTALAR 3 (TRÊS) LIXEIRAS SUSPENSAS NAS COMUNIDADES DE BOA VISTA E BATISTA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1196/ind._no_031.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1196/ind._no_031.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE INSTALAR NOVAS LIXEIRAS NAS COMUNIDADES DO MUNICÍPIO DE MARILÂNDIA: PATRIMÔNIO DO RÁDIO, SAPUCAIA, BREJAL, SÃO MARCOS E LIBERDADE."</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1197/ind._no_032.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1197/ind._no_032.2020.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE PAVIMENTAÇÃO DA RUA PRÓXIMO AO POSTO PAINEIRAS EM SAPUCAIA, ZONA RURAL DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1199/ind._no_033.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1199/ind._no_033.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A ELABORAÇÃO DE PROJETOS PARA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY DE GRAMA NATURAL NA COMUNIDADE DE SÃO PEDRO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1200/ind._no_034.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1200/ind._no_034.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A IMPLANTAÇÃO DE UM SUPORTE PSICOLÓGICO A PROFISSIONAIS QUE ESTÃO NA LINHA DE FRENTE DE ENFRENTAMENTO AO COVID-19 E AOS MUNÍCIPES DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1204/ind._no_035.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1204/ind._no_035.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA A LIMPEZA E REPARO DE BUEIRO EM FRENTE AO BAR DA ANINHA NO CÓRREGO PAIXÃO NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1207/ind._no_036.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1207/ind._no_036.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO À AMPLIAÇÃO DA DRENAGEM PLUVIAL NA RUA PRINCIPAL DE SÃO MARCOS, SENDO DESDE O ACESSO A SEDE DA FAZENDA CLUBE ATÉ EM FRENTE À RESIDÊNCIA DO SR. CAETANO BRAVIN, LOCALIZADA CÓRREGO SÃO MARCOS, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1208/ind._no_037.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1208/ind._no_037.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A PAVIMENTAÇÃO DO CÓRREGO SANTA CECÍLIA ZONA RURAL DO MUNICÍPIO DE MARILÂNDIA - ES."</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1209/ind._no_038.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1209/ind._no_038.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇAO DE PLACA INDICATIVA EM FRENTE A 'EMEF SANTO HILÁRIO' ZONA RURAL DO MUNICÍPIO DE MARILÂNDIA - ES."</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1214/ind._no_039.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1214/ind._no_039.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE INCLUSÃO DE PONTOS DE COLETA DE LIXO NAS COMUNIDADES DE JOAQUIM TÁVORA E CÓRREGO SAÚDE."</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1215/ind._no_040.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1215/ind._no_040.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE O MUNICÍPIO BUSQUE PARCERIA PARA IMPLANTAÇÃO DO PROJETO BARRAGINHAS."</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Paulo, Douglas, Adilson, Suzi, Evandro, Jocimar, Ivaldo, Renato, Silvano</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1220/ind._no_041.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1220/ind._no_041.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE FORMALIZAR PARCERIA EM PROL DA INSTITUIÇÃO 'FAZENDA ESPERANÇA', COM BASE AS MANEIRAS LEGAIS DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E CIDADANIA, PROCURADORIA MUNICIPAL, PODER EXECUTIVO MUNICIPAL, PODER LEGISLATIVO MUNICIPAL E COMUNIDADE."</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Ivaldo da Silva, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1221/ind._no_042.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1221/ind._no_042.2020.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REFORMAR A EMUEF "SANTO HILÁRIO" E A EUM "CÓRREGO JOAQUIM TÁVORA", BEM COMO A CONSTRUÇÃO DE MURO PARA A ESCOLA DE JOAQUIM TÁVORA, INTERIOR DO MUNICÍPIO DE MAIRLÂNDIA/ES.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1222/ind._no_043.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1222/ind._no_043.2020.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJAM FEITAS SINALIZAÇÕES EM TODOS OS BAIRROS DA CIDADE DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1223/ind._no_044.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1223/ind._no_044.2020.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE O CALÇAMENTO EM VOLTA DO CAMPO DE FUTEBOL E DO POSTO DE SAÚDE DA COMUNIDADE DE PATRÃO-MÓR.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1224/ind._no_045.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1224/ind._no_045.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE ELABORAÇÃO DE UM PROJETO PARA A CONSTRUÇÃO DE UMA PONTE DE CONCRETO ARMADO NA ESTRADA DE ACESSO À COMUNIDADE DE CÓRREGO SANTA CECÍLIA  QUE FAZ LIGAÇÃO À RODOVIA ANTÔNIO CAMATA, PRÓXIMO À OFICINA DO BONA."</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1227/ind._no_046.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1227/ind._no_046.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE SUBSTITUIÇÃO DE CAIXA D'ÁGUA NA COMUNIDADE DE ALTO LIBERDADE, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Renato Meneguini - PT</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1230/ind._no_047.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1230/ind._no_047.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE AMPLIAR AS VAGAS DE ESTACIONAMENTO DE VEÍCULOS E MOTOCICLETAS PARA OS TURISTAS QUE SOBEM PARA O CRUZEIRO DE ALTO LIBERDADE, INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1231/ind._no_048.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1231/ind._no_048.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR NOVAS AQUISIÇÕES DE CADEIRAS DE RODA, CADEIRAS DE BANHO, ANDADORES, MULETAS E OUTROS EQUIPAMENTOS PARA OFERECER, COMO COMODATO, ÀS PESSOAS COM NECESSIDADES, COMO ACAMADOS, EM RECUPERAÇÃO DE PROCEDIMENTO CIRÚRGICO OU MESMO DE ACIDENTE E OUTROS."</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1232/ind._no_049.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1232/ind._no_049.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REALIZAR REFORMA NA ESCOLA LOCALIZADA NA COMUNIDADE DE NOSSA SENHORA DA SAÚDE, BEM COMO A DISPONIBILIZAÇÃO DE ACESSO À INTERNET NAS ESCOLAS DO CÓRREGO JOAQUIM TÁVORA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1243/ind._no_050.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1243/ind._no_050.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA PROVIDÊNCIA NO SENTIDO DE DETERMINAR AO CARRO COLETOR DE LIXO MUNICIPAL EM RECOLHER LIXO NÃO RECOLHIDO COM FREQUÊNCIA EXISTENTE NA ENTRADA DE PATRÃO-MÓR E TAQUARUSSU NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1244/ind._no_051.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1244/ind._no_051.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA PROVIDÊNCIA DE AFIXAÇÃO DA SINALIZAÇÃO COM PLACAS INDICATIVAS DE QUEBRA-MOLAS NA ALTURA DO TRAILER DE CHURROS DO NANATO NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1245/ind._no_052.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1245/ind._no_052.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA PROVIDÊNCIA NO SENTIDO DE CONSTRUIR CICLOVIA AS MARGENS DA RODOVIA CÔNEGO JOÃO BATISTA GUILHERME QUE INTERLIGA O MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Douglas Badiani, Evandro Vermelho, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneguini - PT, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1250/ind._no_053.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1250/ind._no_053.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSAM ANALISAR OS VALORES DEVIDOS A TÍTULO DE LICENÇA PRÊMIO E SEJAM ANALISADOS OS VALORES QUE SERIAM DEVIDOS A CADA SERVIDOR APOSENTADO QUE FOI EXONERADO, E TAMBÉM SEJA ESTUDADA A LEGALIDADE DE SE EFETUAR O PAGAMENTO A CADA UM DIANTE DA LEI COMPLEMENTAR 173/2020."</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1252/ind._no_054.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1252/ind._no_054.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE INSTALAR TATAME NO CHÃO DO PARQUE INFANTIL LOCALIZADO NA PRAÇA MUNICIPAL QUINZE DE MAIO, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana, Renato do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1253/ind._no_055.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1253/ind._no_055.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA CONFECCIONAR UM PROJETO TÉCNICO QUE CONTEMPLE A PAVIMENTAÇÃO E DRENAGEM DA ESTRADA DE TERRA PRINCIPAL ATÉ O INÍCIO DAS ESCADARIAS DA PEDRA DO CRUZEIRO DE ALTO LIBERDADE, NORTE DE MARILÂNDIA, E TAMBÉM DO PÁTIO DE ESTACIONAMENTO DO LOCAL."</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1255/ind._no_056.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1255/ind._no_056.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSO ESTUDAR A POSSIBILIDADE DE REFORMAR  AS QUADRAS POLIESPORTIVAS: 'ALFREDO GARCIA', DA COMUNIDADE SANTA ROSA; 'AGOSTINHO ASTORI', COMUNIDADE DE CÓRREGO ALEGRIA; E 'ARISTIDES DA SILVA MORAES', DISTRITO DE SAPUCAIA."</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1256/ind._no_057.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1256/ind._no_057.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA ILUMINAÇÃO EM FRENTE A LANCHONETE DA PEDRINHA LOCALIZADA ENTRE A RUA HERMINIO PASSAMANI E OTÁVIO PERIN NO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1259/ind._no_058.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1259/ind._no_058.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UM CAMPO DE FUTEBOL SOCIETY NA COMUNIDADE DE BATISTA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1260/ind._no_059.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1260/ind._no_059.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE O RETORNO DA IMPLANTAÇÃO DO VIVEIRO MUNICIPAL DE MUDAS NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Adilson Reggiani - PSB 40, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1266/ind._no_060.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1266/ind._no_060.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE PLANTAR ÁRVORES FRUTÍFERAS OU DE PAISAGISMO NA PRAÇA DA COMUNIDADE DE SANTA CRUZ, MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Adilson Reggiani - PSB 40, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1267/ind._no_061.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1267/ind._no_061.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A INSTALAÇÃO DE UMA CALHA COLETORA DE ÁGUA DO TELHADO DA QUADRA DE ESPORTES, ANEXO À ESCOLA NA COMUNIDADE DE SANTA CRUZ NO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI."</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Evandro Vermelho, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1272/ind._no_062.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1272/ind._no_062.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A VIABILIDADE DE AQUISIÇÃO DE UMA ÁREA PARA A CONSTRUÇÃO DE UMA NOVA ESCOLA NO DISTRITO DE SAPUCAIA, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1281/ind._no_063.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1281/ind._no_063.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE AQUISIÇÃO DE UM NOVO CAMINHÃO COMPACTADOR DE LIXO PARA O MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1282/ind._no_064.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1282/ind._no_064.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE ADQUIRIR NOVOS CONTÊINERES DE COLETA DE LIXO, PARA INSTALAR EM TODA A CIDADE E COMUNIDADES DO INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1283/ind._no_065.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1283/ind._no_065.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE  DE LOCALIZAR O DPM ( DESTACAMENTO DA POLÍCIA MILITAR) NA RODOVIA CÔNEGO JOÃO GUILHERME, QUE LIGA MARILÂNDIA A COLATINA NA ENTRADA DA CIDADE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1284/ind._no_066.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1284/ind._no_066.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE FAZER UMA DOAÇÃO DA ÁREA JÁ USADA PELA TERCEIRA IDADE (CENTRO DE CONVIVÊNCIA DO IDOSO JÚLIA BRAGATO CAMATA) EM MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1287/ind._no_067.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1287/ind._no_067.2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO MUNICÍPIO DE MARILÂNDIA/ES PROVIDÊNCIAS JUNTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES DO ESTADO DO ESPÍRITO SANTO [DENIT], NA AFIXAÇÃO DE "GUARD RAIL" AS MARGENS DA RODOVIA CÔNEGO JOÃO GUILHERME KOLTEGEN NA COMUNIDADE DE CÓRREGO PAIXÃO KM 146 NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1291/ind._no_068.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1291/ind._no_068.2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSO ESTUDAR A POSSIBILIDADE DE CONSTRUIR UM BUEIRO PRÓXIMO À ESFERA SOM EM MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1296/ind._no_069.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1296/ind._no_069.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE LIMPEZA DO RIO SÃO PEDRO, INICIANDO PRÓXIMO AO BAR DO JUNINHO MOURA ATÉ A FABRICA DESTRA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1298/ind._no_070.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1298/ind._no_070.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE O CONSERTO DO MURO DE ABRIGO DO PONTO DE ÔNIBUS NO CÓRREGO PAIXÃO, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1299/ind._no_071.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1299/ind._no_071.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE INSTALAÇÃO DE ELEVATÓRIA E RESERVATÓRIO SUPERIOR PARA ATENDER OS MORADORES DA VILA PALMIRA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1305/ind._no_072.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1305/ind._no_072.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE IGUALE O PISO SALARIAL DOS PROFESSORES DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO, CONFORME ESTABELECIDO PELO MINISTÉRIO DA EDUCAÇÃO."</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1306/ind._no_073.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1306/ind._no_073.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE MELHORIAS DA RUA CARLOS FRANCO, MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1307/ind._no_074.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1307/ind._no_074.2020.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CASCALHAMENTO DA SERRA DO TIMBUIZINHO, PATRIMÔNIO DO RÁDIO, ZONA RURAL DO MUNICÍPIO DE MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1201/mocao_no_001.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1201/mocao_no_001.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O PRESIDENTE ESTADUAL DA ORDEM DOS ADVOGADOS DO BRASIL, DR. JOSÉ CARLOS RISK, E O PRESIDENTE DA PRIMEIRA SUBSEÇÃO DE COLATINA, DR. CRISTIANO ROSSI CASSARO, PELA PARTICIPAÇÃO, JUNTAMENTE COM ADVOGADOS DO MUNICÍPIO, NO MOVIMENTO PELA MANUTENÇÃO DA COMARCA DO MUNICÍPIO DE MARILÂNDIA/ES E CONTRÁRIO A INTEGRAÇÃO DAS COMARCAS."</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>Adilson Reggiani - PSB 40, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Silvano José Dondoni, Suzi Ever Lorenzoni - PSB 40</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1210/mocao_de_apoio_no_001.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1210/mocao_de_apoio_no_001.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APOIO Nº 001/2020, SOLICITANDO AO PODER EXECUTIVO ESTADUAL, EM CARÁTER DE URGÊNCIA, A IMEDIATA CONCLUSÃO DO CONCURSO DA POLÍCIA CIVIL DO ESTADO DO ESPÍRITO SANTO E NOMEAÇÃO DOS APROVADOS, BEM COMO O APROVEITAMENTO DE TODO O CADASTRO DE RESERVA COM VISTA À RECOMPOSIÇÃO NO QUADRO DE INVESTIGADORES, ESCRIVÃES, PERITOS, MÉDICOS LEGISTAS E AUXILIARES DE PERÍCIA."</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1212/mocao_no_003.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1212/mocao_no_003.2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARABENIZANDO A SENHORITA LORENA MARIA NARDI PELOS SERVIÇOS PRESTADOS JUNTO À COORDENAÇÃO DE IMUNIZAÇÃO E DO PROGRAMA DE TRIAGEM NEONATAL EM NOSSO MUNICÍPIO,</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/</t>
+    <t>http://sapl.marilandia.es.leg.br/media/</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR ANDRÉ BERTOLDI PELA SUA DEDICAÇÃO EM RETRATAR O MUNICÍPIO DE MARILÂNDIA POR MEIO DE SUAS FOTOGRAFIAS, CONQUISTANDO RECONHECIMENTO PARA NOSSA TERRA. É, POIS, JUSTA A HOMENAGEM DESTA AUGUSTA CASA DE LEIS, REPRESENTANTE DOS MUNÍCIPES."</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>Suzi Ever Lorenzoni - PSB 40</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1225/mocao_de_pesar_no_001.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1225/mocao_de_pesar_no_001.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR Nº 001/2020, MANIFESTANDO UM VOTO DE PROFUNDO PESAR A TODOS FAMILIARES E AMIGOS DO SENHOR MIZAEL EUGÊNIO DE OLIVEIRA, PELO SEU FALECIMENTO OCORRIDO NO DIA 29 DE JULHO DO CORRENTE ANO."</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1238/mocao_no_006.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1238/mocao_no_006.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR CLEOMIR DE AZEVEDO ZANDOMINGHE PELOS SERVIÇOS PRESTADOS A ESTA INSTITUIÇÃO."</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1239/mocao_no_007.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1239/mocao_no_007.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORITA LARISSA BONA PELOS SERVIÇOS PRESTADOS A ESTA INSTITUIÇÃO."</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1240/mocao_no_008.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1240/mocao_no_008.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA LAISA CAMATA PELOS SERVIÇOS PRESTADOS A ESTA INSTITUIÇÃO."</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1241/mocao_no_009.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1241/mocao_no_009.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORITA ISABELA CALVI PELOS SERVIÇOS PRESTADOS A ESTA INSTITUIÇÃO."</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1242/mocao_no_010.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1242/mocao_no_010.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA REGIANA PREMOLI PELOS SERVIÇOS PRESTADOS A ESTA INSTITUIÇÃO."</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1247/mocao_no_011.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1247/mocao_no_011.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR FERNANDO PEREIRA PELOS SERVIÇOS PRESTADOS A ESTA INSTITUIÇÃO."</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1248/mocao_no_012.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1248/mocao_no_012.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA APARECIDA BORGES PERIN PELOS SERVIÇOS PRESTADOS A ESTA INSTITUIÇÃO."</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1249/mocao_no_013.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1249/mocao_no_013.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORITA SUELEN GAVA, FILHA DE SEGINALDO ANTÔNIO GAVA E TEREZA DE LOURDES VENTURIN GAVA PELOS SERVIÇOS PRESTADOS AO MUNICÍPIO."</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1254/mocao_no_014.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1254/mocao_no_014.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA KÁTIA APARECIDA LUNZ PELOS SERVIÇOS PRESTADOS A ESTA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1261/mocao_no_015.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1261/mocao_no_015.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR VILSON FERREIRA OLIVEIRA PELOS SERVIÇOS PRESTADOS A ESTA INSTITUIÇÃO."</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1268/mocao_no_016.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1268/mocao_no_016.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO AS ESCOLAS EMEF MARIA IZABEL FALCHETO- ANOS INICIAIS DO ENSINO FUNDAMENTAL POR TER ALCANÇADO O IDEB DE 6,8 E A ESCOLA EMEIEF SÃO JUDAS TADEU - ANOS FINAIS DE ENSINO FUNDAMENTAL POR TER ALCANÇADO O IDEB DE 6,7."</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1273/mocao_no_017.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1273/mocao_no_017.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR RAFAEL BELEI ZOTTELE, PELA PRESTAÇÃO DE SERVIÇO E DEDICAÇÃO NA ATUAÇÃO DURANTE A OPERAÇÃO REALIZADA NESSE MUNICÍPIO."</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1274/mocao_no_018.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1274/mocao_no_018.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR VANDERLEY CORREA DA COSTA, PELA PRESTAÇÃO DE SERVIÇO E DEDICAÇÃO NA ATUAÇÃO DURANTE A OPERAÇÃO REALIZADA NESSE MUNICÍPIO."</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1275/mocao_no_019.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1275/mocao_no_019.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JOAQUIM PEREIRA VENTURA PELOS SERVIÇOS QUE VEM SENDO PRESTADOS NESTA INSTITUIÇÃO."</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1276/mocao_no_020.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1276/mocao_no_020.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA HELENA ROSA DA SILVA PELOS SERVIÇOS PRESTADOS COMO SERVIDORA PÚBLICA DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1277/mocao_no_021.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1277/mocao_no_021.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JOSÉ JOCIMAR VALIS COMO PRESTADOR DE SERVIÇO NESSE MUNICÍPIO."</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1278/mocao_no_022.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1278/mocao_no_022.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA FABIANA CROSKOPP BASTOS, PELOS SERVIÇOS PRESTADOS NESTA INSTITUIÇÃO."</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1279/mocao_no_023.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1279/mocao_no_023.2020.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR SUBSCRITOR DESTA PROPOSIÇÃO REQUER À MESA, OUVIDO O PLENÁRIO, A INICIATIVA DESTA CASA LEGISLATIVA CONGRATULAR COM MOÇÃO DE APLAUSO AO SENHOR JACIANO VAGO POR RELEVANTES SERVIÇOS PRESTADOS NO ÂMBITO DESTA AUGUSTA CASA DE LEIS E NO ASSISTENCIALISMO JURÍDICO NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1300/mocao_no_024.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1300/mocao_no_024.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR LUCAS BERGAMI CIPRIANO POR SER O PRIMEIRO MARILANDENSE A INGRESSAR NA CARREIRA DE SOLDADO COMBATENTE DO CORPO DE BOMBEIRO MILITAR."</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1309/mocao_no_025.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1309/mocao_no_025.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR  FRANK PERIM PELA PRESTAÇÃO DE SERVIÇOS E DEDICAÇÃO REALIZADO NESSE MUNICÍPIO."</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1314/mocao_no_026.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1314/mocao_no_026.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR LOURIVAL MILANEZ, PELA PRESTAÇÃO DE SERVIÇOS EM PROL DA AGRICULTURA CAPIXABA MARILANDENSE."</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1315/mocao_no_027.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1315/mocao_no_027.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR JOSELVI PAIER, PELA ASCENSÃO AO CARGO DE GERENTE NA AGÊNCIA SICOOB DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1318/mocao_no_028.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1318/mocao_no_028.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR AGNALDO PROFIRO DA SILVA, PELA PROMOÇÃO AO CARGO DE COMANDANTE DO DESTACAMENTO DA POLICIA MILITAR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1319/mocao_no_029.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1319/mocao_no_029.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR PAULO FERREIRA CAMPANHOLE, PELOS 23 ANOS DE SERVIÇOS PRESTADOS NA POLÍCIA MILITAR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1320/mocao_no_030.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1320/mocao_no_030.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA CAROLINA ALCÂNTARA BASTOS, PELOS SEUS TRABALHOS REALIZADOS ENQUANTO CLÍNICA GERAL DA SAÚDE DA FAMÍLIA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1321/mocao_no_031.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1321/mocao_no_031.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR NEIL JOAQUIM DE ALMEIDA PELOS SEUS 19 ANOS DE FORMAÇÃO SACERDOTAL E 5 ANOS DE SUA CHEGADA NA PARÓQUIA DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_no_032.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_no_032.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR ELTON SPESSIMILI DRAGO PELO CONQUISTA DO CARGO DE SOLDADO MILITAR NO ESTADO DO RIO GRANDE DO SUL."</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_no_033.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_no_033.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR SAMUEL QUEIRÓS PELOS DOIS ANOS DE POSSE COMO PASTOS NA PRIMEIRA IGREJA BATISTA DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_no_034.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_no_034.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR SÉRGIO ZANI PELA SUA APOSENTADORIA APÓS 39 ANOS DE SERVIÇOS AO BANCO BANESTES DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1327/mocao_no_035.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1327/mocao_no_035.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR MAYKO BERTOLO PELA SUA ATUAÇÃO COMO ESPECIALISTA EM URGÊNCIA E EMERGÊNCIA NO PRONTO-ATENDIMENTO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CESECASDH - Finanças, Orçamento,Tom. de Contas,Fisc. e Aplic.da Lei Orç.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_decreto_legislativo_no_001.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_decreto_legislativo_no_001.2020.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS ANUAL (PREFEITO) - PREFEITURA MUNICIPAL DE MARILÂNDIA - EXERCÍCIO 2017 - PARECER PRÉVIO PELA APROVAÇÃO  COM RESSALVAS - DETERMINAÇÃO - ARQUIVAMENTO - RESPONSÁVEL GEDER CAMATA".</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>Paulo Costa, Douglas Badiani, Renato Meneghini, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1228/projeto_de_decreto_legislativo_no_002.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1228/projeto_de_decreto_legislativo_no_002.2020.pdf</t>
   </si>
   <si>
     <t>"APROVA A PROPOSTA ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2021."</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1233/projeto_de_decreto_legislativo_no_003.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1233/projeto_de_decreto_legislativo_no_003.2020.pdf</t>
   </si>
   <si>
     <t>"SUSTA INTEGRALMENTE A APLICAÇÃO E OS EFEITOS DO DECRETO EXECUTIVO DE Nº 4357 DE 23 DE JULHO DE 2020, EDITADO PELO PREFEITO GEDER CAMATA, QUE DISPÕE SOBRE A EXONERAÇÃO DE SERVIDORES APOSENTADOS PELO REGIME GERAL DA PREVIDÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1258/projeto_de_decreto_legislativo_no_004.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1258/projeto_de_decreto_legislativo_no_004.2020.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. SENHOR DOUTOR RODRIGO CAMPANA TRISTÃO."</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1326/projeto_de_decreto_legislativo_no_005.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1326/projeto_de_decreto_legislativo_no_005.2020.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. SENHOR ELIAS GOMES SOARES."</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1328/projeto_de_decreto_legislativo_no_006.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1328/projeto_de_decreto_legislativo_no_006.2020.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. SENHOR JOSÉ BARRETO DE QUEIROZ."</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_no_001.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_no_001.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE."</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1108/projeto_de_lei_no_002.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1108/projeto_de_lei_no_002.2020.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM O LAR IRMÃ SCHEILLA."</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_no_003.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_no_003.2020.pdf</t>
   </si>
   <si>
     <t>"REVOGA DISPOSITIVO DA LEI 1.457 DE 14 DE AGOSTO DE 2019."</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1110/projeto_de_lei_no_004.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1110/projeto_de_lei_no_004.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA IMPLANTAÇÃO E EXECUÇÃO DOS SERVIÇOS DE INSPEÇÃO MUNICIPAL - SIM."</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1121/projeto_de_lei_no_005.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1121/projeto_de_lei_no_005.2020.pdf</t>
   </si>
   <si>
     <t>"RETIFICA A LEI Nº 1.483 DE 19 DE DEZEMBRO DE 2019."</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_de_lei_no_006.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_de_lei_no_006.2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI GRATIFICAÇÃO PARA OS SERVIDORES MUNICIPAIS QUE COMPÕE A COMISSÃO MUNICIPAL DE DEFESA CIVIL."</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1123/projeto_de_lei_no_007.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1123/projeto_de_lei_no_007.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM."</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1124/projeto_de_lei_no_008.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1124/projeto_de_lei_no_008.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI Nº 1425, DE 20 DE NOVEMBRO DE 2018."</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1125/projeto_de_lei_no_009.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1125/projeto_de_lei_no_009.2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI COMO PATRIMÔNIO PÚBLICO, CULTURAL, ARTÍSTICO E RELIGIOSO A ENCENAÇÃO DA PAIXÃO DE CRISTO."</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1126/projeto_de_lei_no_010.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1126/projeto_de_lei_no_010.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO 'ESPAÇO CULTURAL GIORDANO LORENZINI' PELA ASSOCIAÇÃO 'AMIGOS DO CAVALO REGIÃO NOROESTE DO ESTADO DO ESPÍRITO SANTO'."</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1127/projeto_de_lei_no_011.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1127/projeto_de_lei_no_011.2020.pdf</t>
   </si>
   <si>
     <t>"CRIA O CONSELHO DE FISCALIZAÇÃO E ACOMPANHAMENTO DO FUNDO MUNICIPAL DE INVESTIMENTO A QUE SE REFERE A LEI COMPLEMENTAR ESTADUAL Nº 712, DE 13 DE SETEMBRO DE 2013".</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1130/projeto_de_lei_no_012.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1130/projeto_de_lei_no_012.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO 'ESPAÇO CULTURAL GIORDANO LORENZINI' PELA COMISSÃO ESCOLAR DE 2020 DOS ALUNOS DO 3º ANO DO ENSINO MÉDIO".</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1138/projeto_de_lei_no_013.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1138/projeto_de_lei_no_013.2020.pdf</t>
   </si>
   <si>
     <t>"CRIA VAGA DE AUXILIAR DE CRECHE, ALTERA ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_no_014.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_no_014.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A APOIAR A CAMPANHA DO 'DIA DAS MÃES- SUA MÃE E NOTA MIL' E DO 'NATAL PREMIADO' NO ANO DE 2020 REALIZADO PELA CÂMARA DE DIRIGENTES LOJISTAS DE MARILÂNDIA-CDL."</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1147/projeto_de_lei_no_015.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1147/projeto_de_lei_no_015.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA AQUISIÇÃO DE VEÍCULO."</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1148/projeto_de_lei_no_016.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1148/projeto_de_lei_no_016.2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CÓDIGO MUNICIPAL DE MEIO AMBIENTE, CRIA O CONSELHO MUNICIPAL DE MEIO AMBIENTE, CRIA O FUNDO MUNICIPAL DE MEIO AMBIENTE, CRIA A JUNTA DE AVALIAÇÃO DE RECURSOS DE INFRAÇÕES AMBIENTAIS E DISPÕE SOBRE A POLÍTICA DE MEIO AMBIENTE E SOBRE O SISTEMA MUNICIPAL DO MEIO AMBIENTE PARA O MUNICÍPIO DE MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1149/projeto_de_lei_no_017.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1149/projeto_de_lei_no_017.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO VISANDO A CONCESSÃO DE EMPRÉSTIMOS E/OU FINANCIAMENTOS EM FOLHA DE PAGAMENTO, ENTRE O MUNICÍPIO DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO E A COOPERATIVA DE CRÉDITO RURAL COM INTERAÇÃO SOLIDÁRIA DO ESPÍRITO SANTO- CRESOL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1150/projeto_de_lei_no_018.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1150/projeto_de_lei_no_018.2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E DISCIPLINA A CONCESSÃO, CONTROLE E REALIZAÇÃO DE SUPRIMENTO DE FUNDO PARA O SAAE DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1153/projeto_de_lei_no_019.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1153/projeto_de_lei_no_019.2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA "PROFESSORA ZELITA MARIA FERRAÇO CATELAN" AUDITÓRIO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL MARIA IZABEL FALCHETO LOCALIZADA NA CIDADE DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_no_020.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_no_020.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O SAAE- SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO A REALIZAR CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_no_021.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_no_021.2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO- SAAE MARILÂNDIA, ESTABELECE NORMAS DE ENQUADRAMENTO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1157/projeto_de_lei_no_022.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1157/projeto_de_lei_no_022.2020.pdf</t>
   </si>
   <si>
     <t>"CRIA 01 (UMA) VAGA PARA PROFESSOR/A B - EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL E ALTERA OS ANEXOS IV E IV-B DA LEI MUNICIPAL Nº 1.207 DE 27 DE ABRIL DE 2015."</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1158/projeto_de_lei_no_023.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1158/projeto_de_lei_no_023.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_no_024.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_no_024.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA ANEXOS DA LEI 1208/2015."</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1160/projeto_de_lei_no_025.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1160/projeto_de_lei_no_025.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA, PLANO DE CARGOS E CARREIRAS, SALÁRIOS DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE MARILÂNDIA-ES, E ESTABELECE OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_lei_no_026.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_lei_no_026.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA A CONCESSÃO DE BOLSA PARA FORMAÇÃO AOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE SAÚDE."</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1172/projeto_de_lei_no_027.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1172/projeto_de_lei_no_027.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM OS CARITAS DIOCESANA DE COLATINA- CENTRO DE ATENDIMENTO MATERNO INFANTIL - MATER CHRISTI."</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_no_028.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_no_028.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A APLICAÇÃO DOS RECURSOS PROVENIENTES DA LEI Nº 1.092, DE 09 DE OUTUBRO DE 2013, EM DESPESAS DE CUSTEIO NAS ÁREAS DA SAÚDE E DA ASSISTÊNCIA SOCIAL ENQUANTO PERDURAR O ESTADO DE EMERGÊNCIA EM SAÚDE PÚBLICA, EM DECORRÊNCIA DA PANDEMIA DO NOVO CORONAVÍRUS (COVID-19)</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1176/projeto_de_lei_no_029.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1176/projeto_de_lei_no_029.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO AMBIENTALISTA DE MARILÂNDIA-AAMA."</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1178/projeto_de_lei_no_030.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1178/projeto_de_lei_no_030.2020.pdf</t>
   </si>
   <si>
     <t>'INSTITUI O CÓDIGO MUNICIPAL DE MEIO AMBIENTE, CRIA O CONSELHO MUNICIPAL DE MEIO AMBIENTE, CRIA O FUNDO MUNICIPAL DE MEIO AMBIENTE, CRIA A JUNTA DE AVALIAÇÃO DE RECURSOS DE INFRAÇÕES AMBIENTAIS E DISPÕE SOBRE A POLÍTICA DE MEIO AMBIENTE E SOBRE O SISTEMA MUNICIPAL DE MEIO AMBIENTE PARA O MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1180/projeto_de_lei_no_031.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1180/projeto_de_lei_no_031.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O INCREMENTO DA TRANSPARÊNCIA NA DIVULGAÇÃO DAS DESPESAS E ATOS ADMINISTRATIVOS PRATICADOS PELO MUNICÍPIO DE  MARILÂNDIA NO ENFRENTAMENTO À PANDEMIA CAUSADA PELO CORONAVÍRUS (COVID-19), SOBRETUDO NOS CASOS EM QUE HOUVE DISPENSA DE PROCEDIMENTO DE LICITAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Evandro Vermelho, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1181/projeto_de_lei_no_032.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1181/projeto_de_lei_no_032.2020.pdf</t>
   </si>
   <si>
     <t>"DECLARA A ESSENCIALIDADE PARA A SAÚDE PÚBLICA DOS SERVIÇOS DE EDUCAÇÃO FÍSICA, ESPORTES E AFINS COMO FORMA DE PREVENIR DOENÇAS FÍSICAS E MENTAIS NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA/ES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1182/projeto_de_lei_no_033.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1182/projeto_de_lei_no_033.2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'NILO RIBEIRO DO ESPÍRITO SANTO' RUA LOCALIZADA NO BAIRRO VILA PALMIRA NO MUNICÍPIO DE MARILÂNDIA /ES."</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1198/projeto_de_lei_no_034.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1198/projeto_de_lei_no_034.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PERMUTA DE BENS IMÓVEIS."</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_no_035.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_no_035.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA, EXCLUI E ACRESCEM DISPOSITIVOS À LEI ORDINÁRIA Nº 1.097 DE 31 DE OUTUBRO DE 2013, QUE 'INSTITUI NO MUNICÍPIO DE MARILÂNDIA, A SEMANA MUNICIPAL DO CICLISMO' E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1211/projeto_de_lei_no_036.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1211/projeto_de_lei_no_036.2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'JOSÉ CONTI' O POSTO DE SAÚDE LOCALIZADO NO CÓRREGO DO BREJAL, ZONA RURAL, NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1216/projeto_de_lei_no_037.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1216/projeto_de_lei_no_037.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PREVENÇÃO DE MAUS TRATOS, CONTROLE DA PROCRIAÇÃO DESCONTROLADA E INDESEJADA, CRIAÇÃO, COMÉRCIO, USO, MANEJO E O TRANSPORTE E TRÂNSITO DE ANIMAIS DE ESTIMAÇÃO NO MUNICÍPIO DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1226/projeto_de_lei_ordinaria_no_38.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1226/projeto_de_lei_ordinaria_no_38.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CESSÃO DE SERVIDOR PARA ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1237/projeto_de_lei_no_039.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1237/projeto_de_lei_no_039.2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'PROFESSORA ARLENE CALIMAN' SALA DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO (AEE) DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL MARIA IZABEL FALCHETO LOCALIZADA NA CIDADE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1251/projeto_de_lei_no_040.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1251/projeto_de_lei_no_040.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE NORMAS URBANÍSTICAS ESPECÍFICAS PARA A IMPLANTAÇÃO E O RESPECTIVO LICENCIAMENTO DE INFRAESTRUTURA DE SUPORTE PARA TELECOMUNICAÇÕES."</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>Renato Meneguini - PT</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1262/projeto_de_lei_no_041.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1262/projeto_de_lei_no_041.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS À LEI ORDINÁRIA Nº 1.127 DE 15 DE ABRIL DE 2015 E REVOGA A LEI 525 DE 09 DE  MARÇO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1263/projeto_de_lei_no_042.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1263/projeto_de_lei_no_042.2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA RUA 'AROLDO PINTO FLORES' INICIANDO NA ENTRADA PRINCIPAL DA FAZENDA EXPERIMENTAL DO INCAPER EM MARILÂNDIA, PASSANDO POR DENTRO DA FAZENDA E ENCERRANDO PRÓXIMO AO ESPAÇO CULTURAL, PRÓXIMO AO ESTÁDIO MUNICIPAL, KLÉBER ROQUE BERTOLDI, NESTA CIDADE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1264/projeto_de_lei_no_043.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1264/projeto_de_lei_no_043.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), PARA O EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1265/projeto_de_lei_no_044.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1265/projeto_de_lei_no_044.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA CUSTEAR BENEFÍCIOS DE ASSISTENCIAIS."</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1269/projeto_de_lei_no_045.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1269/projeto_de_lei_no_045.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA".</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_no_046.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_no_046.2020.pdf</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_no_047.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_no_047.2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'AQUELINO BASILI BERTOLDI' RUA EM ALTO LIBERDADE-  ZONA RURAL NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_no_048.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_no_048.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI 822 DE 11 DE NOVEMBRO DE 2008, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CRIAR O CONSELHO MUNICIPAL DE SEGURANÇA DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1286/projeto_de_lei_no_049.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1286/projeto_de_lei_no_049.2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'RUA 20 DE JANEIRO' RUA QUE SE INICIA A RUA AMADEU COMÉRIO APÓS A PONTE DO RIO TIMBUÍ SENTIDO CÓRREGO CALADO A DIREITA, NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO - ZONA RURAL - MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>"DENOMINA 'JOSÉ GERALDO MARIN' CAMPO BOM DE BOLA II NA COMUNIDADE DE PATRÃO-MÓR, ZONA RURAL, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_lei_no_051.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_lei_no_051.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O LEGISLATIVO MUNICIPAL A FIRMAR CONVÊNIO VISANDO A CONCESSÃO DE EMPRÉSTIMOS E/OU FINANCIAMENTOS EM FOLHA DE PAGAMENTO, ENTRE O LEGISLATIVO DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO E A COOPERATIVA DE CRÉDITO RURAL COM INTERAÇÃO SOLIDÁRIA DO ESPÍRITO SANTO - CRESOL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1293/projeto_de_lei_no_052.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1293/projeto_de_lei_no_052.2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'JOSÉ GERALDO MARIN' O CAMPO BOM DE BOLA II NA COMUNIDADE DE PATRÃO MOR, ZONA RURAL, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1294/projeto_de_lei_no_053.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1294/projeto_de_lei_no_053.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A FORMALIZAÇÃO DE TERMO DE COOPERAÇÃO TÉCNICA ENTRE O MUNICÍPIO DE MARILÂNDIA E A EMPRESA CONSIGNET SISTEMAS LTDA."</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_no_054.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_no_054.2020.pdf</t>
   </si>
   <si>
     <t>"REVOGA  LEIS E DÁ DENOMINAÇÃO ÀS AVENIDAS, RUAS E BECOS DO DISTRITO DE SAPUCAIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_lei_no_055.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_lei_no_055.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI 853 DE 13 DE OUTUBRO DE 2009, QUE INSTITUI O SERVIÇO DE MOTO TÁXI E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1302/projeto_de_lei_no_056.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1302/projeto_de_lei_no_056.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR O SISTEMA MUNICIPAL DE EDUCAÇÃO AMBIENTAL NO MUNICÍPIO DE MARILÂNDIA/ES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_lei_no_057.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_lei_no_057.2020.pdf</t>
   </si>
   <si>
     <t>"ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2021."</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_no_058.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_no_058.2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'CARLOS EUSTÁQUIO DO NASCIMENTO' [CARLÃO DO PARQUE] O PLAYGROUND LOCALIZADO NA PRAÇA 15 DE MAIO NO CENTRO DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1308/projeto_de_lei_no_059.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1308/projeto_de_lei_no_059.2020.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE PROCEDIMENTO DE COBRANÇA EXTRAJUDICIAL E INSCRIÇÃO EM DÍVIDA ATIVA DE CRÉDITOS NÃO TRIBUTÁRIOS DEVIDOS AO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1312/projeto_de_lei_no_060.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1312/projeto_de_lei_no_060.2020.pdf</t>
   </si>
   <si>
     <t>"REVOGA O ARTIGO 1º DA LEI Nº 905/2010 DE DENOMINA NOME DE RUAS NA COMUNIDADE DE SAPUCAIA INTERIOR DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_no_061.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_no_061.2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA ‘ELISABETA LORENZONI FALQUETO’ RUA ADJACENTE À RUA DIONÍSIO FALQUETO, AS MARGENS DO RIO LIBERDADE LOCALIZADA NO MUNICÍPIO DE MARILÂNDIA/ES.”</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Evandro Vermelho, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1324/projeto_de_lei_no_062.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1324/projeto_de_lei_no_062.2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA 'ANTÔNIO MARINO', RUA LOCALIZADA NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_resolucao_no_01.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_resolucao_no_01.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DATA DE PAGAMENTO SALARIAL DOS SERVIDORES E OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA - ESTADO DO ESRÍRITO SANTO."</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1317/projeto_de_resolucao_no_02.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1317/projeto_de_resolucao_no_02.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBSERVÂNCIA DA ORDEM CRONOLÓGICA DE PAGAMENTOS DAS OBRIGAÇÕES FINANCEIRAS DO PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA - ESTADO DO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Paulo Costa, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1143/requerimento_no_001.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1143/requerimento_no_001.2020.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO PREFEITO MUNICIPAL GEDER CAMATA, SOLICITANDO CÓPIAS COM OS RESPECTIVOS VALORES RELATIVO AS ÚLTIMAS LICITAÇÕES CONCLUÍDAS NO EXERCÍCIO QUE COMPREENDE JANEIRO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1175/requerimento_no_002.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1175/requerimento_no_002.2020.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, COLOCAR EM DELIBERAÇÃO DO PLENÁRIO O PRESENTE REQUERIMENTO DESTINADO À SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>Adilson Reggiani, Paulo Costa, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1177/requerimento_no_003.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1177/requerimento_no_003.2020.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, COLOCAR EM DELIBERAÇÃO DO PLENÁRIO O PRESENTE REQUERIMENTO PARA FINS DE CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO PARA QUE COMPAREÇA A ESSA CASA LEGISLATIVA NA SESSÃO DO DIA 11 DE MAIO DO CORRENTE ANO ÀS 18 HORAS, COM O OBJETIVO DE ESCLARECIMENTO AOS VEREADORES E A SOCIEDADE MARILANDENSE DE QUE FORMA ESTÁ SENDO ADQUIRIDA A MERENDA ESCOLAR, BEM COMO O QUE ESTA SENDO FEITO A MERENDA EM ESTOQUE. A CONVOCAÇÃO TAMBÉM BUSCA A OBTENÇÃO DE EXPLICAÇÕES SOBRE A RAZÃO DA COMPRA DE OVOS DE PÁSCOA DIANTE DA PANDEMIA NACIONAL, BEM COMO INFORMAR O LOCAL DE ARMAZENAMENTO DOS OVOS DE PÁSCOA E SUA VALIDADE."</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1188/requerimento_no_004.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1188/requerimento_no_004.2020.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º, INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE ROBERTO CARLOS PARTELLI, SOLICITANDO INFORMAÇÕES DE QUANTAS PESSOAS FORAM DETECTADAS COM A COVID-19 PELA BARREIRA SANITÁRIA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Silvano José Dondoni, Suzi Ever Lorenzoni - PSB 40</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1189/requerimento_no_005.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1189/requerimento_no_005.2020.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES QUE ESTA SUBSCREVE VÊM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129 INCISO XII COMBINADO COM ARTIGO 242 E 243 DO REGIMENTO INTERNO DESTA AUGUSTA CASA DE LEIS, PARA FINS DE CONVOCAR O SECRETÁRIO MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER - SEMCEL, SENHOR FLAVIO DA S. BATISTA, PARA NO DIA 15/06/2020 ÀS 18H00MIN FAZER-SE PRESENTE PERANTE ESTA AUGUSTA CASA DE LEIS NO ENDEREÇO QUE CITAMOS: RUA LUIS CATELAN, 230, CENTRO, MARILÂNDIA/ES (CÂMARA MUNICIPAL DE VEREADORES) PARA NO USO DA TRIBUNA LIVRE DA 15ª SESSÃO ORDINÁRIA COM FINS DE PRESTAR INFORMAÇÕES QUANTO A DOAÇÃO DE MATERIAL DE CONSTRUÇÃO DESTINADO AO CAMPO DE FUTEBOL DA COMUNIDADE DO JOAQUIM TÁVORA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1191/requerimento_no_006.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1191/requerimento_no_006.2020.pdf</t>
   </si>
   <si>
     <t>"A VEREADORA QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO MINISTÉRIO PÚBLICO, SOLICITANDO PEDIDO DE ABERTURA DE PROCEDIMENTO DE INVESTIGAÇÃO PARA VERIFICAR POSSÍVEIS  NEGLIGÊNCIA DO SECRETÁRIO DE SAÚDE SR. ROBERTO CARLOS PARTELLI E O EXMO. PREFEITO MUNICIPAL GEDER CAMATA POR TESTAREM POSITIVO PARA O CORONAVÍRUS, ALÉM DOS SEUS FAMILIARES E ALGUNS SERVIDORES DA SAÚDE QUE EXECUTAM TAREFAS PRÓXIMAS AO SECRETÁRIO. OCORRE QUE O SENHOR SECRETÁRIO ANUNCIOU A APROXIMADAMENTE 20 DIAS ATRÁS NAS  PLATAFORMAS OFICIAIS DAS REDES SOCIAIS  EM TRANSMISSÃO AO VIVO  QUE ESTAVA COM SINTOMAS DO COVID-19, OBSERVAMOS QUE O SECRETÁRIO PROVAVELMENTE NÃO CUMPRIU A QUARENTENA NA FORMA COMO RECOMENDA AS  AUTORIDADES SANITÁRIAS. EM POUCOS DIAS APÓS TER ANUNCIADO, ESTEVE PRESENTE NAS RUAS DO CENTRO DA CIDADE ACOMPANHADO DE DEZENAS DE AGENTES DE SAÚDE E EM CONTATO COM A POPULAÇÃO EM UMA AÇÃO DE ORIENTAÇÕES E DISTRIBUIÇÃO DE MÁSCARAS MANTENDO SUA ROTINA DE ATIVIDADES NORMAL, ASSIM COMO REALIZANDO DIVULGAÇÃO DOS BOLETINS DIÁRIOS DO COVID-19 NAS REDES SOCIAIS AO VIVO E SEMPRE COM O EXMO. PREFEITO E SERVIDORES. DIANTE DOS FATOS, A SITUAÇÃO É QUE HOUVE UMA PROVÁVEL NEGLIGÊNCIA POR PARTE DESTE, RAZÕES PELAS QUAIS PARA TANTO SE FAZ NECESSÁRIO REQUERER AO EXMO. SENHOR PROMOTOR DE JUSTIÇA DA COMARCA DE MARILÂNDIA UMA INVESTIGAÇÃO RIGOROSA COM AS DEVIDAS APURAÇÕES, E CASO SE CONFIRME A IMPRUDÊNCIA E NEGLIGÊNCIA DO SECRETÁRIO E DO EXMO. PREFEITO POR TEREM COLOCADO A SAÚDE DOS SEUS FAMILIARES, SERVIDORES E POPULAÇÃO EM RISCOS SEJAM DEVIDAMENTE RESPONSABILIZADOS E PROCESSADOS CRIMINALMENTE."</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1192/requerimento_no_007.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1192/requerimento_no_007.2020.pdf</t>
   </si>
   <si>
     <t>"A VEREADORA QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SANDRA MARIA FIRMES ALTOÉ, EM RAZÃO DA SUSPENSÃO DAS AULAS DA REDE MUNICIPAL DE ENSINO MOTIVADA PELA PANDEMIA DA COVID-19, HOUVE SUSPENSÃO DOS CONTRATADOS DO TRANSPORTE ESCOLAR TERCEIRIZADOS. SE DE FATO OCORREU, ENVIAR AS CÓPIAS DA ALTERAÇÃO CONTRATUAL E OS PROCESSOS DE PAGAMENTOS REALIZADOS ESTE ANO, BEM COMO A CÓPIA DOS DIÁRIOS DE BORDO ONDE CONSTA O ABASTECIMENTO DOS ÔNIBUS DA FROTA PRÓPRIA DA SECRETARIA DE EDUCAÇÃO."</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1193/requerimento_no_008.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1193/requerimento_no_008.2020.pdf</t>
   </si>
   <si>
     <t>"A VEREADORA QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE ROBERTO CARLOS PARTELLI INFORMAÇÃO SOBRE A QUANTIDADE DE TESTES DE CORONAVÍRUS QUE  FORAM ADQUIRIDOS PELA SECRETARIA COM RECURSOS PRÓPRIOS; SE RECEBEU DOAÇÃO DO ESTADO, UNIÃO OU EMPRESAS; E INFORMAR A QUANTIDADE, DISCRIMINANDO POR ÓRGÃO, A EMPRESA DOADORA QUANTOS TESTES FORAM UTILIZADOS ATÉ A PRESENTE DATA."</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1194/requerimento_no_009.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1194/requerimento_no_009.2020.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129 INCISO XII COMBINADO COM ARTIGO 242 E 243 DO REGIMENTO INTERNO DESTA AUGUSTA CASA DE LEIS, PARA FINS DE REQUER PARA QUE O SENHOR PREFEITO MUNICIPAL GEDER CAMATA JUNTAMENTE COM SUA ESPOSA SECRETÁRIA DE AÇÃO SOCIAL VANDA BONGIOVANI CAMATA PARA FINS DE ENVIAR A CÂMARA MUNICIPAL DE VEREADORES DE MARILÂNDIA OS EXAMES REALIZADOS QUANTO AO NOVO CORONAVÍRUS, PARA FINS DE SANAR A GRANDE POLÊMICA NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA ENVOLVENDO AS PARTES REQUERIDAS NAS MÍDIAS SOCIAIS E CANAIS DE IMPRENSA. POR FIM, REQUER AINDA QUE VOSSA EXCELÊNCIA E A SECRETÁRIA DA AÇÃO SOCIAL INFORME SE NO DIA 06/06/2020 PARTICIPARAM DE UMA FESTA, CONFORME DIVULGADO NO 'BLOG COLATINA NEWS'."</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1202/requerimento_no_010.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1202/requerimento_no_010.2020.pdf</t>
   </si>
   <si>
     <t>"A VEREADORA QUE ESTA SUBSCREVE VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129 PARÁGRAFO 3º INCISO X, COMBINADO COM ARTIGO 247 DO REGIMENTO INTERNO DESTA AUGUSTA CASA DE LEIS, PARA FINS DE SOLICITAR AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA FINS DE INFORMAR: 1) QUE O SECRETÁRIO MUNICIPAL DE SAÚDE PRESTE AS INFORMAÇÕES QUANTO AO COMBUSTÍVEL ESTOCADO EM RECIPIENTES (GALÕES E TONEIS) ENCONTRADOS NO INTERIOR DAS INSTALAÇÕES NO PRÉDIO DA SAÚDE MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1203/requerimento_no_011.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1203/requerimento_no_011.2020.pdf</t>
   </si>
   <si>
     <t>"A VEREADORA QUE ESTE SUBSCREVE VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129 PARÁGRAFO 3º INCISO X, COMBINADO COM ARTIGO 247 DO REGIMENTO INTERNO DESTA AUGUSTA CASA DE LEIS, PARA FINS DE SOLICITAR AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA FINS DE INFORMAR: 1) VALOR GASTO COM AS INSTALAÇÕES E MANUTENÇÕES DOS TUNEIS DE DESINFECÇÃO NO COMBATE AO COVID-19. 2) SOLICITO, AINDA, QUE A SECRETARIA MUNICIPAL DE SAÚDE ENVIE JUNTAMENTE COM A RESPOSTA DO ITEM '1' TODA DOCUMENTAÇÃO QUE COMPROVE A EFICÁCIA NO USO DOS TUNEIS DE DESINFECÇÃO DOS PRODUTOR UTILIZADOS, TAIS COMO (PARECERES E LAUDOS) DE INFECTOLOGISTAS APROVANDO A EFICÁCIA."</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1217/requerimento_no_012.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1217/requerimento_no_012.2020.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO PREFEITO MUNICIPAL GEDER CAMATA, SOLICITANDO INFORMAÇÕES SOBRE A PRESTAÇÕES DE CONTAS REFERENTE AO REPASSE NO VALOR DE R$340.000,00 DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES PARA A PREFEITURA MUNICIPAL DE MARILÂNDIA/ES ATÉ A PRESENTE DATA."</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1234/requerimento_no_013.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1234/requerimento_no_013.2020.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTE SUBSCREVE VEM, RESPEITOSAMENTE, NOS TERMOS DO ARTIGO 129, §3° INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, REQUERER QUE, DEPOIS DE OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO EXCELENTÍSSIMO SENHOR GEDER CAMATA, PREFEITO MUNICIPAL, SOLICITANDO: 1. O ENVIO A ESTA CASA LEGISLATIVA DE RELATÓRIO TÉCNICO REFERENTE À EXONERAÇÃO DOS SERVIDORES QUE SE ENCONTRAM EM GOZO DO BENEFÍCIO DE APOSENTADORIA PERANTE O REGIME GERAL DA PREVIDÊNCIA SOCIAL, CONFORME DECRETO MUNICIPAL Nº 4357/2020; 2. CÓPIA DE DOCUMENTAÇÕES DO MINISTÉRIO PÚBLICO, TRIBUNAL DE CONTAS E OUTROS REFERENTES AO TEMA."</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1257/requerimento_no_014.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1257/requerimento_no_014.2020.pdf</t>
   </si>
   <si>
     <t>"A VEREADORA QUE ESTE SUBSCREVE VEM, RESPEITOSAMENTE, NOS TERMOS DO ARTIGO 129, §3° INCISO X COMBINADO COM O ARTIGO 247 DO REGIMENTO INTERNO DESTA AUGUSTA CASA DE LEIS, PARA FINS DE SOLICITAR AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA FINS DE INFORMAR:  QUE O SECRETÁRIO MUNICIPAL DE SAÚDE PRESTE AS INFORMAÇÕES QUANTO A ORIGEM DOS MEDICAMENTOS DOADOS AO MUNICÍPIOS VIZINHOS PELA SECRETARIA MUNICIPAL DE MARILÂNDIA E ENVIAR CÓPIA DOS TERMOS DE DOAÇÕES REALIZADAS DETALHANDO TODOS MUNICÍPIOS BENEFICIADOS."</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>RQU</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1120/requerimento_de_urgencia_n._001.2020.doc</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1120/requerimento_de_urgencia_n._001.2020.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 001/2020 QUE "AUTORIZA O PODER EXECUTIVO A TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE."</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1131/rqu_de_urgencia_no_002.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1131/rqu_de_urgencia_no_002.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 003/2020 QUE "REVOGA DISPOSITIVO DA LEI Nº 1457 DE 14 DE AGOSTO DE 2019".</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1132/rqu_de_urgencia_no_003.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1132/rqu_de_urgencia_no_003.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 004/2020 QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA IMPLANTAÇÃO E EXECUÇÃO DOS SERVIÇOS DE INSPEÇÃO MUNICIPAL - SIM".</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1133/rqu_de_urgencia_no_004.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1133/rqu_de_urgencia_no_004.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 052/2019 QUE "AUTORIZA A CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL - UM PONTO DE COMÉRCIO NO GINÁSIO POLIESPORTIVO 'ALBERTO MILANEZI' E UM PONTO DE COMÉRCIO NO ESTÁDIO MUNICIPAL 'CLEBER ROQUE BERTOLDI'."</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1134/rqu_de_urgencia_no_005.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1134/rqu_de_urgencia_no_005.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 007/2020 QUE "AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM".</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1135/rqu_de_urgencia_no_006.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1135/rqu_de_urgencia_no_006.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 008/2020 QUE "ALTERA DISPOSITIVOS DA LEI Nº 1425, DE 20 DE NOVEMBRO DE 2018".</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1136/rqu_de_urgencia_no_007.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1136/rqu_de_urgencia_no_007.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 009/2020 QUE "INSTITUI COMO PATRIMÔNIO PÚBLICO, CULTURAL, ARTÍSTICO E RELIGIOSO A ENCENAÇÃO DA PAIXÃO DE CRISTO".</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1137/rqu_de_urgencia_no_008.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1137/rqu_de_urgencia_no_008.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 010/2020 QUE "AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO 'ESPAÇO CULTURAL GIORDANO LORENZINI' PELA ASSOCIAÇÃO AMIGOS DO CAVALO REGIÃO NOROESTE DO ESTADO DO ESPÍRITO SANTO"</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1154/rqu_de_urgencia_no_009.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1154/rqu_de_urgencia_no_009.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 015/2020 QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA AQUISIÇÃO DE VEÍCULO."</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1163/rqu_de_urgencia_no_010.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1163/rqu_de_urgencia_no_010.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 020/2020 QUE "AUTORIZA O SAAE- SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO A REALIZAR CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1164/rqu_de_urgencia_no_011.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1164/rqu_de_urgencia_no_011.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 021/2020 QUE "INSTITUI O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO- SAAE MARILÂNDIA, ESTABELECE NORMAS DE ENQUADRAMENTO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1165/rqu_de_urgencia_no_012.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1165/rqu_de_urgencia_no_012.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº0 023/2020 QUE "ALTERA A LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>Douglas Badiani, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1166/rqu_de_urgencia_no_013.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1166/rqu_de_urgencia_no_013.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 06/2020 QUE "INSTITUI GRATIFICAÇÃO PARA OS SERVIDORES MUNICIPAIS QUE COMPÕE A COMISSÃO MUNICIPAL DE DEFESA CIVIL."</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1167/rqu_de_urgencia_no_014.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1167/rqu_de_urgencia_no_014.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 022/2020 QUE "CRIA 01 (UMA) VAGA PARA PROFESSOR/A B - EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL E ALTERA OS ANEXOS IV E IV-B DA LEI MUNICIPAL Nº 1.207 DE 27 DE ABRIL DE 2015".</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1168/rqu_de_urgencia_no_015.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1168/rqu_de_urgencia_no_015.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 024/2020 QUE "ALTERA ANEXOS DA LEI 1208/2015".</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1169/rqu_de_urgencia_no_016.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1169/rqu_de_urgencia_no_016.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 025/2020 QUE "DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA, PLANO DE CARGOS E CARREIRAS, SALÁRIOS DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE MARILÂNDIA-ES, E ESTABELECE OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1236/rqu_de_urgencia_no_017.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1236/rqu_de_urgencia_no_017.2020.pdf</t>
   </si>
   <si>
     <t>"A VEREADORA QUE ABAIXO SUBSCREVE REQUERER QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM URGÊNCIA O PROJETO DE DECRETO LEGISLATIVO Nº 003/2020 EM QUE DISPÕES SUSTA INTEGRALMENTE A APLICAÇÃO E OS EFEITOS DO DECRETO EXECUTIVO DE Nº 4357 DE 23 DE JULHO DE 2020, EDITADO PELO PREFEITO GEDER CAMATA, QUE DISPÕES SOBRE A EXONERAÇÃO DE SERVIDORES APOSENTADOS PELO REGIME GERAL DA PREVIDÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>Adilson Reggiani - PSB 40, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneguini - PT, Silvano José Dondoni, Suzi Ever Lorenzoni - PSB 40</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1246/rqu_de_urgencia_no_018.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1246/rqu_de_urgencia_no_018.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 038/2020 QUE "AUTORIZA A CESSÃO DE SERVIDOR PARA ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1289/rqu_de_urgencia_no_019.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1289/rqu_de_urgencia_no_019.2020.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES ‘IN FINE’ ASSINADOS QUE COMPÕEM AS COMISSÕES PERMANENTES DE : LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL – COMISSÃO DE FINANÇA, ORÇAMENTO, TOMADA DE CONTAS, FISCALIZAÇÃO E APLICAÇÃO DA LEI ORÇAMENTÁRIA NO USO DE SUAS ATRIBUIÇÕES LEGAIS VEM RESPEITOSAMENTE PERANTE VOSSA EXCELÊNCIA REQUERER QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM URGÊNCIA O PROJETO DE LEI Nº 045/2020 DE AUTORIA DO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE “AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA."</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1290/rqu_de_urgencia_no_020.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1290/rqu_de_urgencia_no_020.2020.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES ‘IN FINE’ ASSINADOS QUE COMPÕEM COMISSÕES PERMANENTES DE : LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL – COMISSÃO DE FINANÇA, ORÇAMENTO, TOMADA DE CONTAS, FISCALIZAÇÃO E APLICAÇÃO DA LEI ORÇAMENTÁRIA NO USO DE SUAS ATRIBUIÇÕES LEGAIS VEM RESPEITOSAMENTE PERANTE VOSSA EXCELÊNCIA REQUERER QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM URGÊNCIA O PROJETO DE LEI Nº 046/2020 DE AUTORIA DO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA."</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1331/requerimento_de_urgencia_no_021.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1331/requerimento_de_urgencia_no_021.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM URGÊNCIA O PROJETO DE DECRETO LEGISLATIVO Nº 006/2020 QUE 'CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. SENHOR JOSÉ BARRETO DE QUEIROZ'".</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1332/requerimento_de_urgencia_no_022.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1332/requerimento_de_urgencia_no_022.2020.pdf</t>
   </si>
   <si>
     <t>"REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM URGÊNCIA O PROJETO DE DECRETO LEGISLATIVO Nº 005/2020 QUE 'CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. SENHOR ELIAS GOMES SOARES'".</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1333/requerimento_de_urgencia_no_023.2020.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1333/requerimento_de_urgencia_no_023.2020.pdf</t>
   </si>
   <si>
     <t>"REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM URGÊNCIA O PROJETO DE LEI Nº 062/2020 QUE 'DENOMINA ANTONIO MARINHO RUA LOCALIZADA NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.'"</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>OTRS</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
     <t>Apreciação e aprovação para preencher e assumir o cargo de 2º Secretário da Mesa Diretora do Biênio 2019/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2757,67 +2757,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1297/emenda_ao_projeto_de_lei_no_048.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1311/emenda_ao_projeto_de_lei_no_057.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1111/ind._no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1112/ind._no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1113/ind._no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1114/ind._no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1115/ind._no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1116/ind._no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1117/ind._no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1118/ind._no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1119/ind._no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1128/ind._no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1129/ind._no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1139/ind._no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1140/ind._no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1141/ind._no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1142/ind._no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1145/ind._no_016.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1146/ind._no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1151/ind._no_018.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1152/ind._no_019.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1161/ind._no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1162/ind._no_021.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1174/ind._no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1179/ind._no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1183/ind._no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1184/ind._no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1185/ind._no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1186/ind._no_027.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1187/ind._no_028.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1190/ind._no_029.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1195/ind._no_030.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1196/ind._no_031.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1197/ind._no_032.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1199/ind._no_033.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1200/ind._no_034.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1204/ind._no_035.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1207/ind._no_036.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1208/ind._no_037.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1209/ind._no_038.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1214/ind._no_039.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1215/ind._no_040.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1220/ind._no_041.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1221/ind._no_042.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1222/ind._no_043.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1223/ind._no_044.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1224/ind._no_045.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1227/ind._no_046.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1230/ind._no_047.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1231/ind._no_048.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1232/ind._no_049.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1243/ind._no_050.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1244/ind._no_051.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1245/ind._no_052.2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1250/ind._no_053.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1252/ind._no_054.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1253/ind._no_055.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1255/ind._no_056.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1256/ind._no_057.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1259/ind._no_058.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1260/ind._no_059.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1266/ind._no_060.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1267/ind._no_061.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1272/ind._no_062.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1281/ind._no_063.2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1282/ind._no_064.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1283/ind._no_065.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1284/ind._no_066.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1287/ind._no_067.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1291/ind._no_068.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1296/ind._no_069.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1298/ind._no_070.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1299/ind._no_071.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1305/ind._no_072.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1306/ind._no_073.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1307/ind._no_074.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1201/mocao_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1210/mocao_de_apoio_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1212/mocao_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1225/mocao_de_pesar_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1238/mocao_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1239/mocao_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1240/mocao_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1241/mocao_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1242/mocao_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1247/mocao_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1248/mocao_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1249/mocao_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1254/mocao_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1261/mocao_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1268/mocao_no_016.2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1273/mocao_no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1274/mocao_no_018.2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1275/mocao_no_019.2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1276/mocao_no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1277/mocao_no_021.2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1278/mocao_no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1279/mocao_no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1300/mocao_no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1309/mocao_no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1314/mocao_no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1315/mocao_no_027.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1318/mocao_no_028.2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1319/mocao_no_029.2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1320/mocao_no_030.2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1321/mocao_no_031.2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_no_032.2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_no_033.2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_no_034.2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1327/mocao_no_035.2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_decreto_legislativo_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1228/projeto_de_decreto_legislativo_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1233/projeto_de_decreto_legislativo_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1258/projeto_de_decreto_legislativo_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1326/projeto_de_decreto_legislativo_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1328/projeto_de_decreto_legislativo_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1108/projeto_de_lei_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1110/projeto_de_lei_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1121/projeto_de_lei_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_de_lei_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1123/projeto_de_lei_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1124/projeto_de_lei_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1125/projeto_de_lei_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1126/projeto_de_lei_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1127/projeto_de_lei_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1130/projeto_de_lei_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1138/projeto_de_lei_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1147/projeto_de_lei_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1148/projeto_de_lei_no_016.2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1149/projeto_de_lei_no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1150/projeto_de_lei_no_018.2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1153/projeto_de_lei_no_019.2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_no_021.2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1157/projeto_de_lei_no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1158/projeto_de_lei_no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1160/projeto_de_lei_no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_lei_no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1172/projeto_de_lei_no_027.2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_no_028.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1176/projeto_de_lei_no_029.2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1178/projeto_de_lei_no_030.2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1180/projeto_de_lei_no_031.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1181/projeto_de_lei_no_032.2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1182/projeto_de_lei_no_033.2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1198/projeto_de_lei_no_034.2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_no_035.2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1211/projeto_de_lei_no_036.2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1216/projeto_de_lei_no_037.2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1226/projeto_de_lei_ordinaria_no_38.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1237/projeto_de_lei_no_039.2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1251/projeto_de_lei_no_040.2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1262/projeto_de_lei_no_041.2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1263/projeto_de_lei_no_042.2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1264/projeto_de_lei_no_043.2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1265/projeto_de_lei_no_044.2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1269/projeto_de_lei_no_045.2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_no_046.2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_no_047.2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_no_048.2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1286/projeto_de_lei_no_049.2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_lei_no_051.2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1293/projeto_de_lei_no_052.2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1294/projeto_de_lei_no_053.2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_no_054.2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_lei_no_055.2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1302/projeto_de_lei_no_056.2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_lei_no_057.2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_no_058.2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1308/projeto_de_lei_no_059.2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1312/projeto_de_lei_no_060.2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_no_061.2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1324/projeto_de_lei_no_062.2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_resolucao_no_01.2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1317/projeto_de_resolucao_no_02.2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1143/requerimento_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1175/requerimento_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1177/requerimento_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1188/requerimento_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1189/requerimento_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1191/requerimento_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1192/requerimento_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1193/requerimento_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1194/requerimento_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1202/requerimento_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1203/requerimento_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1217/requerimento_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1234/requerimento_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1257/requerimento_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1120/requerimento_de_urgencia_n._001.2020.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1131/rqu_de_urgencia_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1132/rqu_de_urgencia_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1133/rqu_de_urgencia_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1134/rqu_de_urgencia_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1135/rqu_de_urgencia_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1136/rqu_de_urgencia_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1137/rqu_de_urgencia_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1154/rqu_de_urgencia_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1163/rqu_de_urgencia_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1164/rqu_de_urgencia_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1165/rqu_de_urgencia_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1166/rqu_de_urgencia_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1167/rqu_de_urgencia_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1168/rqu_de_urgencia_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1169/rqu_de_urgencia_no_016.2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1236/rqu_de_urgencia_no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1246/rqu_de_urgencia_no_018.2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1289/rqu_de_urgencia_no_019.2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1290/rqu_de_urgencia_no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1331/requerimento_de_urgencia_no_021.2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1332/requerimento_de_urgencia_no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1333/requerimento_de_urgencia_no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1297/emenda_ao_projeto_de_lei_no_048.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1311/emenda_ao_projeto_de_lei_no_057.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1111/ind._no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1112/ind._no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1113/ind._no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1114/ind._no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1115/ind._no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1116/ind._no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1117/ind._no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1118/ind._no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1119/ind._no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1128/ind._no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1129/ind._no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1139/ind._no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1140/ind._no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1141/ind._no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1142/ind._no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1145/ind._no_016.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1146/ind._no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1151/ind._no_018.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1152/ind._no_019.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1161/ind._no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1162/ind._no_021.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1174/ind._no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1179/ind._no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1183/ind._no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1184/ind._no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1185/ind._no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1186/ind._no_027.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1187/ind._no_028.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1190/ind._no_029.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1195/ind._no_030.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1196/ind._no_031.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1197/ind._no_032.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1199/ind._no_033.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1200/ind._no_034.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1204/ind._no_035.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1207/ind._no_036.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1208/ind._no_037.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1209/ind._no_038.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1214/ind._no_039.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1215/ind._no_040.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1220/ind._no_041.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1221/ind._no_042.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1222/ind._no_043.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1223/ind._no_044.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1224/ind._no_045.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1227/ind._no_046.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1230/ind._no_047.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1231/ind._no_048.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1232/ind._no_049.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1243/ind._no_050.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1244/ind._no_051.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1245/ind._no_052.2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1250/ind._no_053.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1252/ind._no_054.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1253/ind._no_055.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1255/ind._no_056.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1256/ind._no_057.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1259/ind._no_058.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1260/ind._no_059.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1266/ind._no_060.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1267/ind._no_061.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1272/ind._no_062.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1281/ind._no_063.2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1282/ind._no_064.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1283/ind._no_065.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1284/ind._no_066.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1287/ind._no_067.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1291/ind._no_068.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1296/ind._no_069.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1298/ind._no_070.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1299/ind._no_071.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1305/ind._no_072.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1306/ind._no_073.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1307/ind._no_074.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1201/mocao_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1210/mocao_de_apoio_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1212/mocao_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1225/mocao_de_pesar_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1238/mocao_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1239/mocao_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1240/mocao_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1241/mocao_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1242/mocao_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1247/mocao_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1248/mocao_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1249/mocao_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1254/mocao_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1261/mocao_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1268/mocao_no_016.2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1273/mocao_no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1274/mocao_no_018.2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1275/mocao_no_019.2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1276/mocao_no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1277/mocao_no_021.2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1278/mocao_no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1279/mocao_no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1300/mocao_no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1309/mocao_no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1314/mocao_no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1315/mocao_no_027.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1318/mocao_no_028.2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1319/mocao_no_029.2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1320/mocao_no_030.2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1321/mocao_no_031.2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_no_032.2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_no_033.2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_no_034.2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1327/mocao_no_035.2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_decreto_legislativo_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1228/projeto_de_decreto_legislativo_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1233/projeto_de_decreto_legislativo_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1258/projeto_de_decreto_legislativo_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1326/projeto_de_decreto_legislativo_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1328/projeto_de_decreto_legislativo_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1108/projeto_de_lei_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1110/projeto_de_lei_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1121/projeto_de_lei_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_de_lei_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1123/projeto_de_lei_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1124/projeto_de_lei_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1125/projeto_de_lei_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1126/projeto_de_lei_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1127/projeto_de_lei_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1130/projeto_de_lei_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1138/projeto_de_lei_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1147/projeto_de_lei_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1148/projeto_de_lei_no_016.2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1149/projeto_de_lei_no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1150/projeto_de_lei_no_018.2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1153/projeto_de_lei_no_019.2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_no_021.2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1157/projeto_de_lei_no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1158/projeto_de_lei_no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1160/projeto_de_lei_no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_lei_no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1172/projeto_de_lei_no_027.2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_no_028.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1176/projeto_de_lei_no_029.2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1178/projeto_de_lei_no_030.2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1180/projeto_de_lei_no_031.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1181/projeto_de_lei_no_032.2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1182/projeto_de_lei_no_033.2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1198/projeto_de_lei_no_034.2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_no_035.2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1211/projeto_de_lei_no_036.2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1216/projeto_de_lei_no_037.2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1226/projeto_de_lei_ordinaria_no_38.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1237/projeto_de_lei_no_039.2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1251/projeto_de_lei_no_040.2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1262/projeto_de_lei_no_041.2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1263/projeto_de_lei_no_042.2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1264/projeto_de_lei_no_043.2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1265/projeto_de_lei_no_044.2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1269/projeto_de_lei_no_045.2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_no_046.2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_no_047.2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_no_048.2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1286/projeto_de_lei_no_049.2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_lei_no_051.2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1293/projeto_de_lei_no_052.2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1294/projeto_de_lei_no_053.2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_no_054.2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_lei_no_055.2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1302/projeto_de_lei_no_056.2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_lei_no_057.2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_no_058.2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1308/projeto_de_lei_no_059.2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1312/projeto_de_lei_no_060.2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_no_061.2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1324/projeto_de_lei_no_062.2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_resolucao_no_01.2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1317/projeto_de_resolucao_no_02.2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1143/requerimento_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1175/requerimento_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1177/requerimento_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1188/requerimento_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1189/requerimento_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1191/requerimento_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1192/requerimento_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1193/requerimento_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1194/requerimento_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1202/requerimento_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1203/requerimento_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1217/requerimento_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1234/requerimento_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1257/requerimento_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1120/requerimento_de_urgencia_n._001.2020.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1131/rqu_de_urgencia_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1132/rqu_de_urgencia_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1133/rqu_de_urgencia_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1134/rqu_de_urgencia_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1135/rqu_de_urgencia_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1136/rqu_de_urgencia_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1137/rqu_de_urgencia_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1154/rqu_de_urgencia_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1163/rqu_de_urgencia_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1164/rqu_de_urgencia_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1165/rqu_de_urgencia_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1166/rqu_de_urgencia_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1167/rqu_de_urgencia_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1168/rqu_de_urgencia_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1169/rqu_de_urgencia_no_016.2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1236/rqu_de_urgencia_no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1246/rqu_de_urgencia_no_018.2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1289/rqu_de_urgencia_no_019.2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1290/rqu_de_urgencia_no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1331/requerimento_de_urgencia_no_021.2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1332/requerimento_de_urgencia_no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2020/1333/requerimento_de_urgencia_no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="170.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>