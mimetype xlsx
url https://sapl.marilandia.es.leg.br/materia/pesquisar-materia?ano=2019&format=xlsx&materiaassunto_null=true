--- v0 (2026-02-22)
+++ v1 (2026-04-18)
@@ -54,4428 +54,4428 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMPLM</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei - MODIFICATIVA</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/792/emenda_modificada_no_01.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/792/emenda_modificada_no_01.2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DAS ALÍNEAS, "d" E "e" DO INCISO II DO ARTIGO 19º DO PROJETO DE LEI Nº 012/2019."</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Evandro Vermelho</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/955/emenda_no_01_ao_projeto_de_lei_no_30.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/955/emenda_no_01_ao_projeto_de_lei_no_30.2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DOS ARTIGOS 1º E 2º DO PROJETO DE LEI Nº. 30 DE 2019."</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/962/emenda_no_02_ao_projeto_de_lei_no_30.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/962/emenda_no_02_ao_projeto_de_lei_no_30.2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ARTIGO 1 ° DO PROJETO DE LEI Nº. 30 DE 2019".</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Silvano José Dondoni, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1067/emenda_modificativa_no_1_ao_projeto_de_lei_no_041.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1067/emenda_modificativa_no_1_ao_projeto_de_lei_no_041.2019.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA MODIFICATIVA AO ART. 16 DO PROJETO DE LEI N. 041/2019 QUE CRIA O PROGRAMA MUNICIPAL DENOMINADO 'MAIS AGRO' DE INCENTIVO A AGRICULTURA DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1070/emenda_no_01_ao_projeto_de_lei_no_042.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1070/emenda_no_01_ao_projeto_de_lei_no_042.2019.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA MODIFICATIVA AOS PARÁGRAFOS 1º, 2º E 3º, DO ARTIGO 6º DO PROJETO DE LEI N. 042/2019 QUE ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2020."</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1089/emenda_no_01_ao_projeto_de_lei__no_050.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1089/emenda_no_01_ao_projeto_de_lei__no_050.2019.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA ADITIVA QUE ACRESCENTA O ART. 2º-A AO PROJETO DE LEI N. 050/2019, QUE CONCEDE REVISÃO GERAL NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E AUTÁRQUICA."</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Edilidade</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1106/emenda_no_01_ao_projeto_de_lei_no_055.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1106/emenda_no_01_ao_projeto_de_lei_no_055.2019.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA ADITIVA QUE ACRESCENTA O ART. 2º-A AO PROJETO DE LEI N. 055/2019, QUE CONCEDE REVISÃO GERAL NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E AUTÁRQUICA."</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Ivaldo da Silva, Paulo Costa, Silvano José Dondoni, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/702/ind._n_001.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/702/ind._n_001.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.: A INDICAÇÃO DE ÓRGÃO COMPETENTE À CONSTRUÇÃO DO ASFALTO QUE LIGA A COMUNIDADE DE PATRIMÔNIO DO RÁDIO AO CÓRREGO DO ARGEU, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>Douglas Badiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/703/ind._n_002.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/703/ind._n_002.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.: A INDICAÇÃO DE ÓRGÃO COMPETENTE À CONSTRUÇÃO DO ASFALTO QUE LIGA A COMUNIDADE DE SÃO PEDRO, PATRÃO-MÓR DE BAIXO À COMUNIDADE DE TAQUARUSSU, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/704/ind._n_003.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/704/ind._n_003.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA POR MEIO, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.: A INDICAÇÃO DE ÓRGÃO COMPETENTE À CONSTRUÇÃO DO ASFALTO QUE LIGA A COMUNIDADE DE SÃO PEDRO DE MARILÂNDIA À SÃO RAFAEL.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/705/ind._n_004.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/705/ind._n_004.19.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE O PODER EXECUTIVO MUNICIPAL REALIZE O CALÇAMENTO DA ESTRADA PRINCIPAL ATÉ A PROXIMIDADE DA IGREJA CATÓLICA, NA COMUNIDADE DE TAQUARUSSU, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/706/ind._n_005.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/706/ind._n_005.19.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA AO PODER EXECUTIVO MUNICIPAL QUE INSTALE PLAYGROUD ADEQUADO PRÓXIMO A IGREJA CATÓLICA DA COMUNIDADE DE TAQUARUSSU, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/707/ind._n_006.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/707/ind._n_006.19.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE O PODER EXECUTIVO MUNICIPAL DISPONIBILIZE DUAS TRAVES PARA O CAMPO DE FUTEBOL NA COMUNIDADE DE TAQUARUSSU, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/708/ind._n_007.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/708/ind._n_007.19.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA AO PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONSTRUÇÃO DE UM VESTIÁRIO NA COMUNIDADE DE TAQUARUSSU, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Ivaldo da Silva, Paulo Costa, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/709/ind._n_008.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/709/ind._n_008.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE SEJA DISPONIBILIZADO O NOVO GRAMADO DO CAMPO DE FUTEBOL DE ALTO PATRÃO –MÓR, NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/711/ind._n_009.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/711/ind._n_009.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  PARA QUE POSSA ESTUDAR JUNTO A SECRETARIA MUNICIPAL DE SAÚDE, A POSSIBILIDADE DE CONCESSÃO DE LANCHES AOS PACIENTES QUE VÃO PARA VITÓRIA.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/712/ind._n_010.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/712/ind._n_010.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  PARA QUE POSSA ESTUDAR JUNTO A SECRETARIA MUNICIPAL DE SAÚDE, A POSSIBILIDADE DE LOCALIZAÇÃO DE UMA AMBULÂNCIA NA COMUNIDADE DE ALTO PATRÃO-MÓR DE BAIXO E NO DISTRITO DE SAPUCAIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/713/ind._n_011.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/713/ind._n_011.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA AO PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE REFORMAR O  VESTIÁRIO E O BAR DO CAMPO NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/714/ind._n_012.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/714/ind._n_012.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE SEJA INSTALADA TORRE DE TELEFONIA  MÓVEL  NA COMUNIDADE DE SÃO MARCOS E SUAS ADJACÊNCIAS E TAMBÉM NA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/733/ind._n_013.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/733/ind._n_013.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SI. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE_x000D_
 REQUERER A V. EXA. QUE INDIQUE ÓRGÃO COMPETENTE, PROVIDÊNCIAS, VISANDO REPAROS NAS CABECEIRAS E VIGAS DA PONTE E, AINDA, INSTALAÇÃO DE CORRIMÃO NA PONTE LOCALIZADA DEPOIS DO BAR DO NINIM DRAGO, NA RUA EMILIO GABRIEL EM ALTO LIBERDADE.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/734/ind._n_014.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/734/ind._n_014.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE_x000D_
 REQUERER A V. EXA. QUE INDIQUE ÓRGÃO COMPETENTE, PROVIDÊNCIAS, VISANDO A CONSTRUÇÃO DE ALAMBRADO NO CAMPO DE FUTEBOL DA COMUNIDADE DE ALTO LIBERDADE.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ivaldo da Silva, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/735/ind._n_015.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/735/ind._n_015.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE ÓRGÃO COMPETENTE A POSSIBILIDADE DE ESTUDO PARA DISPONIBILIZAÇÃO DE OUTRA VAN PARA VITÓRIA, DIARIAMENTE, EM HORÁRIO MAIS TARDE E DIFERENTE DA JÁ EXISTENTE</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/736/ind._n_016.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/736/ind._n_016.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE_x000D_
 REQUERER A V. EXA. QUE INDIQUE ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO REFORMA DO POSTO DE SAÚDE DA COMUNIDADE DO PATRIMÔNIO DO RÁDIO.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Paulo Costa, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/737/ind._n_017.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/737/ind._n_017.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE_x000D_
 REQUERER A V. EXA. QUE INDIQUE ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO PATROLAMENTO E MELHORIA NAS ESTRADAS DO CÓRREGO ALEGRIA, PRINCIPALMENTE NA SERRA QUE DÁ ACESSO À COMUNIDADE, BARRA DA ALEGRIA, CÓRREGO BREJAL E CÓRREGO SANTA ROSA.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ivaldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/738/ind._n_018.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/738/ind._n_018.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO A CONSTRUÇÃO DE UM ABRIGO PARA PONTO DE ÔNIBUS PRÓXIMO À BICA DE ALTO LIBERDADE.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Evandro Vermelho, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/739/ind._n_019.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/739/ind._n_019.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE_x000D_
 REQUERER A V. EXA. A ILUMINAÇÃO NA PISTA DE CAMINHADA "CAMINHOS DO CAMPO" QUE LIGA O DISTRITO DE SAPUCAIA A PATRIMÔNIO DO RÁDIO, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/740/ind._n_020.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/740/ind._n_020.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A SUBSTITUIÇÃO DOS BRINQUEDOS DO PLAYGROUD NA PRAÇA 15 DE MAIO.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/741/ind._n_021.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/741/ind._n_021.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE SEJAM PROVIDENCIADAS A REFORMA E A ADEQUAÇÃO DA QUADRA POLIESPORTIVA "ARISTIDES DA SILVA MORAES" DE ACORDO COM O PROJETO APRESENTADO PELO CORPO DE BOMBEIROS, NA COMUNIDADE DE SAPUCAIA - DISTRITO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/742/ind._n_022.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/742/ind._n_022.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO A CRIAÇÃO DE PROGRAMA MUNICIPAL DE BARRAGEM QUE ESTUDE A POSSIBILIDADE DA CONSTRUÇÃO DESSAS PARA AGRICULTORES DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/743/ind._n_023.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/743/ind._n_023.19.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE AO ÓRGÃO COMPETENTE PARA QUE SEJA INSTALADAS PLACAS DE SINALIZAÇÃO DE ENTRADA E SAÍDA DE VEÍCULOS NA COMUNIDADE CIGANA NA RODOVIA MÁRIO CATELAN (ES - 360) PRÓXIMO A ENTRADA DO CÓRREGO AGULHA.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/744/ind._n_024.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/744/ind._n_024.19.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE ÓRGÃO COMPETENTE PARA QUE SEJA CONSTRUÍDA UMA ESCADA NA ENCOSTA ENTRE A PRAÇA POR DO SOL E A CAPELA SANTA CRUZ, NO CONJUNTO HABITACIONAL HONÓRIO PASSSAMANI.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/745/ind._n_025.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/745/ind._n_025.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE ÓRGÃO COMPETENTE PARA QUE SEJA INSTALADO FORRO NO TETO DO REFEITÓRIO DA ESCOLA ALACYR BARBIERI SITUADA NO CÓRREGO BREJAL.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/749/ind._n_026.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/749/ind._n_026.19.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE CONSTRUÇÃO DE UMA PRAÇA DE LAZER NA COMUNIDADE DE PATRÃO-MÓ R DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/750/ind._n_027.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/750/ind._n_027.19.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO MELHORAR, COM ATERRO E CASCALHAMENTO, O ACESSO DA ESTRADA DA COMUNIDADE DE CÓRREGO PASTINHO, MARILÂNDIA ATÉ À RODOVIA CÔNEGO JOÃO GUILHERME / ES 356, AO LADO DO PONTO DE ÔNIBUS LOCALIZADO NA PROPRIEDADE RURAL DO SR. NORMIR MILANEZI".</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/751/ind._n_028.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/751/ind._n_028.19.pdf</t>
   </si>
   <si>
     <t>“O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSS EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA A EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO ATENDER AS DIVERSAS NECESSIDADES DE INFRAESTRUTURA NA COMUNIDADE DE SÃO MARCOS, SENDO QUE AS PRINCIPAIS NECESSIDADES É À CONSTANTE FALTA DE ÁGUA NAS RESIDÊNCIAS DA PARTE MAIS ALTA, AUSÊNCIA DE REDE ELÉTRICA, ILUMINAÇÃO PÚBLICA, DRENAGEM PLUVIAL E CALÇAMENTO EM DIVERSAS RUAS E BECOS DA COMUNIDADE DE SÃO MARCOS, MARILANDIA/ES”.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/752/ind._n_029.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/752/ind._n_029.19.pdf</t>
   </si>
   <si>
     <t>“OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO O REAJUSTE NO TICKET ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS”.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/753/ind._n_030.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/753/ind._n_030.19.pdf</t>
   </si>
   <si>
     <t>“O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE PROVIDENCIE CALÇAMENTO DE RUAS PROJETADAS NO PATRIMÔNIO DO RÁDIO: NA RUA APÓS A PONTE DO RIO TIMBUÍ, À DIREITA, SENTIDO CÓRREGO CALADO; NA RUA PRÓXIMA A IGREJA CATÓLICA, À ESQUERDA, SENTIDO CEMITÉRIO DA COMUNIDADE; NA RUA QUE DÁ ACESSO AO CAMPO BOM DE BOLA, PRÓXIMO AO BAR DO PAULO CALDONHO. EM SAPUCAIA: NO FINAL DA RUA VICENTE PADOVAN, À DIREITA, PRÓXIMA AO POSTO PAINEIRAS; E NA RUA PROJETADA PRÓXIMA AO OTELINO CECATTO, À ESQUERDA; E DEMAIS RUAS DO MUNICÍPIO DE MARILÂNDIA”.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/754/ind._n_031.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/754/ind._n_031.19.pdf</t>
   </si>
   <si>
     <t>“O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE PROVIDENCIE INSTALAÇÃO DE TORRE DE TELEFONIA MÓVEL RURAL NA COMUNIDADE DO CÓRREGO BREJAL".</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/755/ind._n_032.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/755/ind._n_032.19.pdf</t>
   </si>
   <si>
     <t>“O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A TROCA DOS BRINQUEDOS DA PRAÇA "POR DO SOL", NO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/756/ind._n_033.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/756/ind._n_033.19.pdf</t>
   </si>
   <si>
     <t>“OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE POSSA CONSTRUIR UM NOVO PONTO DE ÔNIBUS NA ENTRADA QUE LIGA AS COMUNIDADES DE TAQUARUSSU E PATRÃO-MÓ R DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/757/ind._n_034.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/757/ind._n_034.19.pdf</t>
   </si>
   <si>
     <t>“O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE O PODER EXECUTIVO MUNICIPAL REALIZE O CALÇAMENTO QUE DÁ ACESSO AO POSTO DE SAÚDE DA COMUNIDADE DE PATRÃO-MO R DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES".</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/758/ind._n_035.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/758/ind._n_035.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE AO PODER EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE UM QUADRO INFORMATIVO SOBRE A RELAÇÃO DE MEDICAMENTOS QUE ESTÃO À DISPOSIÇÃO, E OS QUE ESTÃO EM FALTA E POSSÍVEL DATA PARA REPOSIÇÃO DOS MESMOS NA FARMÁCIA BÁSICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/760/ind._n_036.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/760/ind._n_036.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE  ÓRGÃO COMPETENTE PARA QUE PROVIDENCIE CONSTRUÇÃO DE ÁREA DE LAZER E INSTALAÇÃO DE PLAYGROUND NAS COMUNIDADES DE SAPUCAIA E PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Douglas Badiani, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/761/ind._n_037.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/761/ind._n_037.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE  ÓRGÃO COMPETENTE PARA QUE  UTILIZE O NOVO ´CAMINHÃO PIPA` PARA TRANSPORTAR SOMENTE ÁGUA POTÁVEL PARA ATENDER, PRINCIPALMENTE, AS COMUNIDADES QUE PRECISAM DE ABASTECIMENTO DE ÁGUA POR MEIO DO CAMINHÃO PIPA.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/762/ind._n_038.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/762/ind._n_038.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE SEJA PROVIDENCIADA A REFORMA NA QUADRA POLIESPORTIVA DA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/763/ind._n_039.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/763/ind._n_039.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE PROVIDENCIE O CALÇAMENTO DA VIA QUE LIGA A IGREJA AO CEMITÉRIO DA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/764/ind._n_040.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/764/ind._n_040.19.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE ÓRGÃO COMPETENTE PARA PROVIDENCIAR A LIMPEZA DO LOTE AO LADO DO TRAILER DA SRA. MARTA LANCHES, NO CENTRO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/765/ind._n_041.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/765/ind._n_041.19.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE APARELHOS CONDICIONADORES DE AR NAS ESCOLAS MUNICIPAIS DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/770/ind._n_042.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/770/ind._n_042.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE PROVIDENCIE A IDENTIFICAÇÃO DE TODA A FROTA DE CARROS DA PREFEITURA MUNICIPAL DE MARILÂNDIA COM O BRASÃO DO MUNICÍPIO, DE ACORDO COM A LEI 1.162, DE 19 DE AGOSTO DE 2014.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/771/ind._n_043.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/771/ind._n_043.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE QUE SEJA INSTALADO UMA LOMBADA NA RUA JOCÔNDO CALIMAN, PRÓXIMO À DELEGACIA POLÍCIA CIVIL, NO CENTRO DE MARILÂNDIA - ES.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/772/ind._n_044.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/772/ind._n_044.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A PADRONIZAÇÃO DAS CALÇADAS NO ENTORNO DA CRECHE TEREZINHA SIMONE BONA CAMATA, LOCALIZADA NO CENTRO DE MARILÂNDIA - ES.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/773/ind._n_045.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/773/ind._n_045.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITAM QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE MURO OU INSTALAÇÃO DE GRADES DE PROTEÇÃO NA PARTE DE TRÁS DA CRECHE TEREZINHA SIMONE BONA CAMATA.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/776/ind._n_046.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/776/ind._n_046.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA,ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE AO ÓRGÃO COMPETENTE PARA QUE SEJA PROVIDENCIADA A REFORMA NA ESCOLA DA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/777/ind._n_047.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/777/ind._n_047.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADA A LIMPEZA EM TORNO DO POSTO DE SAÚDE DA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/778/ind._n_048.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/778/ind._n_048.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADAS LIMPEZA E REABERTURA DA ESTRADA QUE DÁ ACESSO AO CÓRREGO DA PIABA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/779/ind._n_049.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/779/ind._n_049.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO RECAPEAMENTO DO ASFALTO E PADRONIZAÇÃO DAS CALÇADAS DA RUA JOCONDO CALIMAN, NO TRECHO QUE LIGA A IGREJA MATRIZ À MECÂNICA MARILÂNDIA (FÁBIO MOROSINI), NO CENTRO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/780/ind._n_050.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/780/ind._n_050.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE AO ÓRGÃO COMPETENTE PARA QUE SEJA ANALISADA A POSSIBILIDADE DE REVISÃO QUANTO A FORMA DE DESCONTO APLICADA NO TICKET ALIMENTAÇÃO DOS SERVIDORES AFASTADOS POR MOTIVOS MÉDICOS.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/781/ind._n_051.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/781/ind._n_051.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE AO ÓRGÃO COMPETENTE PARA QUE SEJA CONSTRUÍDO UM NOVO GALPÃO PARA ATENDER AS NECESSIDADES DOS TRABALHADORES DA ASSOCIAÇÃO DE RECICLAGEM DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/782/ind._n_052.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/782/ind._n_052.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE AO ÓRGÃO COMPETENTE PARA QUE SEJA RECONSTRUÍDA A PONTE DA RUA ARTUR DRAGO E SEJA FEITO O CALÇAMENTO ATÉ O FIM DESSA RUA QUE SE LOCALIZA NA COMUNIDADE DE ALTO-LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/783/ind._n_053.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/783/ind._n_053.19.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE AO ÓRGÃO COMPETENTE PARA QUE SEJA FEITA A MANUTENÇÃO NA CALÇADA DO ESPAÇO CULTURAL DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/784/ind._n_054.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/784/ind._n_054.19.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE SEJA INSTALADA LÂMPADA NO POSTE DE ILUMINAÇÃO PÚBLICA NA ESQUINA DA RUA JOCONDO CALIMAN COM A RUA  ARMANDO JUNCA, PRÓXIMO Á CASA DO SR. NENEM AGRIZZI, MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/787/ind._n_055.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/787/ind._n_055.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE SEJAM FEITAS CORREÇÕES NAS LÂMPADAS COM DEFEITOS DOS POSTES DE ILUMINAÇÃO PÚBLICA E SUBSTITUIÇÃO DAS ANTIGAS PELAS LÂMPADAS DE LED NAS COMUNIDADES DO INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/788/ind._n_056.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/788/ind._n_056.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE JUNTAMENTE COM SUA EQUIPE DE SECRETÁRIO POSSA UNIR ESFORÇOS COM AS INSTITUIÇÕES, NO SENTINDO DE FORMAÇÃO EM NOSSA CIDADE E UM CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA E UM GGIM (GABINETE DE GESTÃO INTEGRADA).</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/789/ind._n_057.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/789/ind._n_057.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE VERIFIQUE A POSSIBILIDADE DE REFORMA DE ABRIGOS DE ÔNIBUS DETERIORADOS DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/793/ind._n_058.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/793/ind._n_058.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE ÓRGÃO COMPETENTE PARA ELEVAR A CAIXA D'ÁGUA DO SAAE EM PATRIMÔNIO DO RÁDIO, PARA ATENDER OS PONTOS ALTOS ONDE A ÁGUA NÃO CHEGA ÀS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/794/ind._n_059.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/794/ind._n_059.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE VERIFIQUE A POSSIBILIDADE DA FARMÁCIA BÁSICA DO MUNICÍPIO DE MARILÂNDIA/ES FUNCIONAR AOS FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/795/ind._n_060.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/795/ind._n_060.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE TOME PROVIDÊNCIAS VISANDO A REALIZAÇÃO DE CASAMENTO COMUNITÁRIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/796/ind._n_061.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/796/ind._n_061.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE FORNECER UM FORMULÁRIO PARA CADASTROS DE INQUILINOS VINDOS DE OUTRAS CIDADES PARA RESIDIR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Adilson Reggiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/797/ind._n_062.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/797/ind._n_062.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UMA PRAÇA COM APARELHOS DE GINÁSTICA NO BAIRRO VISTA BELA, MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/798/ind._n_063.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/798/ind._n_063.19.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE REALIZE REPAROS NO ASFALTO "CAMINHOS DO CAMPO" NA COMUNIDADE DE ALTO LIBERDADE, PRINCIPALMENTE NA PROXIMIDADE DA RESIDÊNCIA DO SR. MÁRCIO GARCIA E DO SR. VALENTIM SECATO, EM MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/799/ind._n_064.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/799/ind._n_064.19.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PROVIDÊNCIAS PARA LIMPEZA NA MANILHA E NAS CANALETAS DA RUA LUIZ FREGONA, SUBIDA QUE DÁ ACESSO AO COHAB HONÓRIO PASSAMANI, MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Paulo Costa, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/800/ind._n_065.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/800/ind._n_065.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE INDIQUE A CONSTRUÇÃO DA PONTE QUE DÁ ACESSO AO CÓRREGO VENTANIA, NO INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Evandro Vermelho, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/801/ind._n_066.19.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/801/ind._n_066.19.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE TOMEM PROVIDÊNCIAS DETERMINANDO A SECRETARIA COMPETENTE NO SENTINDO DE FORMALIZAR PARCERIA COM A SEAG/ES NO SENTIDO DE CONSTRUÇÃO DE PONTES DE CONCRETO, NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/802/ind._n_067.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/802/ind._n_067.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE DUAS PONTES DE CONCRETO NO CÓRREGO PASTINHO, UMA AO LADO DA RESIDÊNCIA DO SR. JANOIR MILANEZ, E OUTRA PRÓXIMO À RESIDÊNCIA DO SR. AILTON CONDORIN, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/803/ind._n_068.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/803/ind._n_068.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UMA LOMBADA NA COMUNIDADE DE ALTO LIBERDADE, PRÓXIMO À CASA DO CIRILO MENEGHINI NETO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/804/ind._n_069.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/804/ind._n_069.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UMA PONTE DE CONCRETO NO CÓRREGO PAIXÃO, PRÓXIMO AO BAR DA ANINHA E AO LADO DA PROPRIEDADE DO SR. EDILSON SOUZA , INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/805/ind._n_070.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/805/ind._n_070.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UMA PONTE DE CONCRETO NA COMUNIDADE DE ALTO LIBERDADE, NA ESTRADA ENTRE A CASA DO SR. MÁRCIO GARCIA E O BAR DO BIGODE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/806/ind._n_071.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/806/ind._n_071.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE POSSA REALIZAR PARCERIA EM OFERECER CURSOS TÉCNICOS NA ÁREA DE BELEZA ATRAVÉS DA SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/807/ind._n_072.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/807/ind._n_072.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA PROVIDENCIAR INSTALAÇÕES DE GRADES NA ENTRADA DO BUEIRO NA CANALETA E MANILHA QUE CAPITA ÁGUAS PLUVIAIS, AS QUAIS SE LOCALIZAM A RUA LUIZ FREGONA- SUBIDA QUE DÁ ACESSO AO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/808/ind._n_073.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/808/ind._n_073.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA DE LED NA RUA ADOLFO DADALTO, PRÓXIMO AO PRÉDIO DO SAAE, CENTRO DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/811/ind._n_074.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/811/ind._n_074.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE ÓRGÃO COMPETENTE PARA QUE POSSA REATIVAR A SALA DE RAIO-X NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/812/ind._n_075.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/812/ind._n_075.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:  EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE TOME PROVIDÊNCIAS DETERMINANDO O ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE CONTRATAÇÃO DO PROFISSIONAL DE PSICOPEDAGOGIA PARA ATUAR NA REDE ESCOLAR MUNICIPAL DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/813/ind._n_076.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/813/ind._n_076.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAÇÃO DA TRADICIONAL FESTA DO IMIGRANTE ITALIANO QUE ERA REALIZADA NO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/814/ind._n_077.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/814/ind._n_077.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A TROCA DAS LÂMPADAS E REFLETORES DA QUADRA DE ESPORTES DE SÃO MARCOS, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/815/ind._n_078.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/815/ind._n_078.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE O CASCALHAMENTO DAS RUAS NÃO PAVIMENTADAS DA COMUNIDADE DE SÃO MARCOS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/816/ind._n_079.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/816/ind._n_079.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE RECONSTRUA O MURO DA ESCOLA "MARCELINO BAPTISTA" E REALIZE REPAROS NO TETO E ESTRUTURA DA QUADRA, NA COMUNIDADE DO BATISTA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/817/ind._n_080.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/817/ind._n_080.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A REALIZAÇÃO DE LIMPEZA DAS CAIXAS SECAS E CASCALHAMENTO DA SERRA DO TIMBUÍ, EM PATRIMÔNIO DO RÁDIO, NA DIVISA DE MARILÂNDIA COM COLATINA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/818/ind._n_081.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/818/ind._n_081.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE UM PORTAL DE "BOAS VINDAS" NA CHEGADA DE NOSSO MUNICÍPIO, EXPONDO A CULTURA, TURISMO E O RECONHECIMENTO DE MARILÂNDIA POR SER A CAPITAL DA PESQUISA DO CAFÉ CONILON.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/819/ind._n_082.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/819/ind._n_082.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE PROVIDENCIE INSTALAÇÃO DE TORRE DE TELEFONIA MÓVEL RURAL NA COMUNIDADE DE CÓRREGO ALEGRIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/820/ind._n_083.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/820/ind._n_083.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE PROVIDENCIE A INSTALAÇÃO DE TORRE DE TELEFONIA MÓVEL RURAL NA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/821/ind._n_084.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/821/ind._n_084.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA.  QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE PROVIDENCIE A TROCA DAS MANILHAS E REFORMA DA DRENAGEM NA AVENIDA DOM BOSCO EM FRENTE AO POSTO GOTARDO PASSANDO PELA RUA FIORAVANTE MAGNAGO ATÉ A RUA LUÍS CATELAN, PRÓXIMO AO PSF (PROGRAMA DA SAÚDE DA FAMÍLIA), NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Douglas Badiani, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/824/ind._n_085.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/824/ind._n_085.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UMA SEDE PRÓPRIA PARA O CONSELHO TUTELAR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/825/ind._n_086.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/825/ind._n_086.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UMA CASA DE PASSAGEM/ABRIGO PARA MENORES DE IDADE.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/826/ind._n_087.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/826/ind._n_087.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA E CALÇAMENTO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DE PATRÃO-MÓR, NO TRECHO QUE COMPREENDE DA PONTE À ROTATÓRIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/827/ind._n_088.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/827/ind._n_088.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CRIAÇÃO DE UM MUSEU ITALIANO COM FOTOS, EQUIPAMENTOS, OBRAS E OUTRAS ANTIGUIDADES DOS PRIMEIROS HABITANTES DESCENDENTES DE ITALIANO QUE CHEGARAM À CIDADE DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/828/ind._n_089.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/828/ind._n_089.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE AQUISIÇÃO DE NOVOS ELETRODOMÉSTICOS E UTENSÍLIOS PARA AS COZINHAS DAS ESCOLAS MUNICIPAIS DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/829/ind._n_090.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/829/ind._n_090.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO  ÓRGÃO COMPETENTE QUE ADQUIRA MULETAS, CADEIRA DE RODAS E CADEIRA PARA BANHO PARA OFERECER, COMO COMODATO, ÀS PESSOAS COM NECESSIDADES EM FASE TERMINAL OU EM RECUPERAÇÃO DE PROCEDIMENTO CIRÚRGICO OU MESMO DE ACIDENTE.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/830/ind._n_091.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/830/ind._n_091.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE HAVER DOIS MOTORISTAS PARA FAZER A VIAGEM PARA VITÓRIA, QUE LEVA OS PACIENTES PARA AS CONSULTAS E EXAMES, ALTERNANDO OS DIAS ENTRE SI.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/831/ind._n_092.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/831/ind._n_092.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE IMPLANTAÇÃO DE SISTEMA PARA CONFIRMAÇÃO DE AGENDAMENTO DE CONSULTAS VIA MENSAGENS ENVIADAS AOS CELULAR DOS PACIENTES, SEJA VIA SMS, WHATSAPP OU AFINS.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/832/ind._n_093.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/832/ind._n_093.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ALTURA DO TREVO DE MARILÂNDIA X COLATINA X LINHARES, NA RODOVIA CÔNEGO JOÃO GUILHERME.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/833/ind._n_094.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/833/ind._n_094.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A IMPLEMENTAÇÃO DE PRONTUÁRIO TOTALMENTE ELETRÔNICO NO PRONTO ATENDIMENTO, UNIDADES DE SAÚDE DA FAMÍLIA E POSTOS DE SAÚDE DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Renato Meneghini, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/839/ind._n_095.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/839/ind._n_095.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NO ESPAÇO CULTURAL "GIORDANO LORENCINI".</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/840/ind._n_096.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/840/ind._n_096.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE DOAÇÃO DE UMA ÁREA PARA A CONSTRUÇÃO DA SEDE PRÓPRIA DA POLÍCIA CIVIL EM MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/841/ind._n_097.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/841/ind._n_097.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE JUNTO A SECRETARIA RESPONSÁVEL POSSA ADQUIRIR MÁQUINA PARA TRITURAR GALHOS DE ÁRVORES, FOLHAGENS, QUE SÃO RETIRADOS ATRAVÉS DE PODAS NO NOSSO MUNICÍPIO, PARA QUE SE TORNEM ADUBOS, PODENDO ASSIM FAZER DOAÇÕES AOS PRODUTORES RURAIS DE NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/842/ind._n_098.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/842/ind._n_098.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE IMPLANTE A INOVAÇÃO DE ENERGIA SOLAR COM OBJETIVO DE ATENDER SETORES PÚBLICOS, REDUZIDO-SE A TAXA DE ILUMINAÇÃO PÚBLICA TANTO AO SETOR MUNICIPAL QUANTO AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/843/ind._n_099.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/843/ind._n_099.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE JUNTO AO SERVIÇO GEOLÓGICO DO BRASIL POSSA REALIZAR NOVOS ESTUDOS DETALHADOS SOBRE AS ÁREAS DE RISCOS NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/844/ind._n_100.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/844/ind._n_100.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE DETERMINE AO ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DO CAMPO DE FUTEBOL SOCIETY NA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/845/ind._n_101.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/845/ind._n_101.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SAÚDE, A POSSIBILIDADE DE IMPLANTAÇÃO DO SERVIÇO DE TOMOGRAFIA NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/846/ind._n_102.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/846/ind._n_102.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SAÚDE, A POSSIBILIDADE DE IMPLANTAÇÃO DO SERVIÇO DE ULTRASSONOGRAFIA NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/847/ind._n_103.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/847/ind._n_103.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE PROVIDENCIE A ILUMINAÇÃO DO BECO QUE DÁ ACESSO ENTRE A RUA ALEXANDRE CALDARA E RUA ESPÍRITO SANTO – TENDO COMO REFERÊNCIA O PRÉDIO DA IGREJA ASSEMBLÉIA DE DEUS TEMPO DE SEMEAR E COLHER, NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/848/ind._n_104.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/848/ind._n_104.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE PROGRAME UM HORÁRIO ESPECÍFICO PARA A LAVAGEM DAS RUAS QUE NÃO SEJAM COMPATÍVEIS COM O HORÁRIO DO COMÉRCIO LOCAL NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/850/ind._n_105.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/850/ind._n_105.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE O CASCALHAMENTO E MELHORIA DA ESTRADA QUE DÁ ACESSO AO CÓRREGO NOVO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/851/ind._n_106.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/851/ind._n_106.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE O ASFALTAMENTO AO LONGO DA RUA ESPÍRITO SANTO, CENTRO MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/852/ind._n_107.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/852/ind._n_107.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE UM PONTO DE TÁXI EM FRENTE AO PRONTO ATENDIMENTO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/853/ind._n_108.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/853/ind._n_108.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONFECÇÃO DE UM BOLO PARA OS MUNÍCIPES EM COMEMORAÇÃO AOS 40 ANOS DE EMANCIPAÇÃO POLÍTICO-ADMINISTRATIVA DE MARILÂNDIA/ES NO PRÓXIMO ANO DE 2020.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/858/ind._n_109.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/858/ind._n_109.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA PROVIDENCIADA A REABERTURA DO CAMPO DE FUTEBOL E A CONSTRUÇÃO DE UM VESTIÁRIO NA COMUNIDADE DO BONINSEGNA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/862/ind._n_110.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/862/ind._n_110.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE UM PARQUE OU PLAYGROUND NO DISTRITO DE SAPUCAIA.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/863/ind._n_111.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/863/ind._n_111.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE UMA ACADEMIA DE SAÚDE AO AR LIVRE NO DISTRITO DE SAPUCAIA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/864/ind._n_112.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/864/ind._n_112.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A SUBSTITUIÇÃO DE TODOS OS BRINQUEDOS DA PRAÇA DO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/865/ind._n_113.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/865/ind._n_113.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO NA COMUNIDADE DE CÓRREGO PASTINHO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/866/ind._n_114.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/866/ind._n_114.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO A MELHORIA NA SINALIZAÇÃO E INSTALAÇÃO DE REDUTORES DE VELOCIDADE, ANTES E DEPOIS DO ACESSO AO CÓRREGO GEREMIAS, NA ESTRADA "CAMINHOS DO CAMPO" QUE LIGA A SEDE DE MARILÂNDIA/ES À COMUNIDADE DE LIBERDADE</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/867/ind._n_115.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/867/ind._n_115.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE UMA PRAÇA COM PLAYGROUND NO ESPAÇO EM FRENTE À QUADRA DA COMUNIDADE DE SÃO MARCOS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/868/ind._n_116.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/868/ind._n_116.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO ESTUDO DE VIABILIDADE PARA CONTRATAÇÃO DE VIGIA DIURNO E NOTURNO PARA A PRAÇA 15 DE MAIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/869/ind._n_117.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/869/ind._n_117.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE VISANDO A CONSTRUÇÃO DE UMA PONTE NA PROPRIEDADE DO SENHOR MILTON BRAVIN, NA COMUNIDADE DE CÓRREGO PAIXÃO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/870/ind._n_118.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/870/ind._n_118.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA DE LED NAS SEGUINTES RUAS: PROJETADA (REFERÊNCIA ATRÁS DA OFICINA DO ZAMBOM); BECO PROJETADO (REFERÊNCIA OFICINA MARILÂNDIA); E BECO RUA ESPÍRITO SANTO (EDILIO PREMOLI)  MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/871/ind._n_119.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/871/ind._n_119.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A COMPLEMENTAÇÃO DE ILUMINAÇÃO PÚBLICA DE LED NAS RUAS LUIZ FREGONA E ANTÔNIO CLAUDIONOR FUSATO, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/872/ind._n_120.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/872/ind._n_120.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA QUE SE INICIA PRÓXIMO A RESIDÊNCIA DO SR. ESTEVALDO CAMPANA, LOCALIZADA NA RUA SEBASTIÃO FALCÃO, E TERMINANDO PRÓXIMA A RESIDÊNCIA DO SR VALENTIM CARMINATI, NA RUA PROJETADA NO DISTRITO DE SAPUCAIA, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/873/ind._n_121.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/873/ind._n_121.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADA A CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS PRÓXIMO A CASA DO SR. PAULO PADOVAN, NO TERRENO DO SR. JOACIR VICTOR, NO PATRIMÔNIO DO RÁDIO, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/874/ind._n_122.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/874/ind._n_122.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADA A CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA ENTRADA DO CÓRREGO SANTA CECÍLIA, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/875/ind._n_123.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/875/ind._n_123.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE INSTALAÇÃO DE UMA CADEIRA DE DENTISTA NA COMUNIDADE DE BONINSEGNA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/876/ind._n_124.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/876/ind._n_124.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE POSSA ESTUDAR A POSSIBILIDADE DE INSTALAÇÃO DE UMA CADEIRA DE DENTISTA NA COMUNIDADE DE CÓRREGO BREJAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/883/ind._n_125.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/883/ind._n_125.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE DISPONIBILIZAR UM "GARI", APENAS 1 DIA DA SEMANA PARA REALIZAR A LIMPEZA DA PRAÇA DA COMUNIDADE DE CÓRREGO LIMOEIRO E SEIS HORAS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/884/ind._n_126.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/884/ind._n_126.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE ILUMINAR A PISTA DE CAMINHADA "HIGINO CAMATA" QUE LIGA MARILÂNDIA À SÃO PEDRO, NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/885/ind._n_127.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/885/ind._n_127.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA E REDE ELÉTRICA NA RUA JORINALDO EMÍLIO GABRIEL, NA COMUNIDADE DE ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/886/ind._n_128.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/886/ind._n_128.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE, QUE DISPONIBILIZE UMA SALA PARA OS MÉDICOS - QUE ATENDAM NA REGIÃO - POSSAM, EM SEUS HORÁRIOS DISPONÍVEIS, REALIZAR CONSULTAS COM UM VALOR DE R$ 50,00 (CINQUENTA REAIS) POR PACIENTE, BUSCANDO COM ISSO ATENDER AO PÚBLICO EM GERAL DIANTE DE SUAS NECESSIDADES QUE NÃO SÃO ATENDIDAS PELO SUS NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/893/ind._n_129.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/893/ind._n_129.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE UM POSTE COM LUMINÁRIAS NO PÁTIO ONDE SE LOCALIZA A ESCOLA, QUADRA DE ESPORTES, POSTO DE SAÚDE E IGREJA CATÓLICA NA COMUNIDADE DE BAPTISTA, MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/894/ind._n_130.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/894/ind._n_130.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE CÂMERAS DE VÍDEO MONITORAMENTO NAS ENTRADAS DAS ESCOLAS MUNICIPAIS QUE ALCANCE A ENTRADA, O PÁTIO E CORREDORES DAS ESCOLAS NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/895/ind._n_131.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/895/ind._n_131.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE SINALIZAÇÕES VERTICAIS E HORIZONTAIS NAS RUAS DA COMUNIDADE DO PATRIMÔNIO DO RÁDIO, BREJAL, ALTO LIBERDADE, SÃO MARCOS, PATRÃO-MÓR E NO DISTRITO DE SAPUCAIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/896/ind._n_132.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/896/ind._n_132.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE LIXEIRAS ADEQUADAS EM ALGUNS PONTOS NA CIDADE E COMUNIDADES DO INTERIOR.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/897/ind._n_133.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/897/ind._n_133.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UMA ESCADARIA QUE DÁ ACESSO AO BECO 01 DA RUA OTÁVIO PERIM (CONJUNTO HABITACIONAL).</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/898/ind._n_134.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/898/ind._n_134.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UMA ÁREA DE LAZER NA COMUNIDADE DE CÓRREGO BREJAL.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/899/ind._n_135.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/899/ind._n_135.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UM VESTIÁRIO NO CAMPO DA COMUNIDADE DE SEIS HORAS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/900/ind._n_136.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/900/ind._n_136.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE CAMPO SOCIETY NAS COMUNIDADES BREJAL E ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/901/ind._n_137.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/901/ind._n_137.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE PRAÇA DE LAZER NA COMUNIDADE DE CÓRREGO PAIXÃO, AO LADO DO CAMPO DE FUTEBOL, INTERIOR D MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/902/ind._n_138.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/902/ind._n_138.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA PROVIDENCIADO O CALÇAMENTO NA SUBIDA DA IGREJA DE SÃO ROQUE, NO CÓRREGO PAIXÃO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/903/ind._n_139.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/903/ind._n_139.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE ALAMBRADO NO CAMPO DA COMUNIDADE DE SANTO HILÁRIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/904/ind._n_140.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/904/ind._n_140.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE DE BELA VISTA, LAGOA DO BATISTA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/914/ind._n_141.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/914/ind._n_141.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE REFORMAR O ALAMBRADO DA COMUNIDADE DE LIMOEIRO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/915/ind._n_142.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/915/ind._n_142.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE UMA REFORMA DA PONTE EM FRENTE AO PRONTO ATENDIMENTO ( VEREADOR ÉLIO BERTOLO) DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/916/ind._n_143.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/916/ind._n_143.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA REALIZADO O CALÇAMENTO NA COMUNIDADE DE SANTA CECÍLIA, INICIANDO-SE DESDE O ASFALTO DE SÃO PEDRO ATÉ PRÓXIMO À IGREJA LOCAL.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/917/ind._n_144.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/917/ind._n_144.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJAM INSTALADAS PLACAS DE SINALIZAÇÃO COM LIMITE DE VELOCIDADE NA SERRA DO ESPADINHA, EM ALTO PATRÃO-MÓR.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/918/ind._n_145.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/918/ind._n_145.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE O CALÇAMENTO DO PÁTIO DO INSTITUTO CAPIXABA DE PESQUISA, ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL (INCAPER) DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/919/ind._n_146.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/919/ind._n_146.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UM CENTRO DE EDUCAÇÃO INFANTIL NA RUA ESPÍRITO SANTO, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/920/ind._n_147.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/920/ind._n_147.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A REFORMA DAS PONTES DO TRECHO QUE LIGA PATRÃO-MÓR DE BAIXO À COMUNIDADE DO BATISTA COM O OBJETIVO DE AUMENTAR A LARGURA DESSAS.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/921/ind._n_148.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/921/ind._n_148.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE CÂMERAS DE VÍDEO MONITORAMENTO QUE ALCANCE TODOS OS ARREDORES DA GARAGEM DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/928/ind._n_149.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/928/ind._n_149.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO A INSTALAÇÃO DE CORRIMÃO E GUARDA-CORPO NAS PONTES QUE AINDA NECESSITAM DE REPAROS NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/929/ind._n_150.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/929/ind._n_150.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO AMPLIAÇÃO DA PONTE SOBRE O RIO ALTO LIBERDADE, QUE FAZ LIGAÇÃO ENTRE AS RUAS IZALDINO CAMATA E ÂNGELA SAVERGNINI, NO CENTRO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/930/ind._n_151.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/930/ind._n_151.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE NO PRÓXIMO CONCURSO DO CAFÉ DE MARILÂNDIA POSSA BUSCAR PARCERIA PARA TRAZER UM BARMAN QUE FAÇA UMAS RECEITAS DE DRINKS COM CAFÉ.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/931/ind._n_152.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/931/ind._n_152.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE A PREFEITURA POSSA BUSCAR JUNTAMENTE COM A SECRETARIA ESTADUAL COMPETENTE A POSSIBILIDADE DE PAVIMENTAÇÃO ASFALTADA ENTRE SAPUCAIA, DISTRITO DO MUNICÍPIO DE MARILÂNDIA/ES, ATÉ O MUNICÍPIO DE GOVERNADOR LINDENBERG/ES, PASSANDO PELAS COMUNIDADES DE SAÚDE, TÁVORA E OUTRAS.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/932/ind._n_153.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/932/ind._n_153.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE PLACAS NA CICLOVIA NO LOTEAMENTO LUIZ CATELAN, CENTRO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/933/ind._n_154.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/933/ind._n_154.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO A INSTALAÇÃO DE CORRIMÃO SOBRE O RIO DA PRATA NO BECO QUE SE INICIA NA RUA TRAVESSA PEDRO DRAGO, PRÓXIMO A RESIDÊNCIA DO SR. CESAR GUEDES, NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/934/ind._n_155.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/934/ind._n_155.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE O CALÇAMENTO DA RUA QUE LIGA O ABRIGO DE ÔNIBUS AO BAR NA COMUNIDADE DE ALTO PATRÃO-MÓR, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/940/ind._n_156.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/940/ind._n_156.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A REABERTURA E O CASCALHAMENTO DAS ESTRADAS QUE LIGAM MARILÂNDIA A ALEGRIA, BREJAL, SANTA ROSA E PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Adilson Reggiani, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/944/ind._n_157.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/944/ind._n_157.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE UM BEBEDOURO PARA OS ATLETAS E DEMAIS PESSOAS QUE UTILIZAM O CAMPO SOCIETY "LOURENZO LORENZONI" MARILÂNDIA/ES PARA FINS ESPORTIVOS.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/945/ind._n_158.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/945/ind._n_158.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE O CALÇAMENTO DA VIA QUE DÁ ACESSO A OLARIA PERIM, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/946/ind._n_159.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/946/ind._n_159.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE CONSTRUA GUARDA-CORPO E CORRIMÃO EM TODAS AS PONTES CONSTRUÍDAS NESTE ANO NOS INTERIORES DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/947/ind._n_160.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/947/ind._n_160.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE REALIZE O CALÇAMENTO ATRÁS DA IGREJA NA COMUNIDADE DE APARECIDA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/948/ind._n_161.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/948/ind._n_161.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE CONSTRUA UM REDUTOR DE VELOCIDADE SITUADO NA RUA MARIO CATELAN, PRÓXIMO AO CONSULTÓRIO DR. GETER CORDEIRO RESIDENCIAL LUIZ CATELAN, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/949/ind._n_162.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/949/ind._n_162.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE REALIZE UMA CONSTRUÇÃO DE UMA QUADRA NA COMUNIDADE DO BONISEGNA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/950/ind._n_163.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/950/ind._n_163.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE REALIZE DOAÇÃO DE SOLO ARGILOSO PARA TODOS OS VIVEIRISTAS DAS COMUNIDADES DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/951/ind._n_164.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/951/ind._n_164.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE REALIZE CALÇAMENTO EM FRENTE AO CAMPO ATÉ A IGREJA NA COMUNIDADE DE TAQUARA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/952/ind._n_165.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/952/ind._n_165.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE REALIZE CALÇAMENTO NA VIA ATRÁS DA QUADRA NA COMUNIDADE DE PATRÃO-MOR DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/953/ind._n_166.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/953/ind._n_166.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE PROCEDA A LIMPEZA DAS CAIXAS-SECAS DA SERRA DE JEQUITIBÁ, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/958/ind._n_167.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/958/ind._n_167.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE INCLUA NA FOLHA DE PAGAMENTO DA PREFEITURA OS CONSELHEIROS TUTELARES DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/959/ind._n_168.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/959/ind._n_168.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE O CALÇAMENTO DA RUA SITUADA EM FRENTE À FÁBRICA DE MÓVEIS DESTRA, MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/966/ind._n_169.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/966/ind._n_169.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITAR QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DO ASFALTO "CAMINHO DO CAMPO" NA ESTRADA QUE LIGA A COMUNIDADE DO RÁDIO, MUNICÍPIO DE MARILÂNDIA/ES, AO BAIRRO SANTA HELENA, MUNICÍPIO DE COLATINA/ES, COM EXTENSÃO TOTAL DE 22 KM.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/967/ind._n_170.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/967/ind._n_170.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDIQUE AO ÓRGÃO COMPETENTE A VIABILIZAÇÃO DE POÇO ARTESIANO EM OUTRO LOCAL PARA O ABASTECIMENTO DA COMUNIDADE DE BREJAL.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/968/ind._n_171.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/968/ind._n_171.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A RECUPERAÇÃO DA SINALIZAÇÃO VERTICAL E HORIZONTAL DA RODOVIA ES 360 "MÁRIO CATELAN", RODOVIA ANTÔNIO CAMATA ES 356 E CAMINHOS DO CAMPO "ALTO LIBERDADE".</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/985/ind._n_172.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/985/ind._n_172.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE UM PLAYGROUND NO ESPAÇO CULTURAL "GIORDANO LORENZINI", EM MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/986/ind._n_173.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/986/ind._n_173.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA COMUNIDADE DE TAQUARA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/987/ind._n_174.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/987/ind._n_174.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A REALIZAÇÃO DE REABERTURA E CASCALHAMENTO DA SERRA QUE DÁ ACESSO AO CÓRREGO SECO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/988/ind._n_175.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/988/ind._n_175.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE IMPLANTAÇÃO DE "BUEIROS INTELIGENTES" NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/989/ind._n_176.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/989/ind._n_176.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE ESTE BUSQUE PARCERIAS PARA SEDIAR UMA ETAPA DA FÓRMULA KART EM MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/990/ind._n_177.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/990/ind._n_177.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE DISPONIBILIZAR UM GARI FIXO, DE SEGUNDA A SEXTA-FEIRA, NA COMUNIDADE DE SÃO MARCOS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/991/ind._n_178.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/991/ind._n_178.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA PROVIDENCIADO A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA ALEXANDRE CALDARA EM FRENTE A RESIDÊNCIA DO SR. NÉZIO PEREIRA MORAES Nº 390, E EM FRENTE AO BAR DO JOEL Nº 342, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/992/ind._n_179.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/992/ind._n_179.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA PROVIDENCIADO A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NO FINAL DO CALÇAMENTO EM FRENTE À RESIDÊNCIA DO PASTOR SR. PETRÔNIO, ONDE FUNCIONA UMA IGREJA EVANGÉLICA, NA COMUNIDADE DE SÃO MARCOS/ES.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1003/ind._n_180.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1003/ind._n_180.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITAR QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA.  PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A REABERTURA E CASCALHAMENTO DA ESTRADA QUE LIGA A ES-248 ÀS COMUNIDADES DE TAQUARUSSU E PATRÃO-MÓR DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1004/ind._n_181.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1004/ind._n_181.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITAR QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA.  PARA QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE IGUALE O PISO SALARIAL DOS PROFESSORES DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO, CONFORME ESTABELECIDO PELO MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1005/ind._n_182.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1005/ind._n_182.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A LIMPEZA DOS ABRIGOS DE ÔNIBUS SITUADOS NA ESTRADA QUE LIGA MARILÂNDIA À COLATINA/ES (ES-356).</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1006/ind._n_183.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1006/ind._n_183.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A RETIRADA DO PONTO DE ÔNIBUS NA COMUNIDADE DE ALTO PATRÃO-MÓR E QUE SE CONSTRUA UM NOVO EM LOCAL ADEQUADO, NO INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1022/ind._n_184.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1022/ind._n_184.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE VIABILIZE ESTUDOS PARA REAJUSTE SALARIAL A TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1034/ind._n_185.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1034/ind._n_185.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A AQUISIÇÃO DE QUATRO PULVERIZADORES DO TIPO CANHÃO COM CAPACIDADE DE 600 LITROS.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1035/ind._n_186.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1035/ind._n_186.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE INSTALE UM ABRIGO DE ÔNIBUS PRÓXIMO À ROTATÓRIA DA IGREJA SANTA BÁRBARA, ENTRE AS RUAS ANTÔNIO CAVALARI E SEBASTIÃO HERPIS, PATRIMÔNIO DO RÁDIO, INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1036/ind._n_187.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1036/ind._n_187.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE INSTALE UM ABRIGO DE ÔNIBUS PRÓXIMO À QUADRA POLIESPORTIVA DE SAPUCAIA NA RODOVIA MÁRIO CATELAN, SAPUCAIA, INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1037/ind._n_188.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1037/ind._n_188.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE O CALÇAMENTO DA RUA QUE LIGA O CAMPO DE FUTEBOL DE ALTO LIBERDADE À MARCENARIA SUBLIME NA MESMA COMUNIDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1038/ind._n_189.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1038/ind._n_189.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE UMA PLACA DE ESTACIONAMENTO DE CURTA DURAÇÃO EM FRENTE À FARMÁCIA RECÉM-INAUGURADA "FARMACLIN", NO CENTRO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1046/ind._n_190.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1046/ind._n_190.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A PERFURAÇÃO DE UM POÇO SEMI-ARTESIANO E TROCA DE CAIXA D'ÁGUA DA COMUNIDADE DE ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES, PARA ATENDER AS NECESSIDADES DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1047/ind._n_191.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1047/ind._n_191.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA SEBASTIÃO HERPIS, UM PRÓXIMO AO POSTO DE SAÚDE E OUTRO PRÓXIMO À CASA DO SENHOR DIRCEU BISSI, PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1060/ind._n_192.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1060/ind._n_192.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A REFORMA DO BAR E A CONSTRUÇÃO DO VESTIÁRIO NA COMUNIDADE DE SANTO HILÁRIO NO INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1061/ind._n_193.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1061/ind._n_193.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A REFORMA DO BAR, E A CONSTRUÇÃO DE UM VESTIÁRIO NA COMUNIDADE DO TÁVORA NO INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1063/ind._n_194.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1063/ind._n_194.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A LIMPEZA DA ÁREA PÚBLICA SITUADA NA SUBIDA DO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI, NO CENTRO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1082/ind._n_195.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1082/ind._n_195.2019.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. PARA QUE DETERMINE AO ÓRGÃO COMPETENTE A REFORMA DA QUADRA POLIESPORTIVA DA PRAÇA QUINZE DE MAIO, NO CENTRO DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1083/ind._n_196.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1083/ind._n_196.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE ESTUDE A POSSIBILIDADE DE INSTALAR UM SISTEMA DE MONITORAMENTO DE CÂMERAS DE SEGURANÇA NAS ESCOLAS E CRECHES DA REDE MUNICIPAL DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1092/ind._n_197.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1092/ind._n_197.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE QUE PROVIDENCIE INSTALAÇÃO DE DUAS BOMBAS HIDRÁULICAS PARA CONDUZIR ÁGUA PARA AS PARTES MAIS ELEVADAS DOS BAIRROS BELA VISTA E VILA PALMIRA.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1100/ind._n_198.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1100/ind._n_198.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, POR MEIO DA PRESENTE, VENHO RESPEITOSAMENTE REQUERER A V. EXA. QUE DETERMINE AO ÓRGÃO COMPETENTE A CRIAÇÃO DE UMA VAGA DE ESTACIONAMENTO DE CURTA DURAÇÃO NA RUA SÃO TARCÍSIO, CENTRO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/697/mocao_n._001.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/697/mocao_n._001.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR CLAUDINEI COSTA SANTOS PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/717/mocao_n._002.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/717/mocao_n._002.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR  BRUNO MILLI POLCHEIRA PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/810/mocao_n._003.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/810/mocao_n._003.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR SANDRO MARCOS FERRARI PELA ASCENSÃO DE CARGO NA SECRETARIA DE ESTADO DA AGRICULTURA, ABASTECIMENTO, AQUICULTURA E PESCA (SEAG), CARGO DE IMPORTANTE REPRESENTATIVIDADE DE NOSSO MUNICÍPIO."</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>Adilson Reggiani, Paulo Costa, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/823/mocao_n._004.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/823/mocao_n._004.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA/ES PELO PROJETO 'ECOLOGIA PARA ALÉM DAS PAREDES DA SALA DE AULA', DESENVOLVIDO PELOS ESTUDANTES DA 3ª SÉRIE DO ENSINO MÉDIO E COORDENADO PELO MONITOR/PROFESSOR FELIPE JR. MAURÍCIO POMUCHENQ."</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/835/mocao_n._005.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/835/mocao_n._005.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JACIMAR PISSIMILIO POR TER FEITO E EXECUTADO PROJETO DE RÉPLICA EM MADEIRA DO CLÁSSICO MP LAFER."</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/837/mocao_n._006.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/837/mocao_n._006.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ALESSANDRO FERRAZ, POLICIAL MILITAR, POR DEMONSTRAR ATRIBUTOS ELOGIÁVEIS DE PROFISSIONALISMO, ÉTICA E PREPARO INERENTES À ATUAÇÃO DURANTE OS VINTE ANOS EM QUE DESEMPENHA SEU TRABALHO NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/859/mocao_n._007.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/859/mocao_n._007.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JONAS GATTI PELO TRABALHO VOLUNTÁRIO REALIZADO NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/877/mocao_n._008.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/877/mocao_n._008.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JOVINO CALIMAN PELA SUA COLABORAÇÃO À EMANCIPAÇÃO POLÍTICA DE MARILÂNDIA E AOS SEUS TRABALHOS EM PROL DO CORAL ITALIANO FRATELLI DALL'ITALIA".</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/878/mocao_n._009.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/878/mocao_n._009.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA RAULINDA PAIER BERTOLDI, UMA DAS PIONEIRAS E ATUANTES COMPONENTES DO CORAL ITALIANO DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/888/mocao_n._010.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/888/mocao_n._010.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ADELSO GINELLI, PELOS SERVIÇOS PRESTADOS AO SETOR DE TRANSPORTE DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/889/mocao_n._011.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/889/mocao_n._011.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR VITAL ELIAS BOLDRINI PELOS SERVIÇOS PRESTADOS AO SETOR DE TRANSPORTE DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/890/mocao_n._012.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/890/mocao_n._012.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ALMIR ALBANI PELOS SERVIÇOS PRESTADOS AO SETOR DE TRANSPORTE DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/891/mocao_n._013.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/891/mocao_n._013.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR LORISVALDO LOBO DE SOUZA PELOS SERVIÇOS PRESTADOS AO SETOR DE TRANSPORTE DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/892/mocao_n._014.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/892/mocao_n._014.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ZENILDO BETINI PELOS SERVIÇOS PRESTADOS AO SETOR DE TRANSPORTE DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/922/mocao_n._015.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/922/mocao_n._015.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SINDICATO DOS TRABALHADORES RURAIS DE COLATINA, MARILÂNDIA, SÃO DOMINGOS DO NORTE E GOVERNADOR LINDENBERG RECONHECIDO PELO MINISTÉRIO DO TRABALHO E PREVIDÊNCIA SOCIAL EM 25 DE NOVEMBRO DE 1969."</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/923/mocao_n._016.2019_0cO2SBg.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/923/mocao_n._016.2019_0cO2SBg.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SECRETARIA DE CULTURA, TURISMO, ESPORTE E LAZER DO MUNICÍPIO DE MARILÂNDIA/ES PELO DESENVOLVIMENTO DE DIVERSAS AÇÕES POSITIVAS EM PROL DA PROMOÇÃO DO ESPORTE E LAZER PARA OS MUNÍCIPES."</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/924/mocao_n._017.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/924/mocao_n._017.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO AS CATEGORIAS 10/11, 12/13 E 14/15 DE BASE DE FUTEBOL DE MARILÂNDIA/ES PELA PARTICIPAÇÃO NA 44ª COPA A GAZETINHA TROFÉU CIDADE DE MARILÂNDIA, OCORRIDA EM JULHO DE 2019."</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/935/mocao_n._018.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/935/mocao_n._018.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR PEDRO DARCI BONA FILHO PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/937/mocao_n._019.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/937/mocao_n._019.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O PASTOR NOÉ BARBOSA DE OLIVEIRA POR SUA ATUAÇÃO MISSIONÁRIA EM VÁRIAS REGIÕES E LIDERANDO A ASSEMBLÉIA DE DEUS EM MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Silvano José Dondoni, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/938/mocao_n._020.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/938/mocao_n._020.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO OS POLICIAIS MILITARES PELOS RELEVANTES SERVIÇOS PRESTADOS EM PROL DA SEGURANÇA PÚBLICA DO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/939/mocao_n._021.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/939/mocao_n._021.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO OS POLICIAIS CIVIS PELOS RELEVANTES SERVIÇOS PRESTADOS AO POVO MARILANDENSE."</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/942/mocao_n._022.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/942/mocao_n._022.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ALBERTO JOÃO EVANGELISTA QUE SEMPRE COLABOROU COM RELEVANTES TRABALHOS VOLUNTÁRIOS REALIZADOS EM MARILÂNDIA EM PROL AO MEIO AMBIENTE."</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/954/mocao_n._023.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/954/mocao_n._023.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR WILIANN DOBROVOSKI PELA ASCENSÃO AO CARGO DE DELEGADO."</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/956/mocao_n._024.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/956/mocao_n._024.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A IGREJA ADVENTISTA DO SÉTIMO DIA DE MARILÂNDIA PELOS TRABALHOS REALIZADOS EM NOSSA CIDADE."</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/963/mocao_n._025.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/963/mocao_n._025.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A ANA PAULA ASTORI FERREIRA PELA SUA EXCELÊNCIA EM ATENDIMENTO AO PÚBLICO NA COOPERATIVA FINANCEIRA CRESOL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/974/mocao_n._026.2019_et87ecq.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/974/mocao_n._026.2019_et87ecq.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA ROSÁRIA BETÂNIA RODRIGUES, PELOS RELEVANTES SERVIÇOS PRESTADOS COMO SERVIDORA PÚBLICA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/975/mocao_n._027.2019_JhjzPjU.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/975/mocao_n._027.2019_JhjzPjU.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR IDALINO AGRIZZI POR SEUS RELEVANTES SERVIÇOS PRESTADOS ENQUANTO SERVIDOR PÚBLICO PELA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/976/mocao_n._028.2019_P7vbP27.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/976/mocao_n._028.2019_P7vbP27.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA NEUSA PINTO FRAGA, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/978/mocao_n._029.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/978/mocao_n._029.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA ERCÍLIA ALBANI PEREIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE COMO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/979/mocao_n._030.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/979/mocao_n._030.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA HELENA SOARES ALMEIDA PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/980/mocao_n._031.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/980/mocao_n._031.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA DAS GRAÇAS FAGUNDES, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE ENQUANTO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/981/mocao_n._032.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/981/mocao_n._032.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA DINAH MARIA CAVERSAN CALIMAN, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/982/mocao_n._033.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/982/mocao_n._033.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA VERA MARIA BERNABÉ, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE COMO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/983/mocao_n._034.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/983/mocao_n._034.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA IMBILINA ROSA DA SILVA PELO SEU TRABALHO ATUANDO COM GRANDE EXCELÊNCIA COMO SERVIDORA PÚBLICA NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/984/mocao_n._035.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/984/mocao_n._035.2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR PERGENTINO VASCONCELLOS NETTO DE ARAÚJO PELA SUA INICIATIVA DE INSTALAR A CLÍNICA MÉDICA "SÃO CAMILO" NA CIDADE DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/993/mocao_n._036.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/993/mocao_n._036.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO A PRIMEIRA IGREJA BATISTA EM MARILÂNDIA PELOS SEUS 30 ANOS DE EXISTÊNCIA EM NOSSA CIDADE E O 9º ANIVERSÁRIO DE EMANCIPAÇÃO ORGANIZACIONAL EM MARILÂNDIA".</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/994/mocao_n._037.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/994/mocao_n._037.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR GERALDO FERONI PELA SUA ATUAÇÃO NO SERVIÇO DE SAÚDE PÚBLICA DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/997/mocao_n._038.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/997/mocao_n._038.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA LUIZA CALVI PELA SUA ATUAÇÃO NO SERVIÇO PÚBLICO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/999/mocao_n._039.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/999/mocao_n._039.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA LUZIA JUNCA CAZOTI PELOS RELEVANTES SERVIÇOS PRESTADOS AO PODER PÚBLICO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1000/mocao_n._040.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1000/mocao_n._040.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA IZABEL CRISTINA PREMOLI JUNCA PELOS RELEVANTES SERVIÇOS PRESTADOS AO PODER PÚBLICO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1001/mocao_n._041.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1001/mocao_n._041.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA KARINA LORENZONI PELO SEU EMPENHO, TRABALHO E RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE ENQUANTO ESTEVE TRABALHANDO NA AGÊNCIA DO SICOOB LESTE CAPIXABA EM MARILÂNDIA."</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1012/mocao_n._042.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1012/mocao_n._042.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ARTUR VENTURIN PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDOR PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1013/mocao_n._043.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1013/mocao_n._043.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA ABIGAIL ROSA DA SILVA ALVES PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1014/mocao_n._044.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1014/mocao_n._044.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA JOSÉ ALVES FERREIRA PELOS SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1015/mocao_n._045.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1015/mocao_n._045.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA APARECIDA LUIZ DA MOTA PELOS SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1016/mocao_n._046.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1016/mocao_n._046.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR LAURINDO CALVI PELOS SERVIÇOS PRESTADOS  À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDOR PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1017/mocao_n._047.2019_lDODM2t.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1017/mocao_n._047.2019_lDODM2t.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARLENE MARIA MAXIMIANO DIAS PELOS SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1018/mocao_n._048.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1018/mocao_n._048.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARTA TESSARO PELOS SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1019/mocao_n._049.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1019/mocao_n._049.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR WALTER JOSÉ DOS REIS PELOS SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDOR PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1023/mocao_n._050.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1023/mocao_n._050.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA GISELI ROSALINO DIAS TOZZI PELOS SERVIÇOS PRESTADOS COMO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1024/mocao_n._051.2019_EO6eTrU.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1024/mocao_n._051.2019_EO6eTrU.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA PRICIANE ENTRINGER DA SILVA PELOS SERVIÇOS PRESTADOS COMO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1025/mocao_n._052.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1025/mocao_n._052.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A COMUNIDADE NOSSA SENHORA DAS GRAÇAS DE PAUL DE GRAÇA ARANHA PELO SEU ANO JUBILAR - JUBILEU DE DIAMANTE - EM COMEMORAÇÃO AOS SEUS 60 ANOS DA INAUGURAÇÃO DO TEMPLO."</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1026/mocao_n._053.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1026/mocao_n._053.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA GLORINHA GOMES DE ASSIS PELA SUA ATUAÇÃO E SERVIÇOS PRESTADOS COMO SERVIDORA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_n._054.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_n._054.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA ELLEN LORENCINI PELA SUA ATUAÇÃO E SERVIÇOS PRESTADOS COMO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_n._055.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_n._055.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR DURVAL FELÍCIO PELA SUA ATUAÇÃO E SERVIÇOS PRESTADOS COMO SERVIDOR PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1031/mocao_n._056.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1031/mocao_n._056.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JOSÉ AVANCINI PELA SUA ATUAÇÃO E SERVIÇOS PRESTADOS COMO SERVIDOR PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1032/mocao_n._057.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1032/mocao_n._057.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A DIRETORIA GERAL DA APAE DE MARILÂNDIA/ES PELOS RELEVANTES SERVIÇOS PRESTADOS ENTRE OS ANOS DE 2017 À 2019."</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1033/mocao_n._058.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1033/mocao_n._058.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR BENEDITO CORREIA PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDOR PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1039/mocao_n._059.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1039/mocao_n._059.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO 'PADRE ANTÔNIO VOLKERS' PELA PARTICIPAÇÃO NA OLIMPÍADA NACIONAL DE CIÊNCIAS (ONC) E PELOS RESULTADOS OBTIDOS."</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1040/mocao_n._060.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1040/mocao_n._060.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA ADOLFINHA MAGRE PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO ENQUANTO SERVIDORA PÚBLICA MARILANDENSE."</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1041/mocao_n._061.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1041/mocao_n._061.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ANTONIO FIRMINO DE OLIVEIRA PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO ENQUANTO SERVIDOR PÚBLICO MARILANDENSE."</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1042/mocao_n._062.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1042/mocao_n._062.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA PAULINA VERONEZ GAIGER PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO ENQUANTO SERVIDORA PÚBLICA MARILANDENSE."</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1043/mocao_n._063.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1043/mocao_n._063.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA DAS GRAÇAS FAITANINI BERGER PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE ENQUANTO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1044/mocao_n._064.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1044/mocao_n._064.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA NILCEIA MARIA VERONEZ RODRIGUES PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO ENQUANTO SERVIDORA PÚBLICA MARILANDENSE."</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1045/mocao_n._065.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1045/mocao_n._065.2019.pdf</t>
   </si>
   <si>
     <t>'MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR EMÍLIO PEDRO MARCOS PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO ENQUANTO SERVIDOR PÚBLICO MARILANDENSE."</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1052/mocao_n._066.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1052/mocao_n._066.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO OS ESTUDANTES DA ESCOLA MUNICIPAL DE ENSINO INFANTIL E ENSINO FUNDAMENTAL "SÃO JUDAS TADEU" QUE FORAM MEDALHISTAS NA 22ª OLIMPÍADA BRASILEIRA DE ASTRONOMIA E ASTRONÁUTICA (OBA)."</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1053/mocao_n._067.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1053/mocao_n._067.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO OS ESTUDANTES DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL "MARIA IZABEL FALCHETO" QUE FORAM MEDALHISTAS NA 22ª OLIMPÍADA BRASILEIRA DE ASTRONOMIA E ASTRONÁUTICA (OBA)."</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1054/mocao_n._068.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1054/mocao_n._068.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO OS ESTUDANTES DA ESCOLA MUNICIPAL DE ENSINO INFANTIL E ENSINO FUNDAMENTAL "PE. LUIZ DA GRÃ" QUE FORAM MEDALHISTAS NA 22ª OLIMPÍADA BRASILEIRA DE ASTRONOMIA E ASTRONÁUTICA (OBA)."</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1055/mocao_n._069.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1055/mocao_n._069.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO O SENHOR OSVALDO FRANCISCO SCHAEFFER PELA SUA ATUAÇÃO E SERVIÇOS PRESTADOS COMO SERVIDOR PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1056/mocao_n._070.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1056/mocao_n._070.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JULIO FIRME DOS SANTOS PELA SUA ATUAÇÃO E SERVIÇOS PRESTADOS COMO SERVVIDOR PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1057/mocao_n._071.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1057/mocao_n._071.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA DO SOCORRO PEREIRA LUIZ PELA SUA ATUAÇÃO E SERVIÇOS PRESTADOS COMO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1058/mocao_n._072.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1058/mocao_n._072.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR DARCI BONA PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDOR PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1059/mocao_n._073.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1059/mocao_n._073.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA ARIBER DA PENHA DESABATO BUZZETTI PELO EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1066/mocao_n._074.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1066/mocao_n._074.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO PARABENIZANDO A SENHORA PATRÍCIA COSLOP FABRIS PELA SUA ATUAÇÃO NA PRESTAÇÃO DE SERVIÇOS NO MINISTÉRIO PÚBLICO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1068/mocao_n._075.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1068/mocao_n._075.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O PROJETO PAIXÃO E BÁLSAMO KIDS EM MARILÂNDIA ATRAVÉS DA FUNDAÇÃO NASCER DE AÇÃO SOCIAL."</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1071/mocao_n._076.2019_ra3Pnd0.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1071/mocao_n._076.2019_ra3Pnd0.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA NAIR SEGRINI MORESK PELO SEU TRABALHO ATUANDO COM GRANDE EXCELÊNCIA COMO SERVIDORA PÚBLICA NA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1072/mocao_n._077.2019_pw9o4FF.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1072/mocao_n._077.2019_pw9o4FF.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA ZENITH DALTO PELO SEU TRABALHO ATUANDO COM GRANDE EXCELÊNCIA COMO SERVIDORA PÚBLICA NA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1073/mocao_n._078.2019_CDeAFE5.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1073/mocao_n._078.2019_CDeAFE5.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA LUZIA CALVI DO CARMO PELO SEU TRABALHO ATUANDO COM GRANDE EXCELÊNCIA COMO SERVIDORA PÚBLICA NA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1076/mocao_n._079.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1076/mocao_n._079.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MARIA MACHADO DA SILVA PELOS EXCELENTES SERVIÇOS PRESTADOS À CÂMARA MUNICIPAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1081/mocao_n._080.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1081/mocao_n._080.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE REPÚDIO AO TRIBUNAL DE JUSTIÇA DO ESTADO DO ESPÍRITO SANTO FACE A PROPOSTA DE UNIFICAÇÃO QUE RETIRA O FÓRUM DA JUSTIÇA ESTADUAL DO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1094/mocao_n._081.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1094/mocao_n._081.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR JOÃO POUÇA SOBRINHO PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDOR PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1095/mocao_n._082.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1095/mocao_n._082.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR DIVINO DA PAIXÃO DE SANTA RITA PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDOR PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1096/mocao_n._083.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1096/mocao_n._083.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR CLAUDOMIR JOSÉ PEDRUSSI PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDOR PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1098/mocao_n._084.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1098/mocao_n._084.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A EQUIPE DE EDUCAÇÃO ESPECIAL E INCLUSIVA DE MARILÂNDIA, PELAS RELEVANTES CONTRIBUIÇÕES À ÁREA DE EDUCAÇÃO ESPECIAL, TRABALHANDO ATIVAMENTE EM PROL DA INCLUSÃO SOCIAL."</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1099/mocao_n._085.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1099/mocao_n._085.2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO A SENHORA MÔNICA CRISTINA DA SILVA ARRIVABENI PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO MARILANDENSE, ENQUANTO SERVIDORA PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Paulo Costa, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/911/projeto_de_decreto_legislativo_no_001.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/911/projeto_de_decreto_legislativo_no_001.2019.pdf</t>
   </si>
   <si>
     <t>"APROVA A PROPOSTA ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2020."</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>Evandro Vermelho, Ivaldo da Silva, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_decreto_legislativo_no_002.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_decreto_legislativo_no_002.2019.pdf</t>
   </si>
   <si>
     <t>"APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE MARILÂNDIA- REFERENTE AO EXERCÍCIO FINANCEIRO DE 2016, DE RESPONSABILIDADE DO SENHOR OSMAR PASSAMANI."</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_decreto_legislativo_no_003.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_decreto_legislativo_no_003.2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO AO ILMO. SENHOR DEPUTADO FEDERAL EVAIR DE MELO."</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_de_lei_n_001.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_de_lei_n_001.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E_x000D_
 AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE".</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n_002.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n_002.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO "ESPAÇO CULTURAL GIORDANO LORENCINI" PELA COMISSÃO ESCOLAR DE 2019 DOS ALUNOS_x000D_
 DO 3° ANO DO ENSINO MÉDIO".</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_de_lei_n_003.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_de_lei_n_003.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO AMBIENTALlSTA DE MARILÂNDIA - AAMA".</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_de_lei_n_004.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_de_lei_n_004.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM".</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_de_lei_n_005.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_de_lei_n_005.2019.pdf</t>
   </si>
   <si>
     <t>"CRIA 03 (TRÊS) VAGAS DE PROFESSOR MaPA, ANEXOS IV e IV-B DA LEI MUNICIPAL N° 1.207 DE 27 DE ABRIL DE 2015".</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_de_lei_n_006.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_de_lei_n_006.2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO I DA LEI MUNICIPAL N° 749 DE 21 DE DEZEMBRO DE 2007, QUE "AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana, Renato Meneghini, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei_n_007.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei_n_007.2019.pdf</t>
   </si>
   <si>
     <t>"DENOMINA GERSON CAMATA O PRÉDIO DA PREFEITURA MUNICIPAL DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/747/projeto_de_lei_no_008.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/747/projeto_de_lei_no_008.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA DOAÇÃO DE MATERIAL".</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/748/projeto_de_lei_no_009.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/748/projeto_de_lei_no_009.2019.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CÓDIGO MUNICIPAL DO MEIO AMBIENTE, DISPÕE SOBRE O CONSELHO MUNICIPAL DE MEIO AMBIENTE E O FUNDO_x000D_
 MUNICIPAL DE MEIO AMBIENTE, CRIA A JUNTA DE AVALIAÇÃO DE RECURSOS DE INFRAÇÕES AMBIENTAIS E DISPÕE SOBRE A POLÍTICA DE_x000D_
 MEIO AMBIENTE E SOBRE O SISTEMA MUNICIPAL DO MEIO AMBIENTE PARA O MUNICÍPIO DE MARILÂNDIA-ES".</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/759/projeto_de_lei_no_010.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/759/projeto_de_lei_no_010.2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM O LAR IRMÃ SCHEILLA.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_no_011.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_no_011.2019.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.086 DE 10 DE SETEMBRO DE 2013 , QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CRIAR O CARGO DE FACILITADOR DE OFICINA E ORIENTADOR SOCIAL NO MUNICÍPIO DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_de_lei_no_012.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_de_lei_no_012.2019.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CÓDIGO MUNICIPAL DO MEIO AMBIENTE, DISPÕE SOBRE O CONSELHO MUNICIPAL DE MEIO AMBIENTE E O FUNDO MUNICIPAL DE MEIO AMBIENTE, CRIA A JUNTA DE AVALIAÇÃO DE RECURSOS DE INFRAÇÕES AMBIENTAIS E DISPÕE SOBRE A POLÍTICA DE MEIO AMBIENTE E SOBRE O SISTEMA MUNICIPAL DO MEIO AMBIENTE PARA O MUNICÍPIO DE MARILÂNDIA-ES."</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/785/projeto_de_lei_no_013.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/785/projeto_de_lei_no_013.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM O CÁRITAS DIOCESANA DE COLATINA- CENTRO DE ATENDIMENTO MATER CHRISTI INFANTIL."</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/786/projeto_de_lei_no_014.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/786/projeto_de_lei_no_014.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA A AQUISIÇÃO DE ABRIGOS DE ÔNIBUS."</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_lei_no_015.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_lei_no_015.2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA ÂNGELO BOLSANELO A UNIDADE DE SAÚDE NA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/809/projeto_de_lei_no_016.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/809/projeto_de_lei_no_016.2019.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE "AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_lei_no_017.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_lei_no_017.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PADRONIZAÇÃO DAS PLACAS DE INAUGURAÇÃO/REINAUGURAÇÃO DE OBRAS DE IMÓVEIS PÚBLICOS PERTENCENTES PELO MUNICÍPIO DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/849/projeto_de_lei_no_018.2019_oqdDt0A.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/849/projeto_de_lei_no_018.2019_oqdDt0A.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER LEGISLATIVO MUNICIPAL A REALIZAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 176.550,00 (CENTO E SETENTA E SEIS MIL QUINHENTOS E CINQUENTA REAIS) NO ORÇAMENTO VIGENTE E INDICA RECURSOS."</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/854/projeto_de_lei_no_019.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/854/projeto_de_lei_no_019.2019.pdf</t>
   </si>
   <si>
     <t>"RATIFICA A DELIBERAÇÃO DA ASSEMBLÉIA GERAL DO CONSORCIO PÚBLICO INTERMUNICIPAL PARA O FORTALECIMENTO DA PRODUÇÃO E COMERCIALIZAÇÃO DE PRODUTOS HORTIGRANJEIROS-COINTER QUE ALTERA E CONSOLIDA O CONTRATO DE CONSÓCIO PÚBLICO DO COINTER E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/855/projeto_de_lei_no_020.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/855/projeto_de_lei_no_020.2019.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/860/projeto_de_lei_no_021.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/860/projeto_de_lei_no_021.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR."</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/879/projeto_de_lei_no_022.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/879/projeto_de_lei_no_022.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DA PRÉVIA INSPEÇÃO E FISCALIZAÇÃO DOS PRODUTOS DE ORIGEM ANIMAL NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA-ES E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/905/projeto_de_lei_no_023.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/905/projeto_de_lei_no_023.2019.pdf</t>
   </si>
   <si>
     <t>"ATUALIZA O ANEXO V DA LEI MUNICIPAL Nº 1.207 DE 27 DE ABRIL DE 2015."</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/906/projeto_de_lei_no_024.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/906/projeto_de_lei_no_024.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO REALIZAR CESSÃO DE BENS MÓVEIS À FUNDAÇÃO NASCER DE AÇÃO SOCIAL, MEDIANTE TERMO DE CESSÃO DE USO DE BEM MÓVEL."</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/907/projeto_de_lei_no_025.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/907/projeto_de_lei_no_025.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA IMPLANTAÇÃO E EXECUÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL - SIM."</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/909/projeto_de_lei_no_026.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/909/projeto_de_lei_no_026.2019.pdf</t>
   </si>
   <si>
     <t>"DENOMINA VICTÓRIO DRAGO A PRAÇA MUNICIPAL LOCALIZADA NA COMUNIDADE DE SANTO HILÁRIO ZONA RURAL DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/910/projeto_de_lei_no_027.2019_Ius1lvA.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/910/projeto_de_lei_no_027.2019_Ius1lvA.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_de_lei_no_028.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_de_lei_no_028.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER PATROCÍNIO DE EMPRESAS PRIVADAS PARA A REALIZAÇÃO DE EVENTOS DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_lei_no_029.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_lei_no_029.2019.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE "AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_no_030.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_no_030.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CRIAÇÃO DE UM PROGRAMA MUNICIPAL DE INCENTIVO AO PRODUTOR RURAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/965/projeto_de_lei_no_031.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/965/projeto_de_lei_no_031.2019.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES DA COMUNIDADE DO CÓRREGO VENTANIA.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/969/projeto_de_lei_no_032.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/969/projeto_de_lei_no_032.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), PARA O EXERCÍCIO FINANCEIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/971/projeto_de_lei_no_033.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/971/projeto_de_lei_no_033.2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ARTIGO 4.º E 8.º DA LEI N.º 848, DE 20 DE ABRIL DE 2009".</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_no_034.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_no_034.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CESSÃO DE SERVIDOR PARA FAZENDA EXPERIMENTAL DE MARILÂNDIA - INCAPER".</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/973/projeto_de_lei_no_035.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/973/projeto_de_lei_no_035.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA O 'PREMIO PROFESSOR DESTAQUE NA EDUCAÇÃO' - 1ª EDIÇÃO".</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_lei_no_036.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_lei_no_036.2019.pdf</t>
   </si>
   <si>
     <t>"DENOMINA JOSÉ VIEIRA A PRAÇA MUNICIPAL LOCALIZADA NA CIDADE DE MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/996/projeto_de_lei_no_037.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/996/projeto_de_lei_no_037.2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DOS ARTIGOS 4º E 8º DA LEI Nº 848, DE 20 DE ABRIL DE 2009."</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_no_038.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_no_038.2019.pdf</t>
   </si>
   <si>
     <t>"ATUALIZA OS ANEXOS VII E VII-B DA LEI MUNICIPAL Nº 1.208 DE 27 DE ABRIL DE 2015".</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1010/projeto_de_lei_no_039.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1010/projeto_de_lei_no_039.2019.pdf</t>
   </si>
   <si>
     <t>"DENOMINA AMÉRICO CAMPANA A PRAÇA MUNICIPAL LOCALIZADA NO DISTRITO DE SAPUCAIA, MARILÂNDIA/ES."</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_no_040.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_no_040.2019.pdf</t>
   </si>
   <si>
     <t>"ATUALIZA O ANEXO I, II E VII DA LEI Nº 1.411 DE 06 DE SETEMBRO DE 2018 QUE 'DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA, PLANO DE CARGOS E CARREIRA, SALÁRIOS DO SERVIDORES PÚBLICOS DO LEGISLATIVO DO MUNICÍPIO DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_no_041.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_no_041.2019.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA MUNICIPAL DENOMINADO "MAIS AGRO" DE INCENTIVO A AGRICULTURA DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1030/projeto_de_lei_no_042.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1030/projeto_de_lei_no_042.2019.pdf</t>
   </si>
   <si>
     <t>"ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2020."</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_no_043.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_no_043.2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ARTIGO 2º DA LEI 1.131, DE 29 DE ABRIL DE 2014."</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_no_044.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_no_044.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PAGAMENTO DE ABONO AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_de_lei_no_045.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_de_lei_no_045.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DOSIMETRIA DE MULTAS AMBIENTAIS E DAS INFRAÇÕES AMBIENTAIS RECONHECIDAS PELO MUNICÍPIO DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_no_046.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_no_046.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS TAXAS DE LICENCIAMENTO AMBIENTAL DOS EMPREENDIMENTOS, ATIVIDADES E/OU SERVIÇOS."</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1064/projeto_de_lei_no_047.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1064/projeto_de_lei_no_047.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DESTINAÇÃO DE RECURSOS RECEBIDOS A TÍTULO DE INCENTIVO FINANCEIRO DO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA - PMAQ - AB PARA O ANO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1065/projeto_de_lei_no_048.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1065/projeto_de_lei_no_048.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER BOLSA DE FORMAÇÃO AOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE SAÚDE, VINCULADOS AO PROGRAMA DE QUALIFICAÇÃO DA ATENÇÃO PRIMÁRIA."</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1074/projeto_de_lei_no_049.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1074/projeto_de_lei_no_049.2019.pdf</t>
   </si>
   <si>
     <t>"PROÍBE A AUTARQUIA MUNICIPAL (SAAE),  SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO,  A REALIZAR COBRANÇA DE TAXA DE REDE ESGOTO OU ADOTAR PRÁTICAS SIMILARES."</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1075/projeto_de_lei_no_050.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1075/projeto_de_lei_no_050.2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E AUTÁRQUICA."</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1084/projeto_de_lei_no_051.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1084/projeto_de_lei_no_051.2019.pdf</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei_no_052.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei_no_052.2019.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL - UM PONTO DE COMÉRCIO NO GINÁSIO POLIESPORTIVO 'ALBERTO MILANEZI' E UM PONTO DE COMÉRCIO NO ESTÁDIO MUNICIPAL 'CLEBER ROQUE BERTOLDI'."</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1090/projeto_de_lei_no_053.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1090/projeto_de_lei_no_053.2019.pdf</t>
   </si>
   <si>
     <t>"CRIA 05 (CINCO) VAGAS DE PROFESSOR MAPA E MAPB, ALTERA DISPOSITIVOS E ANEXOS IV E IV-B DA LEI MUNICIPAL Nº 1.207 DE 27 DE ABRIL DE 2015."</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1091/projeto_de_lei_no_054.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1091/projeto_de_lei_no_054.2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA AUXÍLIO NATALIDADE - SAAE."</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1093/projeto_de_lei_no_055.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1093/projeto_de_lei_no_055.2019.pdf</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/834/projeto_de_resolucao_no_001.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/834/projeto_de_resolucao_no_001.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DA OUVIDORIA DO PODER LEGISLATIVO DO MUNICÍPIO DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/960/projeto_de_resolucao_no_002.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/960/projeto_de_resolucao_no_002.2019.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO PARLAMENTAR DE INQUÉRITO POR FORÇA DO REQUERIMENTO Nº 013/2019 PROTOCOLIZADO EM 12/08/2019 DA DENÚNCIA DA ASSOCIAÇÃO DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE MARILÂNDIA OFÍCIO Nº 009/2019 PROTOCOLIZADO SOB Nº 2181/2019 EM 02/08/2019, PARA AVERIGUAR POSSÍVEIS IRREGULARIDADES DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>Douglas Badiani, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_resolucao_no_003.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_resolucao_no_003.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA RESOLUÇÃO Nº 056/2007 DE 12 DE MARÇO DE 2007 (REGIMENTO INTERNO) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1069/projeto_de_resolucao_no_004.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1069/projeto_de_resolucao_no_004.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DO BANCO DE HORAS E REGIME DE COMPENSAÇÃO PARA SERVIDORES DA CÂMARA MUNICIPAL DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1077/projeto_de_resolucao_no_005.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1077/projeto_de_resolucao_no_005.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS  SERVIDORES DA CÂMARA MUNICIPAL."</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1086/projeto_de_resolucao_no_006.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1086/projeto_de_resolucao_no_006.2019.pdf</t>
   </si>
   <si>
     <t>"INSTITUI, NO ÂMBITO DA CÂMARA MUNICIPAL DE MARILÂNDIA, A COMENDA 'PASTOR ELISEU' POR MÉRITOS NA ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL."</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/716/requerimento_no_001.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/716/requerimento_no_001.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE VEM, NOS TERMOS DOS ARTIGOS 48 E 51 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA, REQUER QUE APÓS A OUVIDA O PLENÁRIO, SEJA CRIADA UMA COMISSÃO ESPECIAL PARA A AVERIGUAÇÃO DE POSSÍVEIS IRREGULARIDADES NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL SOBRE AS CONDIÇÕES DA ESTRUTURA DO LOTEAMENTO "MAURO BRAVIM".</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Ivaldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/766/requerimento_no_002.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/766/requerimento_no_002.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM, COM BASE NO ARTIGO 48 E 50 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, APÓS OUVIDA O PLENÁRIO DESTA CASA, SEJA CRIADA UMA COMISSÃO ESPECIAL PARA AVERIGUAR POSSÍVEIS IRREGULARIDADES DO PODER EXECUTIVO MUNICIPAL, EM INSPEÇÃO MINUCIOSA AO LOTEAMENTO MAURO BRAVIN (BAIRRO SÃO MARCOS) - AS CONDIÇÕES ESTRUTURAIS DO PRÉDIO DA UNIDADE DE SAÚDE DA FAMÍLIA - INFRAESTRUTURA E REGULARIZAÇÃO DO LOTEAMENTO.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_no_003.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_no_003.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129 § 3º INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUERER QUE, APÓS OUVIDO O  PLENÁRIO, ENCAMINHA-SE O PRESENTE AO COORDENADOR DE DEFESA CIVIL DO MUNICÍPIO DE MARILÂNDIA  SOLICITANDO OS LAUDOS REFERENTES ÀS ENCOSTAS DA RUA LUIZ FREGONA.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_no_004.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_no_004.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129 §3º INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUERER QUE, APÓS OUVIDO O  PLENÁRIO, ENCAMINHA-SE O PRESENTE A SECRETARIA MUNICIPAL DE PLANEJAMENTO DO MUNICÍPIO DE MARILÂNDIA SOLICITANDO INFORMAÇÕES DA EXISTÊNCIA DE PROJETOS E RECURSO DESTINADOS PARA A CONSTRUÇÃO DE CONTENÇÃO NAS ENCOSTAS DA RUA LUIZ FREGONA.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/790/requerimento_no_005.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/790/requerimento_no_005.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129 §3º INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUERER QUE, DEPOIS DE OUVIDO O PLENÁRIO, ENCAMINHA-SE O PRESENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA SOLICITANDO QUE SEJA INFORMADA POR QUAIS RAZÕES A MUNICIPALIDADE NÃO EFETUA CONTRATAÇÃO DOS APROVADOS NO CONCURSO PÚBLICO PARA O PREENCHIMENTO DE VAGAS DE MOTORISTAS, UMA VEZ QUE A ADMINISTRAÇÃO ESTÁ EFETUANDO PROCESSO SELETIVO PARA CONTRATAÇÃO PARA PREENCHIMENTO DAS MESMAS VAGAS. SOLICITANDO AINDA, QUE SEJA INFORMADO SE A MUNICIPALIDADE ESTA CONTRATANDO SEM PROCESSO SELETIVO, OU SEJA, CARGO EM COMISSÃO.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/836/requerimento_no_006.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/836/requerimento_no_006.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM, COM BASE NOS ARTIGOS 48, 49 E 50 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIR O PLENÁRIO DESTA CASA, SEJA CRIADA UMA COMISSÃO ESPECIAL DE INQUÉRITO PARA AVERIGUAR POSSÍVEIS IRREGULARIDADES DO PODER LEGISLATIVO MUNICIPAL, REFERENTE A CONTRATAÇÕES DE MATÉRIAS JORNALÍSTICAS.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/856/requerimento_no_007.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/856/requerimento_no_007.2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129 §3º INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUERER QUE, DEPOIS DE OUVIDO O PLENÁRIO, ENCAMINHA-SE O PRESENTE AO PREFEITO MUNICIPAL GEDER CAMATA, SOLICITANDO DOCUMENTAÇÃO JUNTO A PREFEITURA MUNICIPAL DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/861/requerimento_no_008.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/861/requerimento_no_008.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129 §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIR O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA, SOLICITANDO CÓPIA DE TODO O PROCESSO DAS DESPESAS QUE A PREFEITURA DESTE MUNICÍPIO TEVE COM O JORNAL "CIDADE NOSSA", REFERENTE AO INÍCIO DO CONTRATO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>Adilson Reggiani, Ivaldo da Silva, Paulo Costa, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/880/requerimento_no_009.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/880/requerimento_no_009.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM, VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129 §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA, SOLICITANDO INFORMAÇÕES SE HÁ PENDÊNCIAS NAS PRESTAÇÕES DE CONTAS DE EMENDAS PARLAMENTARES RECEBIDAS, IMPEDINDO A PREFEITURA DE RECEBER NOVAS EMENDAS.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/881/requerimento_no_010.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/881/requerimento_no_010.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM, VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129 §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA, SOLICITANDO QUE SEJA INFORMADO A ESTA AUGUSTA CASA DE LEIS O VALOR GASTO ATÉ A PRESENTE DATA, DO VALOR ADQUIRIDO JUNTO À CAIXA ECONÔMICA FEDERAL PARA O INVESTIMENTO DE MELHORIAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA COM A TROCA DAS ATUAIS LÂMPADAS POR LÂMPADAS DE LED NO MUNICÍPIO E AINDA QUANTOS PONTOS EXISTEM PARA O CUMPRIMENTO DO PROJETO DE LEI N.: 060/2017.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/882/requerimento_no_011.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/882/requerimento_no_011.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM, VEM RESPEITOSAMENTE NOS TERMOS DOS ARTIGOS 129 §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA, SOLICITANDO INFORMAÇÕES JUNTO A DEFESA CIVIL, ACERCA DO DESTINO DAS CAIXAS D'ÁGUA CEDIDAS PELA ADMINISTRAÇÃO NO PERÍODO DE CRISE HÍDRICA NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/887/requerimento_no_012.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/887/requerimento_no_012.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM VEM, RESPEITOSAMENTE, NOS TERMOS DO ARTIGO 242 E SEGUINTES C.C ART. 117 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, PARA SOLICITAR QUE SEJA COLOCADO EM DISCUSSÃO E VOTAÇÃO O PRESENTE REQUERIMENTO PARA QUE APÓS APROVAÇÃO SEJA CONVOCADO O SECRETÁRIO MUNICIPAL DE FINANÇAS DESTE MUNICÍPIO PARA QUE PRESTE ESCLARECIMENTOS DA TRIBUNA DESTA CASA QUANTO A DESTINAÇÃO DOS ROYALTIES POR PARTE DA PREFEITURA DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/927/requerimento_no_013.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/927/requerimento_no_013.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVE E FUNDAMENTADO NOS ARTIGOS 48/51 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, E POR FORÇA DO OFÍCIO 009/2019 DA ASSOCIAÇÃO DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE MARILÂNDIA, REQUER QUE APÓS OUVIR O PLENÁRIO DESTA CASA, SEJA CRIADA UMA COMISSÃO PARLAMENTAR DE INQUÉRITO PARA AVERIGUAR POSSÍVEIS IRREGULARIDADES DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/964/requerimento_no_014.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/964/requerimento_no_014.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NO USO DAS PRERROGATIVAS REGIMENTAIS, APÓS APROVAÇÃO DO PLENÁRIO, SOLICITAR AO PRESIDENTE DESTA AUGUSTA CASA DE LEIS QUE ENCAMINHE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE MARILÂNDIA O ENVIO DE UM PROJETO DE LEI COM O OBJETIVO DE CONCEDER AOS SERVIDORES DA PREFEITURA O DIREITO AO RECEBIMENTO DO VALOR DO TICKET ALIMENTAÇÃO IGUAL AO RECEBIDO PELOS SERVIDORES DO SAAE.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/970/requerimento_no_015.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/970/requerimento_no_015.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM VÊM RESPEITOSAMENTE, NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, PARA QUE APÓS OUVIDO O PLENÁRIO DESTA CASA ENCAMINHE O PRESENTE AO PREFEITO MUNICIPAL GEDER CAMATA SOLICITANDO INFORMAÇÕES ACERCA DO FUNCIONÁRIO DIEGO SCOPEL PEDRO, SE ESSE ESTÁ APTO COM TODOS OS REQUISITOS EXIGIDOS POR LEI PARA TRANSPORTE ESCOLAR, CONFORME EM DENÚNCIA COM FOTOS NESSA CASA DE LEIS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/977/requerimento_no_016.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/977/requerimento_no_016.2019.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM VÊM RESPEITOSAMENTE, NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, PARA QUE APÓS OUVIDO O PLENÁRIO DESTA CASA ENCAMINHE OFÍCIO AO PREFEITO MUNICIPAL, SR. GEDER CAMATA, SOLICITANDO O BALANCETE ANALÍTICO DA DESPESA ORÇAMENTÁRIA DA SECRETARIA MUNICIPAL DE AGRICULTURA E DESENVOLVIMENTO RURAL REFERENTE AO PERÍODO COMPREENDIDO ENTRE A DATA DE 01 DE JANEIRO DE 2019 ATÉ A PRESENTE DATA, BEM COMO INFORMAÇÕES SOBRE O SALDO DE EMPENHO A LIQUIDAR CONTABILIZADO PARA A AQUISIÇÃO DE COMBUSTÍVEL NA REFERIDA SECRETARIA PARA O PROJETO/ATIVIDADE 001212.2012200032.088- MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULOS E MAQUINÁRIOS.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/998/requerimento_no_017.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/998/requerimento_no_017.2019.pdf</t>
   </si>
   <si>
     <t>O PRESIDENTE DA CÂMARA MUNICIPAL DE MARILÂNDIA NO USO DE SUAS ATRIBUIÇÕES LEGAIS, VEM RESPEITOSAMENTE, NOS TERMOS DO ARTIGO 9º DO REGIMENTO INTERNO, COLOCAR EM DELIBERAÇÃO DO PLENÁRIO A SOLICITAÇÃO REALIZADA PELOS SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE MARILÂNDIA-ES, SOB O PROTOCOLO GERAL 2375/2019, ONDE SOLICITA O USO DO AUDITÓRIO DA CÂMARA MUNICIPAL PARA REALIZAR A ASSEMBLEIA GERAL NO DIA 23 DE OUTUBRO DE 2019 ÀS 18H.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_no_018.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_no_018.2019.pdf</t>
   </si>
   <si>
     <t>O PRESIDENTE DA CÂMARA MUNICIPAL DE MARILÂNDIA-ES, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, VEM RESPEITOSAMENTE, NOS TERMOS DO ARTIGO 9º DO REGIMENTO INTERNO , COLOCAR EM DELIBERAÇÃO DO PLENÁRIO A SOLICITAÇÃO REALIZADA PELA CÂMARA DE DIRIGENTES LOGISTAS DE MARILÂNDIA, SOB PROTOCOLO GERAL 2404/2019, ONDE SOLICITA ESPAÇO DO PLENÁRIO DA CÂMARA MUNICIPAL PARA REALIZAR A OFICINA "HANDS ON - COMO TURBINAR SEUS NEGÓCIOS COM AS REDES SOCIAIS", A SER REALIZADA NO DIA 31 DE OUTUBRO DE 2019 DAS 18H AS 21H.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_no_019.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_no_019.2019.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTE SUBSCREVE, VEM RESPEITOSAMENTE NOS TERMOS DO ARTIGO 129, §3º E INCISO X DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, ENCAMINHA-SE O PRESENTE AO PREFEITO MUNICIPAL GEDER CAMATA, SOLICITANDO INFORMAÇÕES RELATIVA A RETIRADA DOS BANCOS DA AVENIDA DOM BOSCO E DA RUA SÃO TARCÍSIO E SE HÁ PROJETO A SER EXECUTADO PARA A SUBSTITUIÇÃO DOS ASSENTOS DAS REFERIDAS RUAS DESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>RQU</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/701/rqu_no_001.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/701/rqu_no_001.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 002/2019, QUE "AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO ESPAÇO CULTURAL GIORDANO LORENCINI" PELA COMISSÃO ESCOLAR DE 2019 DOS ALUNOS DO 3º ANO DO ENSINO MÉDIO.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/719/rqu_no_002.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/719/rqu_no_002.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 005/2019, QUE "CRIA 03(TRÊS) VAGAS DE PROFESSORES MAPA, ANEXOS IV E IV- B DA LEI MUNICIPAL Nº 1.207 DE 27 DE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/</t>
+    <t>http://sapl.marilandia.es.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 006/2019, QUE "ALTERA O ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE “AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS  PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/730/rqu_no_004.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/730/rqu_no_004.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 001/2019, QUE "AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE".</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/732/rqu_no_005.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/732/rqu_no_005.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 004/2019, QUE"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA - AEFAM".</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/731/rqu_no_006.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/731/rqu_no_006.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 003/2019, QUE"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO AMBIENTALlSTA DE MARILÂNDIA - AAMA".</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/775/rqu_no_007.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/775/rqu_no_007.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA Nº 07/2019. OS VEREADORES "IN FINE" ASSINADO NO USO DE SUAS ATRIBUIÇÕES LEGAIS VEM RESPEITOSAMENTE PERANTE VOSSA EXCELÊNCIA NOS TERMOS DO ARTIGO 129 §3º, INCISO VII DO REGIMENTO INTERNO CAMERAL, REQUERER URGÊNCIA PARA A TRAMITAÇÃO DO PROJETO DE LEI Nº 008/2019 O QUAL "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA A DOAÇÃO DE MATERIAL."</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/838/rqu_no_008.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/838/rqu_no_008.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE RESOLUÇÃO Nº 001/2019 QUE “DISPÕE SOBRE A INSTITUIÇÃO DA OUVIDORIA DO PODER LEGISLATIVO DO MUNICÍPIO DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/857/rqu_no_009.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/857/rqu_no_009.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 0018/2019 QUE "AUTORIZA O PODER LEGISLATIVO MUNICIPAL A REALIZAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 176.550,00 (CENTO E SETENTA E SEIS MIL QUINHENTOS E CINQUENTA REAIS) NO ORÇAMENTO VIGENTE E INDICA RECURSOS."</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/912/rqu_no_010.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/912/rqu_no_010.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 020/2019 QUE "ALTERA O ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/913/rqu_no_011.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/913/rqu_no_011.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 021/2019 QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR".</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/957/rqu_no_12.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/957/rqu_no_12.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 030/2019 QUE "AUTORIZA A CRIAÇÃO DE UM PROGRAMA MUNICIPAL DE INCENTIVO AO PRODUTOR RURAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1020/rqu_no_13.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1020/rqu_no_13.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 037/2019 QUE "ALTERA A REDAÇÃO DOS ARTIGOS 4º E 8º DA LEI Nº 848, DE 20 DE ABRIL DE 2009".</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1021/rqu_no_14.2019_cG7x94x.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1021/rqu_no_14.2019_cG7x94x.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 035/2019 QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA O PRÊMIO PROFESSOR DESTAQUE NA EDUCAÇÃO - 1ª EDIÇÃO".</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Paulo Costa, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1078/rqu_no_15.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1078/rqu_no_15.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 43/2019 QUE " ALTERA A REDAÇÃO DO ARTIGO 2º DA LEI 1.131, DE 29 DE ABRIL DE 2014".</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1079/rqu_no_16.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1079/rqu_no_16.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 44/2019 QUE "DISPÕE SOBRE O PAGAMENTO DE ABONO AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1101/rqu_no_17.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1101/rqu_no_17.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 53/2019 QUE "CRIA 05 (CINCO) VAGAS PARA PROFESSOR MAPA E MAPB, ALTERA DISPOSITIVOS E ANEXOS IV E IV-B DA LEI MUNICIPAL Nº 1.207 DE 27 DE ABRIL DE 2015".</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>Paulo, Douglas, Adilson, Suzi, Evandro, Jocimar, Ivaldo, Renato, Silvano</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1102/rqu_no_18.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1102/rqu_no_18.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 54/2019 QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA AUXÍLIO NATALIDADE - SAAE".</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1103/rqu_no_19.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1103/rqu_no_19.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 55/2019 QUE "CONCEDE REVISÃO GERAL NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E AUTÁRQUICA".</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1104/rqu_no_20.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1104/rqu_no_20.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 048/2019 QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER BOLSA DE FORMAÇÃO AOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE SAÚDE, VINCULADOS AO PROGRAMA DE QUALIFICAÇÃO DA ATENÇÃO PRIMÁRIA".</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1105/rqu_no_21.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1105/rqu_no_21.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI Nº 051/2019 QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR".</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>SEMD</t>
   </si>
   <si>
     <t>Subemenda da Emenda</t>
   </si>
   <si>
     <t>Adilson Reggiani, Ivaldo da Silva, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1080/subemenda__ao_projeto_de_lei_no_42.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1080/subemenda__ao_projeto_de_lei_no_42.pdf</t>
   </si>
   <si>
     <t>"APRESENTA SUBEMENDA À EMENDA MODIFICATIVA AOS PARÁGRAFOS 1º, 2º E 3º, DO ARTIGO 6º DO PROJETO DE LEI N. 042/2019 QUE ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2020."</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Renato Meneghini, Silvano José Dondoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1087/subemenda_02__ao_projeto_de_lei_no_42.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1087/subemenda_02__ao_projeto_de_lei_no_42.pdf</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>EMPRE</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1088/emenda_no_01_ao_projeto_de_resolucao_no_05.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1088/emenda_no_01_ao_projeto_de_resolucao_no_05.2019.pdf</t>
   </si>
   <si>
     <t>"APRESENTA EMENDA MODIFICATIVA AO ART. 11 DO PROJETO DE RESOLUÇÃO N. 05/2019 QUE 'DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS SERVIDORES DA CÂMARA MUNICIPAL'."</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1097/emenda_no_02_ao_projeto_de_resolucao_no_05.2019.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1097/emenda_no_02_ao_projeto_de_resolucao_no_05.2019.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA 02 AO PROJETO DE RESOLUÇÃO Nº 05/2019 QUE "DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS  SERVIDORES DA CÂMARA MUNICIPAL".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4782,67 +4782,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/792/emenda_modificada_no_01.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/955/emenda_no_01_ao_projeto_de_lei_no_30.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/962/emenda_no_02_ao_projeto_de_lei_no_30.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1067/emenda_modificativa_no_1_ao_projeto_de_lei_no_041.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1070/emenda_no_01_ao_projeto_de_lei_no_042.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1089/emenda_no_01_ao_projeto_de_lei__no_050.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1106/emenda_no_01_ao_projeto_de_lei_no_055.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/702/ind._n_001.19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/703/ind._n_002.19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/704/ind._n_003.19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/705/ind._n_004.19.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/706/ind._n_005.19.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/707/ind._n_006.19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/708/ind._n_007.19.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/709/ind._n_008.19.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/711/ind._n_009.19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/712/ind._n_010.19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/713/ind._n_011.19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/714/ind._n_012.19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/733/ind._n_013.19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/734/ind._n_014.19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/735/ind._n_015.19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/736/ind._n_016.19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/737/ind._n_017.19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/738/ind._n_018.19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/739/ind._n_019.19.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/740/ind._n_020.19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/741/ind._n_021.19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/742/ind._n_022.19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/743/ind._n_023.19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/744/ind._n_024.19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/745/ind._n_025.19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/749/ind._n_026.19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/750/ind._n_027.19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/751/ind._n_028.19.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/752/ind._n_029.19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/753/ind._n_030.19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/754/ind._n_031.19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/755/ind._n_032.19.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/756/ind._n_033.19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/757/ind._n_034.19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/758/ind._n_035.19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/760/ind._n_036.19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/761/ind._n_037.19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/762/ind._n_038.19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/763/ind._n_039.19.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/764/ind._n_040.19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/765/ind._n_041.19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/770/ind._n_042.19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/771/ind._n_043.19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/772/ind._n_044.19.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/773/ind._n_045.19.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/776/ind._n_046.19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/777/ind._n_047.19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/778/ind._n_048.19.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/779/ind._n_049.19.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/780/ind._n_050.19.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/781/ind._n_051.19.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/782/ind._n_052.19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/783/ind._n_053.19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/784/ind._n_054.19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/787/ind._n_055.19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/788/ind._n_056.19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/789/ind._n_057.19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/793/ind._n_058.19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/794/ind._n_059.19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/795/ind._n_060.19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/796/ind._n_061.19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/797/ind._n_062.19.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/798/ind._n_063.19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/799/ind._n_064.19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/800/ind._n_065.19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/801/ind._n_066.19.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/802/ind._n_067.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/803/ind._n_068.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/804/ind._n_069.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/805/ind._n_070.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/806/ind._n_071.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/807/ind._n_072.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/808/ind._n_073.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/811/ind._n_074.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/812/ind._n_075.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/813/ind._n_076.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/814/ind._n_077.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/815/ind._n_078.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/816/ind._n_079.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/817/ind._n_080.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/818/ind._n_081.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/819/ind._n_082.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/820/ind._n_083.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/821/ind._n_084.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/824/ind._n_085.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/825/ind._n_086.2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/826/ind._n_087.2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/827/ind._n_088.2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/828/ind._n_089.2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/829/ind._n_090.2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/830/ind._n_091.2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/831/ind._n_092.2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/832/ind._n_093.2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/833/ind._n_094.2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/839/ind._n_095.2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/840/ind._n_096.2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/841/ind._n_097.2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/842/ind._n_098.2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/843/ind._n_099.2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/844/ind._n_100.2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/845/ind._n_101.2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/846/ind._n_102.2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/847/ind._n_103.2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/848/ind._n_104.2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/850/ind._n_105.2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/851/ind._n_106.2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/852/ind._n_107.2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/853/ind._n_108.2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/858/ind._n_109.2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/862/ind._n_110.2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/863/ind._n_111.2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/864/ind._n_112.2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/865/ind._n_113.2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/866/ind._n_114.2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/867/ind._n_115.2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/868/ind._n_116.2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/869/ind._n_117.2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/870/ind._n_118.2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/871/ind._n_119.2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/872/ind._n_120.2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/873/ind._n_121.2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/874/ind._n_122.2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/875/ind._n_123.2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/876/ind._n_124.2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/883/ind._n_125.2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/884/ind._n_126.2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/885/ind._n_127.2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/886/ind._n_128.2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/893/ind._n_129.2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/894/ind._n_130.2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/895/ind._n_131.2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/896/ind._n_132.2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/897/ind._n_133.2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/898/ind._n_134.2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/899/ind._n_135.2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/900/ind._n_136.2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/901/ind._n_137.2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/902/ind._n_138.2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/903/ind._n_139.2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/904/ind._n_140.2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/914/ind._n_141.2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/915/ind._n_142.2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/916/ind._n_143.2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/917/ind._n_144.2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/918/ind._n_145.2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/919/ind._n_146.2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/920/ind._n_147.2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/921/ind._n_148.2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/928/ind._n_149.2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/929/ind._n_150.2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/930/ind._n_151.2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/931/ind._n_152.2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/932/ind._n_153.2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/933/ind._n_154.2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/934/ind._n_155.2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/940/ind._n_156.2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/944/ind._n_157.2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/945/ind._n_158.2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/946/ind._n_159.2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/947/ind._n_160.2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/948/ind._n_161.2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/949/ind._n_162.2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/950/ind._n_163.2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/951/ind._n_164.2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/952/ind._n_165.2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/953/ind._n_166.2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/958/ind._n_167.2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/959/ind._n_168.2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/966/ind._n_169.2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/967/ind._n_170.2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/968/ind._n_171.2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/985/ind._n_172.2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/986/ind._n_173.2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/987/ind._n_174.2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/988/ind._n_175.2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/989/ind._n_176.2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/990/ind._n_177.2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/991/ind._n_178.2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/992/ind._n_179.2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1003/ind._n_180.2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1004/ind._n_181.2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1005/ind._n_182.2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1006/ind._n_183.2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1022/ind._n_184.2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1034/ind._n_185.2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1035/ind._n_186.2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1036/ind._n_187.2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1037/ind._n_188.2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1038/ind._n_189.2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1046/ind._n_190.2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1047/ind._n_191.2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1060/ind._n_192.2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1061/ind._n_193.2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1063/ind._n_194.2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1082/ind._n_195.2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1083/ind._n_196.2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1092/ind._n_197.2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1100/ind._n_198.2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/697/mocao_n._001.2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/717/mocao_n._002.2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/810/mocao_n._003.2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/823/mocao_n._004.2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/835/mocao_n._005.2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/837/mocao_n._006.2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/859/mocao_n._007.2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/877/mocao_n._008.2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/878/mocao_n._009.2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/888/mocao_n._010.2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/889/mocao_n._011.2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/890/mocao_n._012.2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/891/mocao_n._013.2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/892/mocao_n._014.2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/922/mocao_n._015.2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/923/mocao_n._016.2019_0cO2SBg.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/924/mocao_n._017.2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/935/mocao_n._018.2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/937/mocao_n._019.2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/938/mocao_n._020.2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/939/mocao_n._021.2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/942/mocao_n._022.2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/954/mocao_n._023.2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/956/mocao_n._024.2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/963/mocao_n._025.2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/974/mocao_n._026.2019_et87ecq.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/975/mocao_n._027.2019_JhjzPjU.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/976/mocao_n._028.2019_P7vbP27.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/978/mocao_n._029.2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/979/mocao_n._030.2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/980/mocao_n._031.2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/981/mocao_n._032.2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/982/mocao_n._033.2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/983/mocao_n._034.2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/984/mocao_n._035.2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/993/mocao_n._036.2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/994/mocao_n._037.2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/997/mocao_n._038.2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/999/mocao_n._039.2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1000/mocao_n._040.2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1001/mocao_n._041.2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1012/mocao_n._042.2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1013/mocao_n._043.2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1014/mocao_n._044.2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1015/mocao_n._045.2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1016/mocao_n._046.2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1017/mocao_n._047.2019_lDODM2t.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1018/mocao_n._048.2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1019/mocao_n._049.2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1023/mocao_n._050.2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1024/mocao_n._051.2019_EO6eTrU.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1025/mocao_n._052.2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1026/mocao_n._053.2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_n._054.2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_n._055.2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1031/mocao_n._056.2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1032/mocao_n._057.2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1033/mocao_n._058.2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1039/mocao_n._059.2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1040/mocao_n._060.2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1041/mocao_n._061.2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1042/mocao_n._062.2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1043/mocao_n._063.2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1044/mocao_n._064.2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1045/mocao_n._065.2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1052/mocao_n._066.2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1053/mocao_n._067.2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1054/mocao_n._068.2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1055/mocao_n._069.2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1056/mocao_n._070.2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1057/mocao_n._071.2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1058/mocao_n._072.2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1059/mocao_n._073.2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1066/mocao_n._074.2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1068/mocao_n._075.2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1071/mocao_n._076.2019_ra3Pnd0.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1072/mocao_n._077.2019_pw9o4FF.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1073/mocao_n._078.2019_CDeAFE5.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1076/mocao_n._079.2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1081/mocao_n._080.2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1094/mocao_n._081.2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1095/mocao_n._082.2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1096/mocao_n._083.2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1098/mocao_n._084.2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1099/mocao_n._085.2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/911/projeto_de_decreto_legislativo_no_001.2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_decreto_legislativo_no_002.2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_decreto_legislativo_no_003.2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_de_lei_n_001.2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n_002.2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_de_lei_n_003.2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_de_lei_n_004.2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_de_lei_n_005.2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_de_lei_n_006.2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei_n_007.2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/747/projeto_de_lei_no_008.2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/748/projeto_de_lei_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/759/projeto_de_lei_no_010.2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_no_011.2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_de_lei_no_012.2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/785/projeto_de_lei_no_013.2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/786/projeto_de_lei_no_014.2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_lei_no_015.2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/809/projeto_de_lei_no_016.2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_lei_no_017.2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/849/projeto_de_lei_no_018.2019_oqdDt0A.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/854/projeto_de_lei_no_019.2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/855/projeto_de_lei_no_020.2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/860/projeto_de_lei_no_021.2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/879/projeto_de_lei_no_022.2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/905/projeto_de_lei_no_023.2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/906/projeto_de_lei_no_024.2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/907/projeto_de_lei_no_025.2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/909/projeto_de_lei_no_026.2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/910/projeto_de_lei_no_027.2019_Ius1lvA.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_de_lei_no_028.2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_lei_no_029.2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_no_030.2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/965/projeto_de_lei_no_031.2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/969/projeto_de_lei_no_032.2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/971/projeto_de_lei_no_033.2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_no_034.2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/973/projeto_de_lei_no_035.2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_lei_no_036.2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/996/projeto_de_lei_no_037.2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_no_038.2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1010/projeto_de_lei_no_039.2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_no_040.2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_no_041.2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1030/projeto_de_lei_no_042.2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_no_043.2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_no_044.2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_de_lei_no_045.2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_no_046.2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1064/projeto_de_lei_no_047.2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1065/projeto_de_lei_no_048.2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1074/projeto_de_lei_no_049.2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1075/projeto_de_lei_no_050.2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1084/projeto_de_lei_no_051.2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei_no_052.2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1090/projeto_de_lei_no_053.2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1091/projeto_de_lei_no_054.2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1093/projeto_de_lei_no_055.2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/834/projeto_de_resolucao_no_001.2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/960/projeto_de_resolucao_no_002.2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_resolucao_no_003.2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1069/projeto_de_resolucao_no_004.2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1077/projeto_de_resolucao_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1086/projeto_de_resolucao_no_006.2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/716/requerimento_no_001.2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/766/requerimento_no_002.2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_no_003.2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_no_004.2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/790/requerimento_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/836/requerimento_no_006.2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/856/requerimento_no_007.2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/861/requerimento_no_008.2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/880/requerimento_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/881/requerimento_no_010.2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/882/requerimento_no_011.2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/887/requerimento_no_012.2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/927/requerimento_no_013.2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/964/requerimento_no_014.2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/970/requerimento_no_015.2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/977/requerimento_no_016.2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/998/requerimento_no_017.2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_no_018.2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_no_019.2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/701/rqu_no_001.2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/719/rqu_no_002.2019.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/730/rqu_no_004.2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/732/rqu_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/731/rqu_no_006.2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/775/rqu_no_007.2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/838/rqu_no_008.2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/857/rqu_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/912/rqu_no_010.2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/913/rqu_no_011.2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/957/rqu_no_12.2019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1020/rqu_no_13.2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1021/rqu_no_14.2019_cG7x94x.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1078/rqu_no_15.2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1079/rqu_no_16.2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1101/rqu_no_17.2019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1102/rqu_no_18.2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1103/rqu_no_19.2019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1104/rqu_no_20.2019.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1105/rqu_no_21.2019.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1080/subemenda__ao_projeto_de_lei_no_42.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1087/subemenda_02__ao_projeto_de_lei_no_42.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1088/emenda_no_01_ao_projeto_de_resolucao_no_05.2019.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1097/emenda_no_02_ao_projeto_de_resolucao_no_05.2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/792/emenda_modificada_no_01.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/955/emenda_no_01_ao_projeto_de_lei_no_30.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/962/emenda_no_02_ao_projeto_de_lei_no_30.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1067/emenda_modificativa_no_1_ao_projeto_de_lei_no_041.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1070/emenda_no_01_ao_projeto_de_lei_no_042.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1089/emenda_no_01_ao_projeto_de_lei__no_050.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1106/emenda_no_01_ao_projeto_de_lei_no_055.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/702/ind._n_001.19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/703/ind._n_002.19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/704/ind._n_003.19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/705/ind._n_004.19.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/706/ind._n_005.19.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/707/ind._n_006.19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/708/ind._n_007.19.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/709/ind._n_008.19.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/711/ind._n_009.19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/712/ind._n_010.19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/713/ind._n_011.19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/714/ind._n_012.19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/733/ind._n_013.19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/734/ind._n_014.19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/735/ind._n_015.19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/736/ind._n_016.19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/737/ind._n_017.19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/738/ind._n_018.19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/739/ind._n_019.19.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/740/ind._n_020.19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/741/ind._n_021.19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/742/ind._n_022.19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/743/ind._n_023.19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/744/ind._n_024.19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/745/ind._n_025.19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/749/ind._n_026.19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/750/ind._n_027.19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/751/ind._n_028.19.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/752/ind._n_029.19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/753/ind._n_030.19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/754/ind._n_031.19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/755/ind._n_032.19.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/756/ind._n_033.19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/757/ind._n_034.19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/758/ind._n_035.19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/760/ind._n_036.19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/761/ind._n_037.19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/762/ind._n_038.19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/763/ind._n_039.19.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/764/ind._n_040.19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/765/ind._n_041.19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/770/ind._n_042.19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/771/ind._n_043.19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/772/ind._n_044.19.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/773/ind._n_045.19.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/776/ind._n_046.19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/777/ind._n_047.19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/778/ind._n_048.19.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/779/ind._n_049.19.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/780/ind._n_050.19.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/781/ind._n_051.19.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/782/ind._n_052.19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/783/ind._n_053.19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/784/ind._n_054.19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/787/ind._n_055.19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/788/ind._n_056.19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/789/ind._n_057.19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/793/ind._n_058.19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/794/ind._n_059.19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/795/ind._n_060.19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/796/ind._n_061.19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/797/ind._n_062.19.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/798/ind._n_063.19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/799/ind._n_064.19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/800/ind._n_065.19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/801/ind._n_066.19.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/802/ind._n_067.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/803/ind._n_068.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/804/ind._n_069.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/805/ind._n_070.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/806/ind._n_071.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/807/ind._n_072.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/808/ind._n_073.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/811/ind._n_074.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/812/ind._n_075.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/813/ind._n_076.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/814/ind._n_077.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/815/ind._n_078.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/816/ind._n_079.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/817/ind._n_080.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/818/ind._n_081.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/819/ind._n_082.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/820/ind._n_083.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/821/ind._n_084.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/824/ind._n_085.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/825/ind._n_086.2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/826/ind._n_087.2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/827/ind._n_088.2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/828/ind._n_089.2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/829/ind._n_090.2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/830/ind._n_091.2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/831/ind._n_092.2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/832/ind._n_093.2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/833/ind._n_094.2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/839/ind._n_095.2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/840/ind._n_096.2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/841/ind._n_097.2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/842/ind._n_098.2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/843/ind._n_099.2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/844/ind._n_100.2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/845/ind._n_101.2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/846/ind._n_102.2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/847/ind._n_103.2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/848/ind._n_104.2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/850/ind._n_105.2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/851/ind._n_106.2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/852/ind._n_107.2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/853/ind._n_108.2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/858/ind._n_109.2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/862/ind._n_110.2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/863/ind._n_111.2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/864/ind._n_112.2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/865/ind._n_113.2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/866/ind._n_114.2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/867/ind._n_115.2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/868/ind._n_116.2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/869/ind._n_117.2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/870/ind._n_118.2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/871/ind._n_119.2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/872/ind._n_120.2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/873/ind._n_121.2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/874/ind._n_122.2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/875/ind._n_123.2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/876/ind._n_124.2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/883/ind._n_125.2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/884/ind._n_126.2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/885/ind._n_127.2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/886/ind._n_128.2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/893/ind._n_129.2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/894/ind._n_130.2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/895/ind._n_131.2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/896/ind._n_132.2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/897/ind._n_133.2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/898/ind._n_134.2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/899/ind._n_135.2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/900/ind._n_136.2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/901/ind._n_137.2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/902/ind._n_138.2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/903/ind._n_139.2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/904/ind._n_140.2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/914/ind._n_141.2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/915/ind._n_142.2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/916/ind._n_143.2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/917/ind._n_144.2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/918/ind._n_145.2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/919/ind._n_146.2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/920/ind._n_147.2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/921/ind._n_148.2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/928/ind._n_149.2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/929/ind._n_150.2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/930/ind._n_151.2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/931/ind._n_152.2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/932/ind._n_153.2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/933/ind._n_154.2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/934/ind._n_155.2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/940/ind._n_156.2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/944/ind._n_157.2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/945/ind._n_158.2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/946/ind._n_159.2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/947/ind._n_160.2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/948/ind._n_161.2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/949/ind._n_162.2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/950/ind._n_163.2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/951/ind._n_164.2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/952/ind._n_165.2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/953/ind._n_166.2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/958/ind._n_167.2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/959/ind._n_168.2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/966/ind._n_169.2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/967/ind._n_170.2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/968/ind._n_171.2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/985/ind._n_172.2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/986/ind._n_173.2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/987/ind._n_174.2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/988/ind._n_175.2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/989/ind._n_176.2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/990/ind._n_177.2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/991/ind._n_178.2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/992/ind._n_179.2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1003/ind._n_180.2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1004/ind._n_181.2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1005/ind._n_182.2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1006/ind._n_183.2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1022/ind._n_184.2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1034/ind._n_185.2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1035/ind._n_186.2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1036/ind._n_187.2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1037/ind._n_188.2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1038/ind._n_189.2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1046/ind._n_190.2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1047/ind._n_191.2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1060/ind._n_192.2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1061/ind._n_193.2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1063/ind._n_194.2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1082/ind._n_195.2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1083/ind._n_196.2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1092/ind._n_197.2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1100/ind._n_198.2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/697/mocao_n._001.2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/717/mocao_n._002.2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/810/mocao_n._003.2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/823/mocao_n._004.2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/835/mocao_n._005.2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/837/mocao_n._006.2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/859/mocao_n._007.2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/877/mocao_n._008.2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/878/mocao_n._009.2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/888/mocao_n._010.2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/889/mocao_n._011.2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/890/mocao_n._012.2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/891/mocao_n._013.2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/892/mocao_n._014.2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/922/mocao_n._015.2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/923/mocao_n._016.2019_0cO2SBg.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/924/mocao_n._017.2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/935/mocao_n._018.2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/937/mocao_n._019.2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/938/mocao_n._020.2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/939/mocao_n._021.2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/942/mocao_n._022.2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/954/mocao_n._023.2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/956/mocao_n._024.2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/963/mocao_n._025.2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/974/mocao_n._026.2019_et87ecq.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/975/mocao_n._027.2019_JhjzPjU.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/976/mocao_n._028.2019_P7vbP27.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/978/mocao_n._029.2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/979/mocao_n._030.2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/980/mocao_n._031.2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/981/mocao_n._032.2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/982/mocao_n._033.2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/983/mocao_n._034.2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/984/mocao_n._035.2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/993/mocao_n._036.2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/994/mocao_n._037.2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/997/mocao_n._038.2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/999/mocao_n._039.2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1000/mocao_n._040.2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1001/mocao_n._041.2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1012/mocao_n._042.2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1013/mocao_n._043.2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1014/mocao_n._044.2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1015/mocao_n._045.2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1016/mocao_n._046.2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1017/mocao_n._047.2019_lDODM2t.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1018/mocao_n._048.2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1019/mocao_n._049.2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1023/mocao_n._050.2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1024/mocao_n._051.2019_EO6eTrU.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1025/mocao_n._052.2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1026/mocao_n._053.2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_n._054.2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_n._055.2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1031/mocao_n._056.2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1032/mocao_n._057.2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1033/mocao_n._058.2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1039/mocao_n._059.2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1040/mocao_n._060.2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1041/mocao_n._061.2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1042/mocao_n._062.2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1043/mocao_n._063.2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1044/mocao_n._064.2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1045/mocao_n._065.2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1052/mocao_n._066.2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1053/mocao_n._067.2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1054/mocao_n._068.2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1055/mocao_n._069.2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1056/mocao_n._070.2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1057/mocao_n._071.2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1058/mocao_n._072.2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1059/mocao_n._073.2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1066/mocao_n._074.2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1068/mocao_n._075.2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1071/mocao_n._076.2019_ra3Pnd0.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1072/mocao_n._077.2019_pw9o4FF.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1073/mocao_n._078.2019_CDeAFE5.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1076/mocao_n._079.2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1081/mocao_n._080.2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1094/mocao_n._081.2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1095/mocao_n._082.2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1096/mocao_n._083.2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1098/mocao_n._084.2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1099/mocao_n._085.2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/911/projeto_de_decreto_legislativo_no_001.2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_decreto_legislativo_no_002.2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_decreto_legislativo_no_003.2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_de_lei_n_001.2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n_002.2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_de_lei_n_003.2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_de_lei_n_004.2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_de_lei_n_005.2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_de_lei_n_006.2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei_n_007.2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/747/projeto_de_lei_no_008.2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/748/projeto_de_lei_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/759/projeto_de_lei_no_010.2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_no_011.2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_de_lei_no_012.2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/785/projeto_de_lei_no_013.2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/786/projeto_de_lei_no_014.2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_lei_no_015.2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/809/projeto_de_lei_no_016.2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_lei_no_017.2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/849/projeto_de_lei_no_018.2019_oqdDt0A.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/854/projeto_de_lei_no_019.2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/855/projeto_de_lei_no_020.2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/860/projeto_de_lei_no_021.2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/879/projeto_de_lei_no_022.2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/905/projeto_de_lei_no_023.2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/906/projeto_de_lei_no_024.2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/907/projeto_de_lei_no_025.2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/909/projeto_de_lei_no_026.2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/910/projeto_de_lei_no_027.2019_Ius1lvA.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_de_lei_no_028.2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_lei_no_029.2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_no_030.2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/965/projeto_de_lei_no_031.2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/969/projeto_de_lei_no_032.2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/971/projeto_de_lei_no_033.2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_no_034.2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/973/projeto_de_lei_no_035.2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_lei_no_036.2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/996/projeto_de_lei_no_037.2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_no_038.2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1010/projeto_de_lei_no_039.2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_no_040.2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_no_041.2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1030/projeto_de_lei_no_042.2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_no_043.2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_no_044.2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_de_lei_no_045.2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_no_046.2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1064/projeto_de_lei_no_047.2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1065/projeto_de_lei_no_048.2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1074/projeto_de_lei_no_049.2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1075/projeto_de_lei_no_050.2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1084/projeto_de_lei_no_051.2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei_no_052.2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1090/projeto_de_lei_no_053.2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1091/projeto_de_lei_no_054.2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1093/projeto_de_lei_no_055.2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/834/projeto_de_resolucao_no_001.2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/960/projeto_de_resolucao_no_002.2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_resolucao_no_003.2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1069/projeto_de_resolucao_no_004.2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1077/projeto_de_resolucao_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1086/projeto_de_resolucao_no_006.2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/716/requerimento_no_001.2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/766/requerimento_no_002.2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_no_003.2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_no_004.2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/790/requerimento_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/836/requerimento_no_006.2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/856/requerimento_no_007.2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/861/requerimento_no_008.2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/880/requerimento_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/881/requerimento_no_010.2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/882/requerimento_no_011.2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/887/requerimento_no_012.2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/927/requerimento_no_013.2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/964/requerimento_no_014.2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/970/requerimento_no_015.2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/977/requerimento_no_016.2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/998/requerimento_no_017.2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_no_018.2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_no_019.2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/701/rqu_no_001.2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/719/rqu_no_002.2019.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/730/rqu_no_004.2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/732/rqu_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/731/rqu_no_006.2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/775/rqu_no_007.2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/838/rqu_no_008.2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/857/rqu_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/912/rqu_no_010.2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/913/rqu_no_011.2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/957/rqu_no_12.2019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1020/rqu_no_13.2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1021/rqu_no_14.2019_cG7x94x.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1078/rqu_no_15.2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1079/rqu_no_16.2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1101/rqu_no_17.2019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1102/rqu_no_18.2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1103/rqu_no_19.2019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1104/rqu_no_20.2019.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1105/rqu_no_21.2019.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1080/subemenda__ao_projeto_de_lei_no_42.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1087/subemenda_02__ao_projeto_de_lei_no_42.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1088/emenda_no_01_ao_projeto_de_resolucao_no_05.2019.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2019/1097/emenda_no_02_ao_projeto_de_resolucao_no_05.2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H399"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="152.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>