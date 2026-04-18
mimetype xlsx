--- v0 (2025-12-24)
+++ v1 (2026-04-18)
@@ -54,1319 +54,1319 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO IX DO ARTIGO 64 DA LEI ORGÂNICA DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O § 1° DO ARTIGO 50, INCISOS IX E X DO ARTIGO 64 DA LEI ORGÂNICA DO MUNICÍPIO DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMPLM</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei - MODIFICATIVA</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAM A EMENDA E A REDAÇÃO DO PROJETO DE LEI N.: 030 DE 09 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Douglas Badiani, Paulo Costa, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I DO ARTIGO 3° DO PROJETO DE LEI N° 020 DE 09 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Ivaldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART.7.°- OS CRITÉRIOS DE COMPROVAÇÃO E OUTROS REGULAMENTOS SOBRE AS DIÁRIAS SERÃO DEFINIDOS POR ATO DO CHEFE DO PODER EXECUTIVO NO PRAZO DE ATÉ 30 (TRINTA) DIAS A CONTAR DA SANÇÃO DA PRESENTE LEI. ART.8.° O VALOR DAS DIÁRIAS SERÁ REAJUSTADO ANUALMENTE PELO ÍNDICE DO INPC - (ÍNDICE NACIONAL DE PREÇO AO CONSUMIDOR) COM DATA BASE A MÉDIA DOS ÚLTIMOS DOZE MESES, SEMPRE NO MÊS DE JULHO. ART.9° ESTA LEI ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGANDO-SE AS DISPOSIÇÕES EM CONTRÁRIO, ESPECIALMENTE A LEI N.: 1.135/2014.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART.1.° - FICA AUTORIZADO O PODER EXECUTIVO E O PODER LEGISLATIVO DO MUNICÍPIO DE MARILÂNDIA A PROCEDER REVISÃO GERAL ANUAL NO IMPORTE DE 2,066% ( DOIS INTEIROS E SESSENTA E SEIS MILÉSIMOS POR CENTO) SOBRE OS VENCIMENTOS DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO, DIRETA E AUTÁRQUICA.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Paulo Costa, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ANEXOS II E V DO PROJETO DE LEI N° 049 DE 10 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Paulo Costa, Renato Meneghini, Roberto Carlos Partelli, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/615/emenda_ao_projeto_de_lei_n_053.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/615/emenda_ao_projeto_de_lei_n_053.2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ARTIGO 3º DO PROJETO DE LEI N° 053/2018.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Adilson Reggiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/639/emenda_ao_projeto_de_lei_n_058.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/639/emenda_ao_projeto_de_lei_n_058.2018.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ARTIGO 2.º DO PROJETO DE LEI N.: 058/2018”.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Renato Meneghini, Douglas Badiani, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/641/emenda_ao_projeto_de_lei_n_061.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/641/emenda_ao_projeto_de_lei_n_061.2018.pdf</t>
   </si>
   <si>
     <t>''ALTERA A REDAÇÃO DO  § 3° DO ARTIGO 6º DO PROJETO DE LEI N° 061/2018".</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/642/emenda_ao_projeto_de_lei_n_064.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/642/emenda_ao_projeto_de_lei_n_064.2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ARTIGO 1° DO PROJETO DE LEI N° 064/2018".</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Douglas Badiani, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/678/emenda_ao_projeto_de_lei_no_065.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/678/emenda_ao_projeto_de_lei_no_065.2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO § 1º DO ARTIGO 6º DO PROJETO DE LEI N.: 065, DE 30 DE OUTUBRO DE 2018".</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/685/emenda_ao_projeto_de_lei_072.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/685/emenda_ao_projeto_de_lei_072.2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ARTIGO 1º DO PROJETO  DE LEI Nº 072/2018".</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Costa, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.128  DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O RETORNO DO DENTISTA NO TURNO DA NOITE.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A REFORMA DA PONTE LOCALIZADA NO CÓRREGO VENTANIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA REALIZADO A DOAÇÃO DE UM LOTE, LOCALIZADO NO RESIDENCIAL LUIZ CATELAN, PARA A APAE.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Douglas Badiani, Jocimar Rodrigues Santana, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO Á POSSIBILIDADE DE DOAÇÃO DE UMA ÁREA DE TERRA EM PERÍMETRO URBANO, PARA CONSTRUÇÃO DA SEDE PRÓPRIA DO SINDICATO RURAL.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA DISPONIBILIZADO DE UMA CASA DE APOIO PARA OS PACIENTES QUE IRÃO VIAJAR DE MADRUGADA PARA CONSULTAS EM OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO Á REABERTURA, CASCALHAMENTO E CONSTRUÇÃO DE CAIXAS SECAS NOS TRECHOS CRÍTICOS QUE SE INICIA PRÓXIMO A PROPRIEDADE DO SENHOR ADEMIR BOLDRINE, NA COMUNIDADE DE PATRÃO-MÓR, E DEMAIS PONTOS ATÉ A ES-248.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REABERTURA, CASCALHAMENTO E CONSTRUÇÃO DE CAIXAS SECAS NO TRECHO QUE SE INICIA PRÓXIMO A CASA DO SR. CIEL RISSARI ATÉ A COMUNIDADE DE GRACILÂNDIA, LIGANDO O TRECHO COM A ES 248, NA COMUNIDADE DE FAZENDA BAPTISTA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REABERTURA, CASCALHAMENTO E CONSTRUÇÃO DE CAIXAS SECAS NO TRECHO QUE SE INICIA PRÓXIMO A PROPRIEDADE DO SR. ALCINO DADALTO, NA COMUNIDADE DE SEIS HORAS, PASSANDO PELA BICA ENCANTO DAS ÁGUAS NO CÓRREGO NOVO ATÉ A ESTRADA QUE DÁ ACESSO A COMUNIDADE DE PATRÃO-MÓR DE BAIXO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO DA RUA MARGARETE LORENZONI, BAIRRO VILA PALMIRA, MARILÂNDIA- ES.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A AMPLIAÇÃO DO SETOR DE REGULAÇÃO DE CONSULTAS E EXAMES.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Douglas Badiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DO CAMPO BOM DE BOLA, NA COMUNIDADE DE PATRÃO-MÓR, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DA QUADRA E DO ALAMBRADO NA COMUNIDADE DE BAPTISTA, INTERIOR DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DA QUADRA NA COMUNIDADE DE ALTO PATRÃO-MÓR, INTERIOR DE MARILÂNDIA-ES</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DA QUADRA NA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, INTERIOR DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DA QUADRA NA COMUNIDADE DE SAPUCAIA, INTERIOR DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DA QUADRA NA COMUNIDADE DE RÁDIO, INTERIOR DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE UMA QUADRA NA COMUNIDADE DE BONISENHA, INTERIOR DE MARILÂNDIA - ES.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOS ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DO CAMPO BOM DE BOLA, NA COMUNIDADE DE PATRÃO-MÓR, INTERIOR DE MARILÂNDIA- ES.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À MELHORIA DO POSTO DE SAÚDE NA COMUNIDADE DO BONISENHA, INTERIOR DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À MELHORIA DO ATENDIMENTO AGÊNCIA MUNICIPAL DE ATENDIMENTO (AMA)- MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À ILUMINAÇÃO PÚBLICA DA RUA ANTÔNIO CLAUDIONOR FUSATO, BAIRRO BELA VISTA - MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO REALIZAR A MANUTENÇÃO DA ESTRADA QUE PASSA POR PATRÃO-MÓR DE CIMA ATÉ A SERRA DA BALANÇA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJAM TOMADA AS DEVIDAS PROVIDÊNCIAS QUANTO AO BARRANCO QUE ESTÁ CAINDO NO INÍCIO DA ESCADARIA QUE DÁ ACESSO AO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI, MARILÂNDIA-ES. </t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À LIMPEZA GERAL DA RUA PRINCIPAL E ADJACENTE, NA COMUNIDADE DE SÃO MARCOS - MARILÂNDIA-ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO MELHORIA E CASCALHAMENTO DA ESTRADA DE SUMIDOURO - MARILÂNDIA-ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO MELHORIA E CASCALHAMENTO DA ESTRADA DE CÓRREGO NOVO, PATRÃO-MÓR - MARILÂNDIA-ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A REFORMA DA PONTE QUE DÁ ACESSO  AS RESIDÊNCIAS DO SENHOR GEFERSON CECATO, DA FAMÍLIA MENEGHINI, FAMÍLIA GONÇALVES E OUTRAS FAMÍLIAS DA COMUNIDADE DE ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O PROLONGAMENTO DO CALÇAMENTO E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA SEBASTIÃO FALCÃO, NA COMUNIDADE DE SAPUCAIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA- ES.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA DISPONIBILIZADO O PAGAMENTO DO AUXILIO DO TICKET ALIMENTAÇÃO NO CASO DE ENFERMIDADE COMPROVADA.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Douglas Badiani, Evandro Vermelho</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS REGIMENTAL VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA/CONSTRUÇÃO DA PONTE QUE DÁ ACESSO A COMUNIDADE DE PASTINHO, NA PROPRIEDADE DO SENHOR GENOIR MILANEZ, SOBRE O RIO LIBERDADE.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS REGIMENTAL VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À INSTALAÇÃO DE CAÇAMBA DE LIXO NOS SEGUINTES LOCAIS: PRÓXIMO AO TREVO QUE DÁ ACESSO A PAUL DE GRAÇA ARANHA E AO CÓRREGO JOAQUIM TÁVORA; PRÓXIMO A ESCOLA NA COMUNIDADE DE SÃO MARCOS; PRÓXIMO AO TREVO QUE DÁ ACESSO AO CÓRREGO TAQUARUSSU; PRÓXIMO AO TREVO QUE DÁ ACESSO A COMUNIDADE DE SÃO BENTO, BEM COMO EM OUTROS LOCAIS, ESPECIALMENTE NO INTERIOR ONDE A POPULAÇÃO DEPOSITA O LIXO PARA SER RECOLHIDO PELO CAMINHÃO COMPACTADOR.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS REGIMENTAL VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À LIMPEZA GERAL DO PÁTIO DA EMPEF &amp;#8220;SÃO PEDRO DE MARILÂNDIA&amp;#8221;, NO INTERIOR DE MARILÂNDIA - ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS REGIMENTAL VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA CRIADO UM PROJETO DE LEI QUE CONCEDE FOLGA AO SERVIDOR PÚBLICO NO DIA DE SEU ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS REGIMENTAL VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À IMPLANTAÇÃO DE CÂMERAS DE VÍDEO MONITORAMENTO NAS PRINCIPAIS VIAS DO MUNICÍPIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS REGIMENTAL VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À TROCA DAS LÂMPADAS DA QUADRA NA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, NO INTERIOR DE MARILÂNDIA- ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS REGIMENTAL VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA   DA QUADRA DE ESPORTES E DO CALÇAMENTO NAS PROXIMIDADES DA QUADRA NA COMUNIDADE DE CÓRREGO ALEGRIA, NO INTERIOR DE MARILÂNDIA- ES._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE UMA PONTE NO LOTEAMENTO DA COMUNIDADE DO CÓRREGO SANTA CECÍLIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA - ES.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS REGIMENTAL VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DA PONTE DE MADEIRA ONDE DÁ ACESSO A PROPRIEDADE DO SR. AILTON LOURENA, FAMÍLIA RABELO NA COMUNIDADE DE CÓRREGO PASTINHO, INTERIOR DE MARILÂNDIA- ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DA ESCOLA EMEIEF &amp;#8220;SÃO JUDAS TADEU", PATRIMÔNIO DO RÁDIO - MARILÂNDIA-ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS REGIMENTAL VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DO PARQUINHO DA ESCOLA EMEIEF &amp;#8220;SÃO JUDAS TADEU&amp;#8221;, PATRIMÔNIO DO RÁDIO - MARILÂNDIA- ES.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Ivaldo da Silva, Paulo Costa, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.128 DO REGIMENTO INTERNO VIGENTE INDICA  AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O REAJUSTE NO VALOR DO TICKET ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DOS MARTILÂNDIA - ES.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO REPAROS NO INÍCIO DA RUA &amp;#8220;NELSON SEBASTIÃO CAMPO DALL ORTO&amp;#8221; NA COMUNIDADE DE SÃO MARCOS, ESPECIALMENTE NO TRECHO ENTRE O TREVO E A PONTE SOBRE O RIO LIBERDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTE, INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA INCLUÍDA UMA MATINÊ PARA AS CRIANÇAS NO PERÍODO CARNAVALESCO.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA DISPONIBILIZADO UM PONTO DE TAXI NA COMUNIDADE DE PATRÃO-MÓR, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA REALIZADO UMA RODADA DE NEGÓCIOS NO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O MELHORAMENTO DA ESTRADA QUE LIGA A COMUNIDADE DE CÓRREGO PASTINHO A FAZENDA BRAVIN, BEM COMO O CASCALHAMENTO DE ALGUNS PONTOS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A PADRONIZAÇÃO DAS CALÇADAS NO ENTORNO DA ESCOLA DAILTON LUIZ MAGNAGO, LOCALIZADA NO CONJUNTO HABITACIONAL DO MUNICÍPIO DE MARILÃNDIA-ES.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A PADRONIZAÇÃO DAS CALÇADAS NO ENTORNO DA CRECHE TEREZINHA SIMONE BONA CAMATTA, LOCALIZADA NO CENTRO DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>Evandro Vermelho</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A INTERSEÇÃO DO PODER EXECUTIVO MUNICIPAL NA AQUISIÇÃO DE UM CAMINHÃO PARA A ASSOCIAÇÃO DE PRODUTORES RURAIS DE SAPUCAIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DO POSTO DE SAÚDE &amp;#8220;LAUTERU CARLOS LORENCINI&amp;#8221; NA COMUNIDADE DE ALTO LIBERDADE, INTERIOR DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA DISPONIBILIZADO UMA ENFERMEIRA PARA ACOMPANHAR OS PACIENTES QUE VÃO PARA A HEMODIÁLISE FORA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Roberto Carlos Partelli, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA DISPONIBILIZADO O PAGAMENTO DO AUXÍLIO DO TICKET FEIRA PARA OS SERVIDORES PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA ES.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA CONSTRUÍDO UM ACESSO PARA A BARRAGEM DE ALTO LIBERDADE, INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A INSTALAÇÃO DE TORRES DE CELULAR NAS COMUNIDADES DE PATRÃO-MÓR E SÃO MARCOS, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA A LIMPEZA  DA RODOVIA &amp;#8220;CAMINHOS DO CAMPO&amp;#8221; QUE LIGA O DISTRITO DE SAPUCAIA A PATRIMÔNIO DO RÁDIO, MARILÂNDIA/ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA A PODA DE ÁRVORES, LIMPEZA E LAVAGEM DAS RUAS DA COMUNIDADE DE SÃO MARCOS._x000D_
 </t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA À CONSTRUÇÃO DE UM GALPÃO ANEXO AO PA MUNICIPAL, PARA SER UTILIZADO COMO GARAGEM PARA AMBULÂNCIAS E VEÍCULOS DA SAÚDE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA PARA QUE POSSA BUSCAR JUNTO A ARCELORMITTAL PARCERIA PARA RECEBER O REVSOL._x000D_
 </t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA A ILUMINAÇÃO NA PISTA DE CAMINHADA &amp;#8220;CAMINHOS DO CAMPO&amp;#8221; QUE LIGA O DISTRITO DE SAPUCAIA A PATRIMÔNIO DO RÁDIO, MARILÂNDIA/ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE O PODER EXECUTIVO MUNICIPAL INSTALE PLAYGROUND NAS COMUNIDADES DO INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE O PODER EXECUTIVO MUNICIPAL INSTALE PLAYGROUND ADEQUADO NA PRAÇA 15 DE MAIO, LOCALIZADA NO CENTRO DO MUNICÍPIO DE MARILÂNDIA- ES.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA A REFORMA GERAL DO PA (PRONTO ATENDIMENTO MUNICIPAL), VEREADOR ÉLIO BERTOLO.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE SEJA COLOCADO CORRIMÃO NA PONTE QUE DÁ ACESSO AO CÓRREGO CALADO NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDIDA QUE A PREFEITURA REALIZE A REMOÇÃO DO LIXO EM ALGUNS PONTOS NO CENTRO DE MARILÂNDIA -ES.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA A PODA DE ÁRVORES DA COMUNIDADE DE TAQUARUSSU._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/560/560_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE A PREFEITURA REALIZE O PLANTIO DE ÁRVORES NA SUBIDA DO MORRO QUE DÁ ACESSO AO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI, MARILÂNDIA/ES._x000D_
 </t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. A POSSIBILIDADE DE APOIO FINANCEIRO E DOAÇÃO DE TERRENO AO PROJETO SOCIAL DA IGREJA PRESBITERIANA LIVRE, PAIXÃO &amp; BÁLSAMO KIDS.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE REALIZE UMA CAMPANHA DE CONSCIENTIZAÇÃO NO CENTRO DA CIDADE DE MARILÂNDIA, BAIRROS E COMUNIDADES, INFORMANDO E ADVERTINDO SOBRE MUDANÇAS NOS LOCAIS DE ESTACIONAMENTO, LEIS E NORMAS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE A COBRANÇA DE ITBI SEJA REALIZADA SOMENTE QUANDO OCORRER A TRANSFERÊNCIA NO CARTÓRIO DE REGISTRO DE IMÓVEIS CONFORME JÁ DECIDIU O SUPREMO TRIBUNAL FEDERAL._x000D_
 </t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Roberto Carlos Partelli, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE O PODER EXECUTIVO MUNICIPAL REALIZE UM PROCEDIMENTO LICITATÓRIO COM A FINALIDADE DE CONTRATAR EMPESA ESPECIALIZADA EM RADIOLOGIA QUE ATENDE NO MUNICÍPIO DE MARILÂNDIA- ES.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. À CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA COMUNIDADE DE ALTO PATRÃO-MÓR  NO TREVO QUE DÁ ACESSO AO CÓRREGO NOVO._x000D_
 </t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>Ivaldo da Silva, Jocimar Rodrigues Santana, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/578/578_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE REALIZE INSTALAÇÃO DE LIXEIRAS NAS RUAS DO CENTRO DA CIDADE DE MARILÂNDIA/ES, TAL INDICAÇÃO SE FAZ PELOS ALUNOS DO 3° ANO DA ESCOLA MARIA IZABEL FALCHETO.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/579/579_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE SE FAÇA CUMPRIR A LEI 1.385/2018, NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA/ES, TAL INDICAÇÃO SE FAZ PELOS ALUNOS DO 3° ANO DA ESCOLA MARIA IZABEL FALCHETO.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. A INSTALAÇÃO DE LIXEIRAS SUSPENSAS NO BECO 15 DE NOVEMBRO, CENTRO, MARILÂNDIA/ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Ivaldo da Silva, Jocimar Rodrigues Santana</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INCLUA UMA CICLOVIA NA PISTA DE ESPORTE E LAZER &amp;#8220;HIGINO CAMATA&amp;#8221;, LOCALIZADA ENTRE A SEDE DO MUNICÍPIO DE MARILÂNDIA/ES E A COMUNIDADE DE SÃO PEDRO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE DISPONIBILIZE NA PREFEITURA UM TÉCNICO AGRÍCOLA PARA O MUNICÍPIO DE MARILÂNDIA/ES._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE REALIZE O CASCALHAMENTO DA ESTRADA PRÓXIMO A SUBLIME MARCENARIA EM ALTO LIBERDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE SEJA DISPONIBILIZADO VIAGENS DE TERRA PARA OS PROPRIETÁRIOS DE VIVEIROS DE CAFÉ NO MUNICÍPIO DE MARILÂNDIA/ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE SEJA DISPONIBILIZADO UM PROGRAMA QUE INCLUA UM AUTOMÓVEL ESPECÍFICO PARA LEVAR OS PACIENTES QUE FAZEM TRATAMENTO ONCOLÓGICO EM VITÓRIA DO MUNICÍPIO DE MARILÂNDIA/ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE REALIZE A CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO NA COMUNIDADE DE TAQUARA NO INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Renato Meneghini, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/</t>
+    <t>http://sapl.marilandia.es.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE POSSA REALIZAR  A PRIMEIRA FESTA DA AGRICULTURA FAMILIAR DO MUNICÍPIO DE MARILÂNDIA/ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE  SEJA INCLUÍDO NA LEI ORÇAMENTÁRIA MUNICIPAL NO ANO DE 2019 UMA MATINÊ PARA AS CRIANÇAS NO PERÍODO CARNAVALESCO._x000D_
 </t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>84</t>
@@ -1377,1800 +1377,1800 @@
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA SE SEJA REALIZADO O CASCALHAMENTO DA SERRA NA COMUNIDADE DE SUMIDOURO QUE DÁ ACESSO A FAMÍLIA MARIM._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO  NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO: _x000D_
 _x000D_
 EXMO.SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE REALIZE A REFORMA DO CAMPO DE FUTEBOL NA COMUNIDADE DE SÃO PEDRO NO INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/613/ind._n_086.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/613/ind._n_086.2018.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE SEJA DISPONIBILIZADO DUAS TRAVES PARA O CAMPO DE FUTEBOL SOCIETY NA COMUNIDADE DE SANTA CECÍLIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/614/ind._n_087.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/614/ind._n_087.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE A PREFEITURA SOLICITE A EMPRESA TERCEIRIZADA A DISPONIBILIZAÇÃO DE MAIS DE UM MOTORISTA PARA TRANSPORTE DE PACIENTES PARA A GRANDE VITÓRIA.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/619/ind._n_088.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/619/ind._n_088.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE SEJA REALIZADO A CONSTRUÇÃO DE UMA ACADEMIA SOCIAL, NA COMUNIDADE DE PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/620/ind._n_089.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/620/ind._n_089.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE SEJA REALIZADO A CONSTRUÇÃO DE UMA ACADEMIA SOCIAL, NA COMUNIDADE DE SANTANA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/623/ind._n_090.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/623/ind._n_090.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  À  LIMPEZA NO ENTORNO E A REFORMA GERAL DA QUADRA POLIESPORTIVA “ARISTIDES DA SILVA MORAES”, NA COMUNIDADE DE SAPUCAIA – DISTRITO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/624/ind._n091.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/624/ind._n091.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE  PROCEDA A PINTURA DE UMA FAIXA DE PEDESTRE EM FRENTE A APAE DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/625/ind._n092.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/625/ind._n092.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE  REALIZE EM FRENTE AO PRÉDIO DA APAE, A SINALIZAÇÃO VERTICAL E HORIZONTAL DE UMA VAGA EXCLUSIVA PARA O VEÍCULO DE TRANSPORTE DOS ALUNOS DA REFERIDA INSTITUIÇÃO</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/633/ind._no093.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/633/ind._no093.2018.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE O PODER EXECUTIVO MUNICIPAL QUE SE FAÇA A REDUÇÃO DO TREVO QUE SE ENCONTRA NA ENTRADA DO DISTRITO DE SAPUCAIA, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/638/ind.n094.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/638/ind.n094.2018.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE INDICA AO PODER EXECUTIVO MUNICIPAL QUE SE FAÇA A CONCLUSÃO DO CAMPO DE FUTEBOL DA COMUNIDADE DE ALTO PATRÃO-MÓR, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Paulo Costa, Douglas Badiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/649/ind.n095.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/649/ind.n095.2018.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  O CALÇAMENTO DA TRAVESSIA AMÉLIO CATELAN, PRÓXIMO A FÁBRICA DE CONFECÇÕES HENRY, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/650/ind.no096.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/650/ind.no096.2018.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. QUE O RECURSO DEVOLVIDO A PREFEITURA MUNICIPAL PELA CÂMARA MUNICIPAL NO FINAL DO ANO, SEJA DESTINADO A SECRETARIA DE SAÚDE PARA CUSTEAR EXAMES DE ALTO CUSTO COMO MAMOGRAFIA, RESSONÂNCIA, ENDOSCOPIA, ULTRASSOM E OUTROS.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/654/ind._n097.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/654/ind._n097.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE O PODER EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O CUMPRIMENTO DA LEI 822, DE 11 DE NOVEMBRO DE 2008.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Evandro Vermelho, Renato Meneghini, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/655/ind.n_098.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/655/ind.n_098.2018.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE O PODER EXECUTIVO MUNICIPAL QUE REATIVE O POSTO POLICIAL NA COMUNIDADE DE SAPUCAIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana, Renato Meneghini, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/658/ind.n099.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/658/ind.n099.2018.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE O PODER EXECUTIVO MUNICIPAL QUE REATIVE O PATRULHAMENTO RURAL DA POLICIA MILITAR NO POSTO POLICIAL NA COMUNIDADE DE SAPUCAIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/659/ind.n100.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/659/ind.n100.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE O PODER EXECUTIVO MUNICIPAL QUE REALIZE O CASCALHAMENTO NA ESTRADA QUE DÁ ACESSO AS FAMÍLIAS OLIOSI E VITORACI, NA COMUNIDADE DE SANTO HILÁRIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/669/ind.n_101.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/669/ind.n_101.2018.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  PARA QUE POSSA COLOCAR EM SUA LISTA DE PRIORIDADES À  REFORMA E MODERNIZAÇÃO GERAL DO PA (PRONTO ATENDIMENTO MUNICIPAL), VEREADOR ÉLIO BERTOLO”.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/670/ind._n_102.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/670/ind._n_102.2018.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  PARA QUE POSSA DETERMINAR A SECRETARIA MUNICIPAL DE SAÚDE, A CAPACITAÇÃO DOS SERVIDORES QUE TRABALHAM COM A AMBULÂNCIAS SEMI UTI.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/671/ind._n_103.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/671/ind._n_103.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE SEJA PROVIDENCIADO UMA REDE DE PROTEÇÃO NO ENTORNO DA QUADRA POLIESPORTIVA “ARISTIDES DA SILVA MORAES”, NA COMUNIDADE DE SAPUCAIA – DISTRITO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/672/ind._n_104.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/672/ind._n_104.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE SEJA DISPONIBILIZADO DUAS TRAVES PARA O CAMPO DE FUTEBOL SOCIETY NA COMUNIDADE DE BONISENHA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/673/ind._n_105.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/673/ind._n_105.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  À  REFORMA DO POSTO DE SAÚDE “MAXIMILIANO LORENCINI”, NA COMUNIDADE DO PATRIMÔNIO DO RÁDIO, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/674/ind._n_106.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/674/ind._n_106.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO E MELHORIA DA SERRA QUE DÁ ACESSO AO CÓRREGO SECO, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/675/ind.n_107.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/675/ind.n_107.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  A CONSTRUÇÃO DA PONTE QUE DÁ ACESSO AO CÓRREGO VENTANIA, NO INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/680/ind._no108.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/680/ind._no108.2018.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À AMPLIAÇÃO DA DRENAGEM PLUVIAL NA RUA PRINCIPAL DE SÃO MARCOS, SENDO DESDE O ACESSO A SEDE DA FAZENDA CLUBE ATÉ EM FRENTE À RESIDÊNCIA DO SR. CAETANO BRAVIN, LOCALIZADA CÓRREGO SÃO MARCOS, MARILÂNDIA.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/681/ind._no_109.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/681/ind._no_109.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA. INDICA QUE O PODER EXECUTIVO MUNICIPAL QUE REALIZE A REFORMA E A ABERTURA PARA O USO DA POPULAÇÃO A QUADRA POLIESPORTIVA OSMAR ANTÔNIO CAMATA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/682/ind.no_110.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/682/ind.no_110.2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  QUE SEJA COLOCADO CORRIMÃO NA PONTE QUE DÁ ACESSO A COMUNIDADE DE PATRÃO-MÓR, POIS SÓ HÁ EM UM LADO DA PONTE, NO INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/691/ind._no_111.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/691/ind._no_111.2018.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUER A VOSSA EXCELÊNCIA, COM FULCRO NO ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA DO ESTADO DO ESPÍRITO SANTO, SOLICITA QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE MARILÂNDIA A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 EXMO. SR. PREFEITO DO MUNICÍPIO DE MARILÂNDIA, ATRAVÉS DA PRESENTE, VIMOS RESPEITOSAMENTE REQUERER A V. EXA.  INDICA QUE O PODER EXECUTIVO MUNICIPAL REALIZE A MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO A COMUNIDADE DE CÓRREGO DO ÓLEO E SEUS ADJACENTES, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, QUE EXTERNA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VALENTIM MOROSINI.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, QUE EXTERNA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DE IGOR LEPPAUS FAVARATO QUE FALECEU NO DIA 12 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, PARABENIZANDO O PASTOR ARNALDO CANDEIAS PELOS SERVIÇOS PRESTADOS EM PROL DE UMA SOCIEDADE MELHOR.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, PARABENIZANDO O SR. OCTACIANO NETO PELOS SERVIÇOS PRESTADOS EM PROL DE UMA SOCIEDADE MELHOR.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, PARABENIZANDO A EQUIPE DE FUTSAL DAS IGREJAS EVANGÉLICAS DE MARILÂNDIA PELO BOM DESEMPENHO NO CAMPEONATO. </t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARABENIZANDO AOS SENHORES GETER PIMENTEL CORDEIRO E JULIANA ARAÚJO CORDEIRO PELO TRABALHO VOLUNTÁRIO NO PROJETO NOVO SORRISO NO AMAZONAS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARABENIZANDO O SARGENTO VILSON CÉZAR LOOS FRANZIN, PELOS TRABALHOS REALIZADOS EM NOSSO MUNICÍPIO, BEM COMO PELA REALIZAÇÃO DO SONHO DO MENOR RYAN MENDES TEIXEIRA.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARABENIZANDO A SARGENTA MAIRA COSTA DOMINGOS, PELOS TRABALHOS REALIZADOS EM NOSSO MUNICÍPIO, BEM COMO PELA REALIZAÇÃO DO SONHO DO MENOR RYAN MENDES TEIXEIRA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARABENIZANDO A SERVIDORA PÚBLICA DELMA GRACI FELIPE PELOS TRABALHOS REALIZADOS  EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARABENIZANDO AO DEPUTADO ERICK CABRAL MUSSO PELOS SERVIÇOS PRESTADOS EM NOSSO ESTADO.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARABENIZANDO A SRA. VALDETH HELENA ALVES DOS SANTOS PELOS SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/561/561_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARABENIZANDO OS SRS. COMANDANTE DE POLÍCIA GIRLEI FRANCISCO E CAPITÃO CARLOS BALBINO SERRANO PELOS SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/577/577_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARABENIZANDO A COOPERATIVA SICOOB PELO ANIVERSÁRIO DE FUNDAÇÃO NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARABENIZANDO A ESCOLA EMEF "MARIA IZABEL FALCHETO" PELO INCENTIVO AOS ALUNOS NO CUIDADO DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARABENIZANDO A REDE GAZETA DE COMUNICAÇÕES PELOS SEUS 90 ANOS DE FUNDAÇÃO E PELOS EXCELENTES TRABALHOS REALIZADOS EM TODO O ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/652/mocao_n_016.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/652/mocao_n_016.2018.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR ANTÔNIO PEDRUZZI PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/687/mocao_de_aplauso_no_017.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/687/mocao_de_aplauso_no_017.2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARABENIZANDO O SENHOR PAULO ROBERTO FOLETTO PELA SUA NOMEAÇÃO COMO SECRETÁRIO DE ESTADO DE AGRICULTURA, ABASTECIMENTO, AQUICULTURA E PESCA.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>"EXONERA E NOMEIA SERVIDORA DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES; LOCALIZA SERVIDORES DA CÂMARA MUNICIPAL DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/616/portaria_n_018.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/616/portaria_n_018.2018.pdf</t>
   </si>
   <si>
     <t>"CONCEDER FÉRIAS AO SERVIDOR DA CÂMARA MUNICIPAL DE MARILÂNDIA-ES".</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE MARILÂNDIA REFERENTE AO EXERCÍCIO FINANCEIRO DE 2015, DE RESPONSABILIDADE DO SENHOR OSMAR PASSAMANI.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ MARILANDENSE A ILMA. SRA. SORAIA ALCOFORADO MORAES.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. SR. MARCO VINÍCIUS MESQUITA.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. SR. PERGENTINO DE VASCONCELOS JUNIOR.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO AO ILMO. SR. ANDRÉ JARETTA ARDISON"</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO.SR. ANTÔNIO LIMA DE CARVALHO"</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. SR. RENZO DE VASCONCELOS".</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/562/562_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO.SR. MARCELO AGENCIANO DE FREITAS".</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO AO ILMO SR. LIVALDO FREGONA".</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/575/575_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>"APROVA A PROPOSTA ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2019".</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>Douglas Badiani, Jocimar Rodrigues Santana, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/582/582_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ MARILANDENSE A ILMA.SRA. HAGNA VESENTINNI DOS SANTOS".</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ MARILANDENSE A ILMA. SRA. SANDRA MARIA FIRMES ALTOÉ".</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/603/603_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. SR. GIRLEI FRANCISCO".</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/635/pdl_n_014.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/635/pdl_n_014.2018.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE  AO ILMO SR. PASTOR NOÉ BARBOSA DE OLIVEIRA".</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/651/pdl_n_015.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/651/pdl_n_015.2018.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO SR. MARCO ANTÔNIO GUERINI."</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/667/pdl_n_016.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/667/pdl_n_016.2018.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO SR. FELIPE JUNIOR MAURÍCIO POMUCHENQ".</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>Evandro Vermelho, Renato Meneghini, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/692/projeto_de_emenda_a_lei_organica_no_003.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/692/projeto_de_emenda_a_lei_organica_no_003.2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 33 DA LEI ORGÂNICA DO MUNICÍPIO DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A ADMINISTRAÇÃO TRIBUTÁRIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/644/projeto_de_lei_complementar_n_02.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/644/projeto_de_lei_complementar_n_02.2018.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 019 DE 27 DE ABRIL DE 2015, QUE "ALTERA O ESTATUTO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/645/projeto_de_lei_complementar_n_03.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/645/projeto_de_lei_complementar_n_03.2018.pdf</t>
   </si>
   <si>
     <t>REVOGA  A LEI COMPLEMENTAR N° 017 DE 07 DE JULHO DE 2010, QUE "DISCIPLINA O ART. 101 DA LEI ORGÂNICA  MUNICIPAL (LOM) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRÉVIA INSPEÇÃO E FISCALIZAÇÃO DOS PRODUTOS DE ORIGEM ANIMAL NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSMISSÃO AO VIVO, PELA INTERNET, DAS SESSÕES PÚBLICAS DAS LICITAÇÕES PRESENCIAIS REALIZADAS NO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 762 DE 08 DE ABRIL DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 1.127 DE 15 DE ABRIL DE 2014, REVOGA A LEI N° 525 DE 09 DE MARÇO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS AGRICULTORES DA COMUNIDADE DE SANTA MARTA - AGRISAM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE MENOR APRENDIZ NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA, ESTADO DO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS AGRICULTORES DE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO COM O LAR IRMÃ SCHEILLA.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA-AEFAM.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PRODUTORES RURAIS DO CHAPADÃO DO CÓRREGO PASTINHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTALAR GALERIA DE FOTOS DE PREFEITOS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO "ESPAÇO CULTURAL GIORDANO LORENZINI" PELA EMPRESA LEONARDO CAETANO EIRELI-ME.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE E LAZER DO MUNICÍPIO DE MARILÂNDIA PARA O ANO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM O CÁRITAS DIOCESANA DE COLATINA - CENTRO DE ATENDIMENTO MATER CHRISTI INFANTIL.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS PARA A DESTINAÇÃO FINAL AMBIENTALMENTE ADEQUADA DO LIXO ELETRÔNICO PRODUZIDO NO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI N° 1.368, DE 19 DE DEZEMBRO DE 2017, QUE "DENOMINA TEREZINHA SIMONE BONA CAMATTA O CENTRO DE EDUCAÇÃO INFANTIL BEM-ME-QUER".</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO "ESPAÇO CULTURAL GIORDANO LORENZINI" PELO SR. JONAS GERALDO ARDISON.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CUSTEAR DESPESAS COM A CONSTRUÇÃO DE PEQUENAS BARRAGENS ÁS MARGENS DO RIO LIBERDADE NO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NA UNIDADE GESTORA FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRÉDITOS PARA CONCESSÃO DO AUXÍLIO DO BENEFÍCIO DO LEITE, FÓRMULA LÁCTEA E SUPLEMENTO PELA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL A CONCEDER FOLGA AO TRABALHO NO DIA DO ANIVERSÁRIO DO SERVIDOR PÚBLICO.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CUSTEAR DESPESAS COM MEDICAMENTOS PARA O MENOR ISAQUE RENSMANN SIQUEIRA.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DE APARECIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CUSTEAR DESPESAS DE ATLETA MARILANDENSE PARA COMPETIR NO CAMPEONATO BRASILEIRO DE JIU JITSU - 2018.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR PARA A AQUISIÇÃO DE EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 007/1983, QUE DISPÕEM SOBRE OS FERIADOS MUNICIPAIS NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO AMBIENTALISTA DE MARILÂNDIA - AAMA.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULAMENTAÇÃO DA FEIRA "ARTE E SABOR" E DO USO DA ÁREA PÚBLICA PARA TAL FIM NO MUNICÍPIO DE MARILÂNDIA - ESTADO DO ESPIRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DOAÇÃO COM ENCARGO DE ÁREA DE TERRA MEDINDO 60M2, LOCALIZADA À RUA DIONÍSIO FALCHETO, CENTRO, MARILÂNDIA/ES AO SINDICATO DOS TRABALHADORES RURAIS AGRICULTORES E  AGRICULTORAS FAMILIARES DE COLATINA, MARILÂNDIA, SÃO DOMINGOS E GOVERNADOR LINDEMBERG-ES".</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DOAÇÃO COM ENCARGO DE ÁREA DE TERRA MEDINDO 1.476.32M2, LOCALIZADA NO LOTEAMENTO CATELAN, RUA NELSON CAMPO DAL'ORTO, CENTRO, MARILÂNDIA/ES À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA/ES - APAE".</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR".</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DOAÇÃO COM ENCARGO DE ÁREA DE TERRA MEDINDO 150M2, LOCALIZADA À RUA ADOLPHO DADALTO, CENTRO, MARILÀNDIA/ES AO SINDICATO RURAL DE MARILÂNDIA/ES".</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA TRANSFERÊNCIA FINANCEIRA À REDE CUIDAR".</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR PARA TRANSFERÊNCIA FINANCEIRA AO CONSORCIO PUBLICO DA REGIÃO NOROESTE - CIM NOROESTE".</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CUSTEAR DESPESAS DE ATLETA MARILANDENSE PARA COMPETIR NO CAMPEONATO BRASILEIRO ZONAL DE KARATÊ - 2018".</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO VII DA LEI N° 1.208 DE 27 DE ABRIL DE 2015".</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PAGAMENTO DE DIÁRIAS AO PREFEITO, VICE-PREFEITO E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DO SISTEMA DE TRANSFERÊNCIA DE RECURSOS DO FUNDO MUNICIPAL DE SAÚDE DE MARILÂNDIA AO FUNDO MUNICIPAL DE SAÚDE DE LINHARES, DE FORMA REGULAR E AUTOMÁTICA À REDE CUIDAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 1.355 DE 23 DE NOVEMBRO DE 2017, QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E AUTÁRQUICA".</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO I DA LEI MUNICIPAL N° 749 DE 21 DE DEZEMBRO DE 2007. QUE "AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA RUAS LOCALIZADAS NO LOTEAMENTO RESIDENCIAL SANTA TEREZINHA, NESTA CIDADE DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA REFORMA DO CRAS".</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA "FLORINDA MONFARDINI BONINSENHA" UNIDADE DE SAÚDE DA FAMÍLIA DA COMUNIDADE DO BONINSENHA, NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/576/576_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA, PLANO DE CARGOS E CARREIRA, SALÁRIO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE MARILÂNDIA/ES, E ESTABELECE OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/583/583_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI, NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA, O DIA DO MAÇOM, PARA FAZER PARTE DO CALENDÁRIO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO INCISO X DO ARTIGO 23 DA LEI N° 1.043, DE 21 DE NOVEMBRO DE 2012".</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE GRATIFICAÇÃO AOS SERVIDORES NOMEADOS PARA COMPOSIÇÃO DA COMISSÃO DO CONCURSO DA CÂMARA MUNICIPAL DE MARILÂNDIA."</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO "ESPAÇO CULTURAL GIORDANO LORENZINI" PELO SR. CARLOS ROBERTO RAIMUNDO".</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE_x000D_
 ADITIVO AO TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE_x000D_
 MARILÂNDIA - APAE".</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/602/602_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), PARA O EXERCÍCIO_x000D_
 FINANCEIRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/607/607_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"AUTORLZA O PODER EXECUTIVO A CUSTEAR DESPESAS DE ATLETA MARILANDENSE PARA COMPETIR NA FINAL DO CAMPEONATO BRASILEIRO DE KARATÊ - 2018"._x000D_
 </t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/608/projeto_de_lei_057.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/608/projeto_de_lei_057.2018.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA MUNICIPAL DE COLETA, RECICLAGEM DE ÓLEOS E GORDURAS USADAS DE ORIGEM VEGETAL E ANIMAL, NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/621/projeto_de_lei_058.2018_s8SHtr2.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/621/projeto_de_lei_058.2018_s8SHtr2.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL UM PONTO DE COMÉRCIO DO ESPAÇO CULTURAL GIORDANO LORENZINI E O PONTO DE COMÉRCIO DA PRAÇA SAUDÁVEL NO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI".</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/622/projeto_de_lei_059.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/622/projeto_de_lei_059.2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A INSTALAÇÃO DE HIDRÔMETRO INDIVIDUALIZADO EM EDIFÍCIOS E CONDOMÍNIOS".</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/626/projeto_de_lei_060.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/626/projeto_de_lei_060.2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO A INSTALAR PLACAS PROIBINDO A AFIXAÇÃO DE CARTAZES EM ÁREAS PÚBLICAS E ESTABELECE MULTA AOS INFRATORES".</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/627/projeto_de_lei_061.2018_ZnmUhSM.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/627/projeto_de_lei_061.2018_ZnmUhSM.pdf</t>
   </si>
   <si>
     <t>"INSTITUI COMO PATRIMÔNIO PÚBLICO, CULTURAL, ARTÍSTICO E RELIGIOSO O DIA DE CORPUS CHRISTI NO MUNICÍPIO DE MARILÂNDIA E REGULAMENTA A COMERCIALIZAÇÃO E O USO DO ESPAÇO PÚBLICO".</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/631/projeto_de_lei_062.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/631/projeto_de_lei_062.2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI N° 853 DE 13 DE OUTUBRO DE 2009 QUE INSTITUI O SERVIÇO DE MOTO TÁXI DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_063.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_063.2018.pdf</t>
   </si>
   <si>
     <t>" ALTERA DISPOSITIVO DA LEI N° 1.208 DE 27 DE ABRIL DE 2015 QUE INSTITUI O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES MUNICIPAIS DE MARILÂNDIA - ES ESTABELECE NORMAS DE ENQUADRAMENTO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/632/projeto_de_lei_064.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/632/projeto_de_lei_064.2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PAGAMENTO DE ABONO AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE MARILÂNDIA/ES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/637/projeto_de_lei_065.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/637/projeto_de_lei_065.2018.pdf</t>
   </si>
   <si>
     <t>"ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2019".</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/643/projeto_de_lei_066.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/643/projeto_de_lei_066.2018.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MULHERES AGRICULTORAS DE ALTO PATRÃO-MÓR - CANTINHO DA ROÇA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/646/projeto_de_lei_067.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/646/projeto_de_lei_067.2018.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 1207 DE 27 DE ABRIL DE 2015, QUE " INSTITUI O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE MARILÂNDIA - ES ESTABELECE NORMAS DE ENQUADRAMENTO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/647/projeto_de_lei_068.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/647/projeto_de_lei_068.2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA DOAÇÃO DE MATERIAL".</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/648/projeto_de_lei_069.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/648/projeto_de_lei_069.2018.pdf</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/653/projeto_de_lei_070.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/653/projeto_de_lei_070.2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MARILÂNDIA A CELEBRAR TERMO DE COOPERAÇÃO TÉCNICA COM A FUNDAÇÃO NASCER DE AÇÃO SOCIAL".</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/668/projeto_de_lei_071.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/668/projeto_de_lei_071.2018.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CÓDIGO MUNICIPAL DO MEIO AMBIENTE, DISPÕE SOBRE O CONSELHO MUNICIPAL DE MEIO AMBIENTE E O FUNDO MUNICIPAL DE MEIO AMBIENTE, CRIA A JUNTA DE AVALIAÇÃO DE RECURSOS DE INFRAÇÕES AMBIENTAIS E DISPÕE SOBRE A POLÍTICA DE MEIO AMBIENTE E SOBRE O SISTEMA MUNICIPAL DO MEIO AMBIENTE PARA O MUNICÍPIO DE MARILÂNDIA-ES".</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/679/projeto_de_lei_072.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/679/projeto_de_lei_072.2018.pdf</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_lei_073.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_lei_073.2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E_x000D_
 AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE".</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/684/projeto_de_lei_074.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/684/projeto_de_lei_074.2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM O CÁRITAS DIOCESANA DE_x000D_
 COLATINA CENTRO DE ATENDIMENTO MATER CHRISTI INFANTIL".</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA O PARÁGRAFO 5° AO ARTIGO 21 DA RESOLUÇÃO N° 56/2007 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/693/projeto_de_resolucao_no_003.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/693/projeto_de_resolucao_no_003.2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ARTIGOS 19 E 22 DA RESOLUÇÃO Nº 56/2007 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE VEM, NOS TERMOS DOS ARTIGOS 247 E 248 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUER QUE APÓS A OUVIDORIA DO PLENÁRIO SEJA ENCAMINHADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AS SECRETARIAS ENVOLVIDAS, SOLICITANDO INFORMAÇÕES E DOCUMENTOS SOBRE OS CASOS DE TOXOPLASMOSE NO MUNICÍPIO DE MARILÂNDIA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE VEM, NOS TERMOS DOS ARTIGOS 247 E 248 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUER QUE APÓS A OUVIDA  O PLENÁRIO SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, PARA QUE O MESMO EM SUAS ATRIBUIÇÕES LEGAIS ENCAMINHE A ESTA AUGUSTA CASA DE LEIS AS CÓPIAS DOS PROCESSOS LICITATÓRIOS DE SERVIÇOS DE ARBITRAGEM E DOS SERVIÇOS DE FOTOGRAFIAS E VIDEOS NO EXERCÍCIO DO ANO 2018.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ROBERTO CARLOS PARTELLI, POR MEIO DOS REGIMENTOS LEGAIS, ESPECIALMENTE O DISPOSTO NO ART.242 DO REGIMENTO INTERNO, CONVOCA A SECRETARIA DE SAÚDE DO MUNICÍPIO DE MARILÂNDIA, SRª ALCIONE BOLDRINI MONECHI PARA COMPARECER A ESTA CASA DE LEIS NA SESSÃO DO DIA 12/03/2018 PARA ESCLARECER SOBRE O ATENDIMENTO DO FILHO DA SENHORA PAULIELI NASCIMENTO DE SOUZA, QUE AGUARDA CIRURGIA A MAIS DE UM ANO CONFORME POSTAGEM NAS REDES SOCIAIS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE VEM NOS TERMOS DOS ART. 247 E 248 DO REGIMENTO INTERNO  DA CÂMARA MUNICIPAL, REQUER QUE APÓS A OUVIDORIA O PLENÁRIO SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, PARA QUE O MESMO ENCAMINHE À CÂMARA MUNICIPAL, O QUE SEGUE SOLICITADO. DESSA FORMA, VENHO SOLICITAR RESPOSTA DA INDICAÇÃO N°005 DE 09 DE FEVEREIRO DE 2018,ENCAMINHADA A PREFEITURA SOB PROTOCOLO DE N° 969 NO DIA 20 DE FEVEREIRO DE 2018,SOLICITANDO UMA CASA DE APOIO PARA OS PACIENTES QUE IRÃO VIAJAR DE MADRUGADA PARA CONSULTAS EM OUTRAS CIDADES.  </t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTA SUBSCREVE VÊM, NOS TERMOS DOS ARTIGOS 247 E 248 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUER QUE APÓS A OUVIDORIA O PLENÁRIO SEJA ENCAMINHADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE O FORNECIMENTO DE ÓCULOS DE GRAU PARA AS PESSOAS QUE NECESSITAM DESSE BENEFÍCIO. </t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE VEM, NOS TERMOS DOS ARTIGOS 247 E 248 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUER QUE APÓS A OUVIDA O PLENÁRIO SEJA ENCAMINHADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL. QUE SEJA REALIZADA A REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MARILÂNDIA, NOS TERMOS DO QUE DETERMINA O INCISO IX DA LEI ORGÂNICA MUNICIPAL E INCISO X DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE VEM, NOS TERMOS DOS ARTIGOS 247 E 248 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUER QUE APÓS A OUVIDA O PLENÁRIO SEJA ENCAMINHADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE MARILÂNDIA, PARA QUE O MESMO REALIZE A ADEQUAÇÃO DO PISO SALARIAL DOS PROFESSORES DA REDE MUNICIPAL DE ENSINO COM O PISO NACIONAL DA EDUCAÇÃO CONFORME PRECONIZA A LEGISLAÇÃO.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE VEM, NOS TERMOS DOS ARTIGOS 247 E 248 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUER QUE APÓS A OUVIDA O PLENÁRIO SEJA ENCAMINHADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE MARILÂNDIA, PARA QUE O MESMO ADOTE MEDIDAS PARA O CUMPRIMENTO DA LEI N.:1135/2014 QUE DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS SERVIDORES DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE VEM, NOS TERMOS DOS ARTIGOS 247 E 248 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUER QUE APÓS A OUVIDA O PLENÁRIO SEJA ENCAMINHADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA ENCAMINHADA A ESTA AUGUSTA CASA DE LEIS, SE HOUVE O PAGAMENTO DE INDENIZAÇÃO AOS FAMILIARES DA SENHORA ÀUREA FERREIRA DA COSTA.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE VEM, NOS TERMOS DOS ARTIGOS 247 E 248 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUER QUE APÓS A OUVIDA O PLENÁRIO SEJA ENCAMINHADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE ENCAMINHE A ESTA AUGUSTA CASA DE LEIS A PORTARIA QUE NOMEIA O SERVIDOR JADIR TEIXEIRA COM SEU RESPECTIVO SALÁRIO, COMO A PORTARIA QUE O EXONEROU, PERÍODO DE FÉRIAS E OS DIAS DE SERVIÇOS PRESTADOS MENSALMENTE COMPROVADOS DO REFERIDO SERVIDOR.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, EM ATENDIMENTO AO DISPOSTO NO ARTIGO 225 E SEGUINTES DA RESOLUÇÃO N° 056/2017, SOLICITA A VOSSA EXCELÊNCIA AUTORIZAÇÃO PARA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NESTA CASA DE LEIS COM A FINALIDADE DE DEBATER AS CAUSAS E SOLUÇÕES RELATIVAS AO ALTO ÍNDICE DE MORTES POR CÂNCER OCORRIDO EM NOSSO MUNICÍPIO, CONFORME INFORMADO PELA IMPRENSA ESTADUAL.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE VEM, NOS TERMOS DOS ARTIGOS 247 E 248 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUER QUE APÓS A OUVIDA O PLENÁRIO SEJA ENCAMINHADO A SECRETÁRIA DE SAÚDE DO MUNICÍPIO DE MARILÂNDIA, QUE ENCAMINHE A ESTA AUGUSTA CASA DE LEIS RELATÓRIOS DOS SERVIÇOS PRESTADOS NO PERÍODO DE JANEIRO DE 2018, PELA AGENTE DE SAÚDE DA COMUNIDADE DE SAPUCAIA, BEM COMO, RELATÓRIO DE VISITAS DOMICILIAR REALIZADA NO MESMO PERÍODO.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE VEM, NOS TERMOS DOS ARTIGOS 247 E 248 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUER QUE APÓS A OUVIDA O PLENÁRIO SEJA ENCAMINHADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE MARILÂNDIA, PARA QUE O MESMO ENCAMINHE A ESTA AUGUSTA CASA DE LEIS  A RELAÇÃO DOS OCUPANTES DE TODOS OS CARGOS COMISSIONADOS DA PREFEITURA MUNICIPAL DE MARILÂNDIA-ES COM SUAS RESPECTIVAS REMUNERAÇÕES.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE VEM, NOS TERMOS DOS ARTIGOS 247 E 248 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARILÂNDIA, REQUER QUE APÓS A OUVIDA O PLENÁRIO SEJA ENCAMINHADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, A LEI MUNICIPAL N° 1.201 DE 10 DE MARÇO DE 2015, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO ADQUIRIR E CEDER AS ASSOCIAÇÕES DE PRODUTORES RURAIS DE MARILÂNDIA, BENS PRODUTOS E SERVIÇOS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>RQU</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM URGÊNCIA O PROJETO DE LEI Nº 019/2018 QUE &amp;#8220;ALTERA O ART. 1° DA LEI N° 1.368, DE 19 DE DEZEMBRO DE 2017, QUE &amp;#8220;DENOMINA TEREZINHA SIMONE BONA CAMATTA O CENTRO DE EDUCAÇÃO INFANTIL BEM-ME-QUER&amp;#8221;.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM URGÊNCIA O PROJETO DE LEI N° 025/2018 QUE "AUTORIZA O PODER EXECUTIVO A CUSTEAR DESPESAS COM MEDICAMENTOS PARA O MENOR ISAQUE RENSMANN SIQUEIRA".</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM URGÊNCIA O PROJETO DE LEI N° 029/2018, QUE "ALTERA A LEI N° 007/1983, QUE DISPÕE SOBRE OS FERIADOS MUNICIPAIS NO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM URGÊNCIA O PROJETO DE LEI N.:039/2018 - DE AUTORIA DO PODER EXECUTIVO MUNICIPAL QUE "AUTORIZA O PODER EXECUTIVO A CUSTEAR DESPESAS DE ATLETA MARILANDENSE PARA COMPETIR NO CAMPEONATO BRASILEIRO ZONAL DE KARATÊ - 2018.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO AO PROJETO DE LEI N° 033/2018 QUE "AUTORIZA A DOAÇÃO COM ENCARGOS DE ÁREAS DE TERRA MEDINDO 1.473,32 M2 LOCALIZADA NO LOTEAMENTO CATELAN, RUA NELSON CAMPO DAL'ORTO, MARILÂNDIA, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR UM URGÊNCIA O PROJETO DE LEI N° 049/2018 QUE "DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA, PLANO DE CARGOS E CARREIRAS, SALÁRIOS DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE MARILÂNDIA-ES E ESTABELECE OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM URGÊNCIA O PROJETO DE LEI N° 052/2018 - DE AUTORIA DO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE "CONCEDE GRATIFICAÇÃO AOS SERVIDORES NOMEADOS PARA COMPOSIÇÃO DA COMISSÃO DO CONCURSO DA CÂMARA MUNICIPAL DE MARILÂNDIA".</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/612/rqu_n_08.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/612/rqu_n_08.2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO  QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM URGÊNCIA O PROJETO DE LEI N° 056/2018 - DE AUTORIA DO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE "AUTORIZA  O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS DE ATLETA MARILANDENSE PARA COMPETIR NA FINAL DO CAMPEONATO BRASILEIRO DE KARATÊ - 2018".</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO AO PROJETO DE DECRETO LEGISLATIVO N° 014/2018, QUE CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. SR. PASTOR NOÉ BARBOSA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Silvano José Dondoni, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/688/rqu_no_010.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/688/rqu_no_010.2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO AO PROJETO DE LEI Nº 072/2018, QUE "CONCEDE REVISÃO GERAL NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E AUTÁRQUICA.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/689/rqu_no_011.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/689/rqu_no_011.2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 073/2018, QUE AUTORIZA  A TRANSFERIR RECURSOS FINANCEIROS MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/690/rqu_no_012.2018.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/690/rqu_no_012.2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA, QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 074/2018, QUE AUTORIZA TRANSFERIR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO COM O CÁRITAS DIOCESANA DE COLATINA - CENTRO DE ATENDIMENTO MATER CHRISTI INFANTIL.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTO DE VETO AO PROJETO DE LEI N° 02 DE 10 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTO DE VETO AO PROJETO DE LEI N° 016 DE 28 DE FEVEREIRO DE 2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3477,68 +3477,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/615/emenda_ao_projeto_de_lei_n_053.2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/639/emenda_ao_projeto_de_lei_n_058.2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/641/emenda_ao_projeto_de_lei_n_061.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/642/emenda_ao_projeto_de_lei_n_064.2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/678/emenda_ao_projeto_de_lei_no_065.2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/685/emenda_ao_projeto_de_lei_072.2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/613/ind._n_086.2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/614/ind._n_087.2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/619/ind._n_088.2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/620/ind._n_089.2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/623/ind._n_090.2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/624/ind._n091.2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/625/ind._n092.2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/633/ind._no093.2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/638/ind.n094.2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/649/ind.n095.2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/650/ind.no096.2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/654/ind._n097.2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/655/ind.n_098.2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/658/ind.n099.2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/659/ind.n100.2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/669/ind.n_101.2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/670/ind._n_102.2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/671/ind._n_103.2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/672/ind._n_104.2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/673/ind._n_105.2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/674/ind._n_106.2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/675/ind.n_107.2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/680/ind._no108.2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/681/ind._no_109.2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/682/ind.no_110.2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/691/ind._no_111.2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/652/mocao_n_016.2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/687/mocao_de_aplauso_no_017.2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/616/portaria_n_018.2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/635/pdl_n_014.2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/651/pdl_n_015.2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/667/pdl_n_016.2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/692/projeto_de_emenda_a_lei_organica_no_003.2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/644/projeto_de_lei_complementar_n_02.2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/645/projeto_de_lei_complementar_n_03.2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/608/projeto_de_lei_057.2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/621/projeto_de_lei_058.2018_s8SHtr2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/622/projeto_de_lei_059.2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/626/projeto_de_lei_060.2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/627/projeto_de_lei_061.2018_ZnmUhSM.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/631/projeto_de_lei_062.2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_063.2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/632/projeto_de_lei_064.2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/637/projeto_de_lei_065.2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/643/projeto_de_lei_066.2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/646/projeto_de_lei_067.2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/647/projeto_de_lei_068.2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/648/projeto_de_lei_069.2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/653/projeto_de_lei_070.2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/668/projeto_de_lei_071.2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/679/projeto_de_lei_072.2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_lei_073.2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/684/projeto_de_lei_074.2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/693/projeto_de_resolucao_no_003.2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/612/rqu_n_08.2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/688/rqu_no_010.2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/689/rqu_no_011.2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/690/rqu_no_012.2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/615/emenda_ao_projeto_de_lei_n_053.2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/639/emenda_ao_projeto_de_lei_n_058.2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/641/emenda_ao_projeto_de_lei_n_061.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/642/emenda_ao_projeto_de_lei_n_064.2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/678/emenda_ao_projeto_de_lei_no_065.2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/685/emenda_ao_projeto_de_lei_072.2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/613/ind._n_086.2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/614/ind._n_087.2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/619/ind._n_088.2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/620/ind._n_089.2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/623/ind._n_090.2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/624/ind._n091.2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/625/ind._n092.2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/633/ind._no093.2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/638/ind.n094.2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/649/ind.n095.2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/650/ind.no096.2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/654/ind._n097.2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/655/ind.n_098.2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/658/ind.n099.2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/659/ind.n100.2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/669/ind.n_101.2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/670/ind._n_102.2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/671/ind._n_103.2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/672/ind._n_104.2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/673/ind._n_105.2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/674/ind._n_106.2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/675/ind.n_107.2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/680/ind._no108.2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/681/ind._no_109.2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/682/ind.no_110.2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/691/ind._no_111.2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/652/mocao_n_016.2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/687/mocao_de_aplauso_no_017.2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/616/portaria_n_018.2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/635/pdl_n_014.2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/651/pdl_n_015.2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/667/pdl_n_016.2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/692/projeto_de_emenda_a_lei_organica_no_003.2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/644/projeto_de_lei_complementar_n_02.2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/645/projeto_de_lei_complementar_n_03.2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/608/projeto_de_lei_057.2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/621/projeto_de_lei_058.2018_s8SHtr2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/622/projeto_de_lei_059.2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/626/projeto_de_lei_060.2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/627/projeto_de_lei_061.2018_ZnmUhSM.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/631/projeto_de_lei_062.2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_063.2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/632/projeto_de_lei_064.2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/637/projeto_de_lei_065.2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/643/projeto_de_lei_066.2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/646/projeto_de_lei_067.2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/647/projeto_de_lei_068.2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/648/projeto_de_lei_069.2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/653/projeto_de_lei_070.2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/668/projeto_de_lei_071.2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/679/projeto_de_lei_072.2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_lei_073.2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/684/projeto_de_lei_074.2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/693/projeto_de_resolucao_no_003.2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/612/rqu_n_08.2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/688/rqu_no_010.2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/689/rqu_no_011.2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/sapl/public/materialegislativa/2018/690/rqu_no_012.2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H270"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="168.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>