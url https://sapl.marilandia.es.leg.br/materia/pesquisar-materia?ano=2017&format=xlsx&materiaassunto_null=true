--- v0 (2026-02-23)
+++ v1 (2026-04-16)
@@ -51,3094 +51,3094 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>ATOME</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA O ARQUIVAMENTO DO PROJETO DE LEI Nº 072/2016, QUE "DENOMINA ELÍDIO MILANEZ A UNIDADE DE SAÚDE DE PATRÃO-MÓR".</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DA TV CÂMARA.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA O ARQUIVAMENTO DO PROJETO DE LEI Nº 072/2016, QUE "DENOMINA ELÍDIO MILANEZ A UNIDADE DE SAÚDE DE PATRÃO-MÓR"._x000D_
 </t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMPLM</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei - MODIFICATIVA</t>
   </si>
   <si>
     <t>Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA REMUNERAÇÃO DO ARTIGO 2º DO PROJETO DE LEI Nº 008/2017, QUE "ALTERA A REMUNERAÇÃO DE SERVIDOR DO ANEXO IIIDA LEI Nº 1090/2013".</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Douglas Badiani, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO D ARTIGO 1º DO PROJETO DE 013/2017 DE 16/02/2017.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Douglas Badiani, Paulo Costa, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I DO ARTIGO 3º E ACRESCENTA ARTIGO X AO PROJETO DE LEI Nº 016 DE 02 DE MARÇO DE 2017</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARAGRAFO ÚNICO AO ARTIGO 3º DO PROJETO DE LEI Nº 19/2017 DE 15 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Paulo Costa, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I DO ARTIGO 3º E ACRESCENTA INCISO X AO PROJETO DE LEI Nº 016, DE 16 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º E 3º DO PROJETO DE LEI Nº.040 DE 16 AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I DO PROJETO DE LEI N.046 DE 27 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Douglas Badiani, Paulo Costa, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA REDAÇÃO DO § 1.° DO ARTIGO 6. ° DO PROJETO DE LEI N.: 070 DE 29 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adilson Reggiani, Adilson Reggiani, Douglas Badiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO A INSTALAÇÃO DE GUARD RAIL NA DESCIDA DO_x000D_
 CONJUNTO HABITACIONAL HONÓRIO PASSAMANI - MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Adilson Reggiani, Adilson Reggiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO A CANALIZAÇÃO DA ÁGUA DA LAGOA DE LIBERDADE_x000D_
 PARA O CENTRO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Douglas Badiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A REFORMA DO CAMPO BOM DE BOLA EM MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE COLOQUEM EM LUGAR ADEQUADO AS CAIXAS D'ÁGUA DO POSTO DE SAÚDE SAPUCAIA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A IMPLANTAÇÃO DE CÂMERAS DE VIDEOMONITORAMENTO NAS PRINCIPAIS VIAS DO MUNICÍPIO, QUAIS SEJAM, RUA ESPÍRITO SANTO, RUA SÃO TARSÍSIO, AVENIDA DOM BOSCO, RUA ANGELA SAVERGUINI, RUA LUIS CATELAN E RUA CÔNEGO JOÃO GUILHERME.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO JUNTO AO DIRETOR DO SAAE DE MARILÂNDIA, PROCEDER A FISCALIZAÇÃO RIGOROSA DAS RESIDÊNCIAS QUE NÃO ESTÃO COM SEUS ESGOTOS LIGADOS NA REDE MUNICIPAL, NOTIFICANDO O MESMO PARA QUE PROCEDA A LIGAÇÃO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO Á INSTALAÇÃO DE BEBEDOUROS DE ÁGUA NAS ESCOLAS DO INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE UM QUEBRA-MOLAS EM FRENTE À PROPRIEDADE DO SR. ORDOLO NAVIEL, NA COMUNIDADE DE SANTA CECÍLIA, INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE UM QUEBRA MOLAS EM FRENTE A RESIDÊNCIA DA SENHORA WALCIMERY DO CARMO, NA RUA HERMÍNIO PASSAMANI, CONJUNTO HABITACIONAL HONÓRIO PASSAMANI, MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A INSTALAÇÃO DE TORRES DE CELULAR NAS COMUNIDADES DE PATRÃO-MÓR E LIBERDADE. INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE ACESSIBILIDADE NO POSTO DE SAÚDE DO RÁDIO, INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Ivaldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO DISPONIBILIZAR O CARRO EM QUE LEVA AS PESSOAS, PARA CONSULTAS FORA DO MUNICÍPIO, MESMO SE ESTAS ESTIVEREM COM CONSULTAS PARTICULARES.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Ivaldo da Silva, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA REALIZADO, UMA CAMPANHA DE REEDUCAÇÃO DA POPULAÇÃO, A CERCA DE INFORMAÇÕES SOBRE A COLETA DE LIXO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA TERMINADO O CALÇAMENTO E ILUMINAÇÃO DA RUA ANTÔNIO CONSTANTI AVANCINI DO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO DO BECO MUÍN, DO LADO DA CASA DO ÉLCIO DRAGO.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO DA RUA JOCONDO CALIMAN, NO BAIRRO VILA REAL.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Adilson Reggiani, Adilson Reggiani, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA DISPONIBILIZADO UM ESPAÇO PARA CAMELÓDROMOS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA REALIZADO UM NOVO CALÇAMENTO NO NOVO CENTRO DE LIBERDADE , ATÉ 50 M INDO ATÉ A ASSOCIAÇÃO DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA REALIZADO O CALÇAMENTO AO REDOR DO CAMPO NA COMUNIDADE DE SAPUCAIA.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO Á REFORMA DA PONTE NO CENTRO DA COMUNIDADE DE ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO NAS LATERAIS DAS RUAS DA FRENTE AO POSTO DE SAÚDE DA COMUNIDADE DE ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA COLOCADO BANCO EM FRENTE A TODOS OS POSTOS DE SAÚDE DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA COLOCADO ALAMBRADO AOS REDORES DO CAMPO DE FUTEBOL  DA COMUNIDADE DE ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA. </t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA DISPONIBILIZADA ÁREA PARA CONSTRUÇÃO DE UMA CASA DO MEL PARA OS APICULTORES DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA CONSTRUÍDO UM CORRIMÃO NA SUBIDA DA RUA MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO Á COLOCAÇÃO DE FAIXAS DE PERDESTES NOS CRUZAMENTOS E ENTRONCAMENTOS, NAS RUAS DA CIDADE DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A INSTALAÇÃO DE INTERNET COM PONTOS DE WI-FI GRATUITO NA PRAÇA 15 DE MAIO, AV. DOM BOSCO, RUA SÃO TARCÍSIO E NA PRAÇA PE. JOSÉ DE SOUZA BRASIL.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A LEGALIZAÇÃO DO ALVARÁ DE CORPO DE BOMBEIROS DA QUADRA DA COMUNIDADE DE SAPUCAIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O ASFALTAMENTO, BEM COMO A REGULARIZAÇÃO DA REDE DE ESGOTO E ÁGUA DA RUA ESPÍRITO SANTO, DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA REALIZADO UM REPASSE DE R$ 400,00 (QUATROCENTOS REAIS) MENSAIS PARA A POLICIA CIVIL DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Adilson Reggiani, Adilson Reggiani, Douglas Badiani, Ivaldo da Silva, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE PROVIDÊNCIAS VISANDO A DOAÇÃO DE 01 (UM) LOTE PARA A CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO AMBIENTALISTA DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Evandro Vermelho</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM OS NOMES DAS RUAS EM MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À MELHORIA DA REDE PLUVIAL DA RUA ESPÍRITO SANTO, NO CENTRO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO DA RUA VITALINO FERREIRA, LOCALIZADA NA RUA ESPÍRITO SANTO, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A IMPLANTAÇÃO DE CÂMERAS DE SEGURANÇA NAS RUAS DA CIDADE DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À MELHORIA DA ILUMINAÇÃO DA RUA EM FRENTE AO PRONTO ATENDIMENTO E DA PRAÇA DO CEFAS, AMBOS LOCALIZADOS NO CENTRO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A COLOCAÇÃO DE URNAS DE SUGESTÕES NAS COMUNIDADES DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DO CALÇAMENTO DO CENTRO DE ALTO LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO COLOCAR SINALIZAÇÃO EM TODAS AS COMUNIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS A REDUÇÃO DO TREVO QUE SE ENCONTRA NA ENTRADA DO DISTRITO DE SAPUCAIA, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA ENTRADA DE SÃO JOSÉ, COMUNIDADE DE APARECIDA, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADES NA RUA SEBASTIÃO FALCÃO EM SAPUCAIA, MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE TRÊS REDUTORES DE VELOCIDADES NA AVENIDA DOM BOSCO, LOCALIZADOS EM FRENTE À ESCOLA PADRE ANTONIO, NO SENTIDO OPOSTO, EM FRENTE À PADARIA KELOMAIS E APÓS A FAIXA DE PEDESTRES, LOCALIZADO EM FRENTE AO PRATTI RAÇÕES, POREM EM SENTIDO OPOSTO, NO CENTRO DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS DE SÓDIO E MERCÚRIO POR LÂMPADAS DE LED EM TODA SEDE E INTERIORES.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A IMPLANTAÇÃO DE CÂMERAS DE SEGURANÇA NAS RUAS DO DISTRITO DE SAPUCAIA E RÁDIO, INTERIORES DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE UM CAMPO BOM DE BOLA EM PATRÃO-MOR DE BAIXO, INTERIOR DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE TRATAMENTO DE ESGOTO PARA A COMUNIDADE DE PATRÃO-MÓR DE BAIXO, MARILÂNDIA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À INSTALAÇÃO DE QUEBRAS-MOLAS NA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, MARILÂNDIA.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À MELHORIA DA ILUMINAÇÃO PÚBLICA NA COMUNIDADE DE SÃO MARCOS, MARILÂNDIA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A IMPLANTAÇÃO DE UMA ESTAÇÃO DE TRATAMENTO DE ÁGUA NA COMUNIDADE DE SÃO MARCOS, MARILÂNDIA.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DA QUADRA E DA ESCOLA DE ALTO PATRÃO-MÓR, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO COLOCAR CORRIMÃO NA ESCADA QUE DÁ ACESSO AS CASAS DOS MORADORES NELIMAR MACIEL MEDEIROS E OUTROS, LOCALIZADOS NO FINAL DA CASAS POPULARES NO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO REABRIR A CURVA, LOCALIZADA NA RUA DIONÍSIO FALQUETO, QUE DA ACESSO AO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI .</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO DO PÁTIO DA IGREJA DE SANTA ROSA, MARILÂNDIA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À ILUMINAÇÃO DO CAMPO BOM DE BOLA DA COMUNIDADE DO RÁDIO, INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À DISPONIBILIZAÇÃO DE UM SERVIDOR PARA FICAR A DISPOSIÇÃO DA SECRETARIA DE AÇÃO DE SOCIAL E CIDADANIA NOS FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DA ESCOLA DA COMUNIDADE DE PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DO GINÁSIO POLIESPORTIVO DA COMUNIDADE DE PATRIMÔNIO DO RÁDIO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À TROCA DA AREIA DA CRECHE CEI "BEM-ME-QUER".</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À DISPONIBILIZAÇÃO DE UM AGENTE DE SAÚDE NA COMUNIDADE DE LIBERDADE, INTERIOR DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE UMA COBERTURA EM FRENTE AO PALCO DA PRAÇA QUINZE DE MAIO, CENTRO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Evandro Vermelho, Ivaldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À AQUISIÇÃO DE NOVAS BARRACAS PARA A FEIRINHA DE ARTE E SABOR DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE UM CAMPO DE AREIA AO LADO DO POSTO DE SAÚDE DA COMUNIDADE DE LIBERDADE, INTERIOR DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A TROCA DAS LÂMPADAS DE MERCÚRIO POR LÂMPADAS DE SÓDIO OU LED, DA RUA LOURENÇO MIGUEL DA SILVA LOCALIZADA NO MORRO DO ROSÁRIO, MARILÂNDIA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À MANUTENÇÃO DO QUEBRA-MOLAS EM FRENTE À PIZZARIA CENTER, LOCALIZADA NA RUA ESPÍRITO SANTO, NO CENTRO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A INSTALAÇÃO DE UM ABRIGO DE ÔNIBUS NA RODOVIA JOCONDO CALIMAN, QUE LIGA MARILÂNDIA X SÃO PEDRO.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE. PROVIDÊNCIAS VISANDO QUE SEJA INSTALADA UMA PLACA NA CHEGADA DE MARILÂNDIA COM OS DIZERES "MARILÂNDIA: A CIDADE DO MAIOR CENTRO DE PESQUISA E TECNOLOGIA DE CAFÉ CONILON DO MUNDO".</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE. PROVIDÊNCIAS VISANDO A REFORMA DE TODOS OS PONTOS DE ÔNIBUS DO MUNICÍPIO DE MARILÂNDIA-EX.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE UM QUEBRA-MOLA NA RUA CARLOS LORENCINE, LOCALIZADA NO BAIRRO INDUSTRIAL, PRÓXIMO AO ESCRITÓRIO DA RITMUS ART! AKI INTERNET.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DA QUADRA E DA ESCOLA DE SÃO PEDRO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NO TREVO DA COMUNIDADE DE SÃO JOSÉ E APARECIDA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE UMA PONTE NA PROPRIEDADE DO SENHOR EDILSON E DO SENHOR MILTON BRAVIN, NA COMUNIDADE DE CÓRREGO PAIXÃO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE. PROVIDÊNCIAS VISANDO O CALÇAMENTO DA ÁREA PRÓXIMA A IGREJA DA COMUNIDADE DE TAQUARA, BEM COMO A CONSTRUÇÃO DE UMA PRAÇA NO LOCAL, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À INSTALAÇÃO DE UM ABRIGO DE ÔNIBUS NA COMUNIDADE DE APARECIDA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO CONSERTAR O MATA-BURRO, NA PROPRIEDADE DA FAMÍLIA COLODETTI, QUE DO ACESSO A COMUNIDADE DE PASTINHO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO CONSERTAR A PONTE LOCALIZADA NA RUA CÔNEGO JOÃO GUILHERME, AO LADO DA CRECHE BEM-ME-QUER, NO CENTRO DA CIDADE DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA COLOCADO CORRIMÃO NA PONTE QUE DÁ ACESSO AO CÓRREGO TAQUARA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO NO BECO, LOCALIZADO NA RUA SEBASTIÃO FALCÃO, COMUNIDADE DE SAPUCAIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES._x000D_
 </t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/</t>
+    <t>http://sapl.marilandia.es.leg.br/media/</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CASCALHAMENTO DA SERRA DA COMUNIDADE DE SUMIDOURO, QUE DÁ ACESSO A PROPRIEDADE DO SENHOR MARIN, INTERIOR MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Evandro Vermelho, Jocimar Rodrigues Santana, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA REALIZADO A DOAÇÃO DE UM LOTE, LOCALIZADO NO RESIDENCIAL LUIZ CATELAN, PARA A APAE.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIRNO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE. PROVIDÊNCIAS VISANDO A REFORMA DA PONTE LOCALIZADA NO CÓRREGO DANTAS QUE DÁ ACESSO A PROPRIEDADE DA FAMÍLIA BOLSANELO, EM PATRÃO- MÓR' INTERIOR DE MARILÂNDIA - ES.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 CIO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A REABERTURA DA ESTRADA QUE DÁ ACESSO A COMUNIDADE DE SÃO JUDAS, INTERIOR MUNICÍPIO DE MARILÂNDIA-ES. JUSTIFICATIVA</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE. PROVIDÊNCIAS VISANDO QUE SEJA COLOCADO TRANSPORTE ESCOLAR, NO PERÍODO VESPERTINO, PARA OS ALUNOS DO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI, MARILÂNDIA-ES</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE. PROVIDÊNCIAS VISANDO A REABERTURA DAS ESTRADAS DAS COMUNIDADES DE CÓRREGO DA LAPA E CÓRREGO PASTINHO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A REFORMA DA ESCOLA EMUEF "SANTO HILÁRIO", NA COMUNIDADE DE SANTO HILÁRIO, NO INTERIOR DE MARILÂNDIA-ES .</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À LIMPEZA DO RIO LIBERDADE, MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DO ALAMBRADO DO CAMPO DE FUTEBOL NA COMUNIDADE DE SANTO HILÁRIO, INTERIOR DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DO ALAMBRADO DO CAMPO DE FUTEBOL NA COMUNIDADE DO PATRIMÔNIO DO RÁDIO, INTERIOR DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO NA COMUNIDADE DE CÓRREGO PAIXÃO, EM FRENTE À IGREJA SÃO ROQUE - INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE UMA QUADRA NA COMUNIDADE DE PAIXÃO - MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE UMA QUADRA NA COMUNIDADE DE BREJAL - MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA DISPONIBILIZADO UM DISK EMERGÊNCIA PARA O ATENDIMENTO DAS AMBULÂNCIAS NO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A IMPLANTAÇÃO DE SISTEMAS ENERGIA SOLAR NOS PRÉDIOS DE ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DO ALAMBRADO NO CAMPO DE FUTEBOL NA COMUNIDADE DE SANTANA, INTERIOR DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA REALIZADA A CONSTRUÇÃO DA SEDE DO CONSELHO TUTELAR DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE AUXILIAR DE SERVIÇOS GERAIS E ESTAGIÁRIOS PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA APE.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, PARABENIZANDO O JOVEM ARTHUR FREDERICO WERNECK FALK</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Roberto Carlos Partelli, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, PARABENIZANDO A INSTITUIÇÃO DO BANCO DO BRASIL</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Adilson Reggiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, PARABENIZANDO O SENHOR HANDREY MAZZINI</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, UM VOTO DE PROFUNDO PESAR A TODOS FAMILIARES E AMIGOS DA SRª AUZILIA VENTURINI ALTOÉ</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, EM APOIO À AGRICULTURA FAMILIAR</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, PARABENIZANDO O SENHOR GIRLEI FRANCISCO</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, SAUDANDO A INSTITUIÇÃO DE ENSINO UNESC &amp;#8211; CENTRO UNIVERSITÁRIO DO ESPÍRITO SANTO QUE COMPLETOU 50 ANOS DE INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR, A TODOS OS FAMILIARES E AMIGOS DA SRª ELIZA LORENZONI FALQUETO PELO SEU FALECIMENTO NO DIA 14 DE JULHO, DO CORRENTE ANO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, AO FALECIMENTO DO SENHOR AURIVALDO JOSÉ CALDARA, MAIS CONHECIDO COMO VADI CALDARA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS JOVENS TAMIRIS DA SILVA VICENTE, SAIONARA MATOS FELICIANO, LUCAS ALBANE, MARCELO VIEIRA SOBRINHO, ALUNOS DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO "PADRE ANTÔNIO VOLKERS", PREMIADOS NOS JOGOS ESCOLARES DO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, PELO FALECIMENTO DA SENHORA LUÍZA MARIA DO CARMO</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE PESAR, PELO FALECIMENTO DA SENHORA TEREZINHA SIMONE BONA CAMATTA, QUE DURANTE TODA A SUA VIDA SE DEDICOU A TRABALHAR EM PROL DA EDUCAÇÃO NO MUNICIPIO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, PARABENIZANDO O INCAPER PELOS SEUS 61 ANOS._x000D_
 </t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, PARABENIZANDO A SERVIDORA PÚBLICA MUNICIPAL CRISTIANE TREVISANI LAUERS PELOS EXCELENTES TRABALHOS DESENVOLVIDOS JUNTO AO SETOR DE COMUNICAÇÃO DA PREFEITURA MUNICIPAL.   </t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Evandro Vermelho, Jocimar Rodrigues Santana, Paulo Costa, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EXTERNA VOTOS DE PROFUNDO PESAR AO SR. DIMAS JOSÉ COLODETTI QUE FALECEU NO DIA 14 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR, QUE EXTERNA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR. FIRMO MOROSINI QUE FALECEU NO DIA 10 DE NOVEMBRO DE 2017. </t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, QUE EXTERNA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO ÂNGELO HENRIQUE CAMATA QUE FALECEU NO DIA 22 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>PLT</t>
   </si>
   <si>
     <t>Pauta da Sessão</t>
   </si>
   <si>
     <t xml:space="preserve">EXPEDIENTE:_x000D_
 - PROJETO DE LEI N° 028/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO, QUE &amp;#8220;AUTORIZA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INCLUIR NO PLANO PLURIANUAL (2014/2017) E NA LEI ORÇAMENTÁRIA ANUAL (2017) CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 - PROJETO DE LEI N° 029/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO, QUE &amp;#8220;ALTERA OS ANEXOS II E IV DA LEI N° 1.208 DE 27 DE ABRIL DE 2015&amp;#8221;._x000D_
 - PROJETO DE LEI N° 027/2017 &amp;#8211; DE AUTORIA DA MESA DIRETORA, QUE &amp;#8220;ALTERA A REDAÇÃO DO ARTIGO 1° DA LEI 1.322/2017&amp;#8221;._x000D_
 - PROJETO DE DECRETO LEGISLATIVO N° 004/2017 &amp;#8211; DE AUTORIA DO VEREADOR JOCIMAR RODRIGUES SANTANA, QUE &amp;#8220;CONCEDE TÍTULO DE HONRA AO MÉRITO AO ILMO. MANOEL ANTÔNIO GIACOMIN&amp;#8221;._x000D_
 - REQUERIMENTO DE URGÊNCIA N° 014/2017 - DE AUTORIA DA EDILIDADE, QUE &amp;#8220;AUTORIZA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 028/2017 DE AUTORIA DO PODER EXECUTIVO DE MARILÂNDIA/ES, QUE &amp;#8220;AUTORIZA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INCLUIR NO PLANO PLURIANUAL (2014/2017) E NA LEI ORÇAMENTÁRIA ANUAL (2017) CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 - REQUERIMENTO DE URGÊNCIA N° 015/2017 - DE AUTORIA DA MESA DIREITORA&amp;#8220;AUTORIZA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 027/2017 DE AUTORIA DA MESA DIRETORA DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, QUE &amp;#8220;ALTERA A REDAÇÃO DO ARTIGO 1° DA LEI 1.322/2017&amp;#8221;._x000D_
 _x000D_
 _x000D_
 INDICAÇÕES:_x000D_
 INDICAÇÃO N° 076: DE AUTORIA DA VEREADORA SUZI EVER LORENZONI, QUE VISAA IMPLANTAÇÃO DE CÂMERAS DE VÍDEO MONITORAMENTO NAS PRINCIPAIS VIAS DO MUNICÍPIO, QUAIS SEJAM, RUA ESPÍRITO SANTO, RUA SÃO TARCÍSIO, AVENIDA DOM BOSCO, RUA ANGELA SARVEGUINI, RUA LUIS CATELAN E RUA CÔNEGO JOÃO GUILHERME._x000D_
 INDICAÇÃO N° 077: DE AUTORIA DA VEREADORA SUZI EVER LORENZONI, QUE VISA JUNTO AO DIRETOR DO SAAE DE MARILÂNDIA, PROCEDER A FISCALIZAÇÃO RIGOROSA DAS RESIDÊNCIAS QUE NÃO ESTÃO COM SEUS ESGOTOS LIGADOS NA REDE MUNICIPAL, NOTIFICANDO OS MESMO PARA QUE PROCEDA A LIGAÇÃO._x000D_
 INDICAÇÃO N° 078: DE AUTORIA DO VEREADOR PAULO COSTA, QUE VISAA INSTALAÇÃO DE BEBEDOUROS DE ÁGUA NAS ESCOLAS DO INTERIOR DE MARILÂNDIA-ES._x000D_
 INDICAÇÃO N° 079: DE AUTORIA DO VEREADOR ROBERTO CARLO PARTELLI, QUE VISA A CONSTRUÇÃO DE UM QUEBRA MOLAS EM FRENTE À PROPRIEDADE DO SENHOR ORDOLONAVIEL DOS REIS, NA COMUNIDADE DE SANTA CECÍLIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES._x000D_
 INDICAÇÃO N° 080: DE AUTORIA DO VEREADOR ROBERTO CARLOS PARTELLI, QUE VISA A CONSTRUÇÃO DE UM QUEBRA MOLAS EM FRENTE À CASA DA SENHORA WALCIMERY DO CARMO, NA RUA HERMÍBIO PASSAMANI, CONJUNTO HABITACIONAL HONÓRIO PASSAMANI NO MUNICÍPIO DE MARILÂNDIA-ES._x000D_
 INDICAÇÃO N° 081: DE AUTORIA DO VEREADOR DOUGLAS BADIANI, QUE VISA A INSTALAÇÃO DE TORRES DE CELULAR NAS COMUNIDADES DE PATRÃO-MÓR E LIBERDADE, INTERIOR DO MUNICÍPIO DE MARILÂNDIA-ES._x000D_
 - INFORMO QUE ENCONTRA-SE NA SECRETARIA DA CÂMARA MUNICIPAL O BALANCETE REFERENTE A ABRIL/2017._x000D_
 - INFORMO TAMBÉM, QUE O MEC &amp;#8211; MINISTÉRIO DA EDUCAÇÃO ENCAMINHOU CORRESPONDÊNCIAS INFORMANDO AS LIBERAÇÕES DE RECURSOS FINANCEIROS DESTINADOS A GARANTIR A EXECUÇÃO DE PROGRAMAS DO FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO, QUAIS SEJAM:_x000D_
 QUOTA &amp;#8211; 3° PARCELA NO VALOR DE 25.867,01 (VINTE E CINCO MIL OITOCENTOS E SESSENTA E SETE REAIS E UM CENTAVOS), COM A DATA DE EMISSÃO NO DIA 12/04/2017._x000D_
 PDDE &amp;#8211; EDUCAÇÃO INTEGRAL &amp;#8211; 1° PARCELA NO VALOR DE 24.000,00 (VINTE E QUATRO MIL REAIS), COM A DATA DE EMISSÃO NO DIA 19/04/2017._x000D_
 </t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Douglas Badiani, Evandro Vermelho</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILUSTRÍSSIMO SENHOR RÔMULO SOUZA DIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. ROGÉRIO GOMES DOS SANTOS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE TÍTULO DE HONRA AO MÉRITO AO ILUSTRÍSSIMO SENHOR MARCOS GUERRA&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;CONCEDE TÍTULO DE HONRA AO MÉRITO AO ILMO MANOEL ANTÔNIO GIACOMIN&amp;#8221;. </t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO SENHOR JOSÉ ODENIR DALMASCHIO.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ MARILANDENSE A ILMA. SENHORA ELIZA LORENZONI FALQUETO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. SENHOR MARCOS VINICIUS FRINHANI.  </t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA A PROPOSTA DE INVESTIMENTO A SER INCLUÍDA NO PLANO PLURIANUAL 2018/2021 E A PROPOSTA ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018._x000D_
 </t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO. SENHOR PADRE NEÍL JOAQUIM DE ALMEIDA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ MARILANDENSE A SENHORA RAQUEL FERREIRA MAGESTE LESSA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO MARILANDENSE AO SENHOR PAULO CESAR HARTUNG GOMES.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AOS SENHORES JOSÉ LUIZ BADIANI, CLÉSIO BOLDRINI E EMILDO MARIM.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AOS SENHORES LUIZ CARLOS MOSCHEM, PEDRO PAULO PETRI E ELIAS CALIMAN.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Douglas Badiani, Jocimar Rodrigues Santana, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR ROMÁRIO GAVA FERRÃO.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MARILANDENSE A SENHORA MARIA AMÉLIA GAVA FERRÃO.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MARILÂNDENSE AO SENHOR AYMBIRÉ FRANCISCO ALMEIDA FONSECA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Douglas Badiani, Jocimar Rodrigues Santana</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR MARCIANO KAULZ.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO SENHOR EDSON QUINTELA DE ARAUJO.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>"APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE MARILÂNDIA REFERENTE AO EXERCÍCIO FINANCEIRO DE 2014, DE RESPONSABILIDADE DO SENHOR OSMAR PASSAMANI".</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONRA AO MÉRITO AO ILMO. SR. JOÃO NETO CARDOSO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVO DA LEI COMPLEMENTAR Nº 19 DE 27 DE ABRIL DE 2015, QUE "ALTERA O ESTATUTO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO DA LEI COMPLEMENTAR Nº 018 DE 27 DE ABRIL DE 2015, QUE " ALTERA O ESTATUTO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AO ANEXO VI E VI-A DA LEI COMPLEMENTAR Nº 020 DE 20 DE MAIO DE 2015, QUE "DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA PREFEITURA DE MARILÂNDIA-ES, CRIA CARGOS EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 011/2005, QUE INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE MARILÂNDIA-ES, CRIA CARGOS EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR N° 016 DE 13 DE MAIO DE 2008, QUE "DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, DAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS MUNICIPAIS DE QUALQUER DE SEUS PODERES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS II E IV DA LEI Nº 1.208 DE 27 DE ABRIL DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO SUPLEMENTAR PARA OBRA DE ESTAÇÃO DE TRATAMENTO DE ESGOTO SAPUCAIA.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS IV E IV-B DA LEI Nº 1.207 DE 27 DE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE USO RACIONAL DA ÁGUA NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER LEGISLATIVO MUNICIPAL A EFETUAR PAGAMENTO DE DESPESAS POR MEIO DE SUPRIMENTO DE FUNDOS.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO REPASSAR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA-AEFAM.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA INCISOS AO PARAGRAFO ÚNICO DO ARTIGO 2.° DA LEI N.: 538/2005.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REMUNERAÇÃO DO SERVIDOR DO ANEXO III DA LEI Nº: 1.090/2013.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 836, DE 10 DE MARÇO DE 2009, E A LEI MUNICIPAL N° 932, DE 17 DE MARÇO DE 2011.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO, DO ARTIGO 1°, DA LEI MUNICIPAL N° L.127/2014, QUE "DISPÕE SOBRE ESTÁGIO DE ESTUDANTES DE ESTABELECIMENTOS DE ENSINO SUPERIOR OU NÍVEL TÉCNICO NO MUNICÍPIO DE MARILÂNDIA".</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR ATRAVÉS DE SUPERÁVIT FINANCEIRO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO V DA LEI MUNICIPAL N° 1.207 DE 27 DE ABRIL DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ALEI MUNICIPAL Nº 405/2001, OS ANEXOS DO REGULAMENTO DOS SERVIÇOS DE ÁGUA E DE ESGOTO PRESTADOS PELO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE MARILÂNDIA/ES, INSTITUI TARIFA SOCIAL E ESTABELECE REGRAS PARA SUA CONCESSÃO.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO REPASSAR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE CONVÊNIO COM ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA-APAE.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  A CESSÃO DE AUXILIAR DE SERVIÇOS GERAIS E ESTAGIÁRIOS PARA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA-APAE.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO ESPAÇO CULTURAL "GIORDANO LORENZINI" PELA EMPRESA LEONARDO CAETANO EIRELI - ME.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE DIÁRIO OFICIAL ELETRÔNICO NO ÂMBITO DO PODER EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI N.º 738, DE 04 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AO ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE "AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE A REVISÃO GERAL NA REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE MATERIAIS DE CONSTRUÇÃO PARA A REFORMA DO CRUZEIRO E COMPLEMENTAÇÃO DAS ESCADARIAS DE ACESSO ÁS PEDRAS DO CRUZEIRO EM ALTO LIBERDADE. </t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO SUPLEMENTAR PARA CONSTRUÇÃO DE CRECHE.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER REPASSE A APAE, AEFAM E AAMA.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CUSTEAR DESPESAS COM MEDICAMENTOS PARA A MENOR LETÍCIA CARLETI.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO NA REDE MUNDIAL DE COMPUTADORES INFORMAÇÕES SOBRE DESPESAS COM VIAGENS, DIÁRIAS E COTA DE COMBUSTÍVEL UTILIZADA PELOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE MARILÂNDIA-ES&amp;#8221;. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO A PROCEDER O FECHAMENTO DE PARTE DA RUA FIORAVANTE MAGNAGO PARA ATIVIDADES DE LAZER&amp;#8221;. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1°. DA LEI 1322/2017.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INCLUIR NO PLANO PLURIANUAL (2014/2017) E NA  LEI ORÇAMENTÁRIA ANUAL (2017) CRÉDITO ESPECIAL E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSIÇÕES DA LEI Nº 1.112 DE 17 DE DEZEMBRO DE 2013, QUE "DISPÕE SOBRE A REGULAMENTAÇÃO DAS FEIRAS LIVRES, DO COMERCIO NELAS REALIZADAS E DO USO DA ÁREA PÚBLICA PARA TAL FIM NO MUNICÍPIO - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA AQUISIÇÃO DE VEÍCULOS. </t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO "ESPAÇO CULTURAL GIORDANO LORENCINI" PELA EMPRESA CALIFORNIA FESTAS E EVENTOS LTDA-ME. </t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CUSTEAR DESPESAS COM MEDICAMENTOS PARA O MENOR RAFAEL FERNANDES LUNZ.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 249, DE 26 DE SETEMBRO DE 1995, E A LEI MUNICIPAL Nº 817, DE 23 DE OUTUBRO DE 2008.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SESSÃO DE UM SERVIDOR E O PAGAMENTO DE DESPESAS COM ALIMENTAÇÃO DE CONTINGENTE DO DESTACAMENTO DA POLÍCIA MILITAR DO MUNICÍPIO DE MARILÂNDIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO "ESPAÇO CULTURAL GIORDANO LORENZINI" PELA EMPRESA CALIFÓRNIA FESTAS E EVENTOS LTDA-ME.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Evandro Vermelho, Jocimar Rodrigues Santana, Paulo Costa, Renato Meneghini, Roberto Carlos Partelli, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA VERA CASAGRANDE MAGNAGO O AUDITÓRIO DA UNIDADE DE SAÚDE DA FAMÍLIA JAYME PASSAMANI.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CRECHE MUNICIPAL "MARIA DALVA BONA PASSAMANI".</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E DISPÕE SOBRE CRITÉRIOS PARA CONCESSÃO DO BENEFÍCIO DAS FRALDAS GERIÁTRICAS PELA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DO DESFILE CÍVICO DURANTE OS FESTEJOS DA DATA DE COMEMORAÇÃO DO ANIVERSÁRIO DE EMANCIPAÇÃO POLÍTICA DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DE PRODUTORES RURAIS DE CACHOEIRA E SUMIDOURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.: 43/2017 - QUE AUTORIZA O CHEFE DO PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR PARA AQUISIÇÃO DE AMBULÂNCIA E FOMENTO AO ESPORTE.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA RODOLFO ARRIVABENE A ESCOLA MUNICIPAL UNIDOCENTE DE ENSINO FUNDAMENTAL DE LIMOEIRO._x000D_
 </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE MARILÂNDIA CUSTEAR DESPESAS DOS ATLETAS PARTICIPANTES DA COPA PALMEIRAS DE FUTEBOL 7.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNÍCIPIO DE MARILÂNDIA PARA O PERÍODO DE 2018 A 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO A CUSTEAR DESPESAS DOS ATLETAS MARILANDENSES PARA COMPETIREM NO CAMPEONATO BRASILEIRO DE KARATÉ -2017._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RATIFICA DELIBERAÇÃO DA ASSEMBLEIA GERAL CIM NOROESTE QUE AUTORIZA O INGRESSO DE NOVO MUNICÍPIO CONSORCIADO, REESTRUTURA O QUADRO DE PESSOAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4.º  DA LEI N.: 892 DE 18 DE MAIO DE 2010 QUE &amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL INSTITUCIONALIZAR A AUTONOMIA DA GESTÃO FINANCEIRA DOS ESTABELECIMENTOS OU INSTITUIÇÕES MUNICIPAIS DE EDUCAÇÃO BÁSICA E QUE TRATA O ARTIGO 15 DA LEI FEDERAL N.: 9.394/1996 COM SUPORTE NOS ARTIGOS 68 E 69 DA LEI FEDERAL N.: 4.320/1964.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 2.º DA LEI N.: 1.339 DE 19 DE SETEMBRO DE 2017 QUE DISPÕE SOBRE A CRIAÇÃO DA CRECHE MUNICIPAL &amp;#8220;MARIA DALVA BONA PASSAMANI&amp;#8221;. </t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.: 1.136 DE 29 DE MAIO DE 2014, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ALTERAR O ANEXO I DA LEI MUNICIPAL N.: 749 DE 21 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESPÍRITO SANTO, INSTITUÍDO PELA AMUNES, COMO VEÍCULO OFICIAL DE PUBLICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICIPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR PARA A AQUISIÇÃO DE VEÍCULOS E MAQUINÁRIOS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE AGRICULTORES DO CÓRREGO SUMIDOURO E BOA VISTA  E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO NOSSA SENHORA DOS ANJOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ARTIGO 2.º E 3.º DA LEI N.: 1172/2014, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CUSTEAR RECURSOS PECUNIÁRIOS E DEMAIS OBRIGAÇÕES ASSUMIDAS AO PROJETO MAIS MÉDICOS DO BRASIL INSTITUÍDO PELO GOVERNO FEDERAL, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS, PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR COM RECURSOS DE ANULAÇÃO DE DOTAÇÃO, EXCESSO DE ARRECADAÇÃO, SUPERÁVIT FINANCEIRO.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NA AQUISIÇÃO DE EQUIPAMENTOS E MATERIAIS PARA AS UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO DENOMINADO FINISA JUNTO A CAIXA ECONÔMICA FEDERAL E ABRIR CRÉDITOS ADICIONAIS PARA PROGRAMAS DE INVESTIMENTOS.&amp;#8221; (ESSE PROJETO VISA A CONTRATAÇÃO DE EMPRÉSTIMOS NO VALOR DE UM MILHÃO E QUINHENTOS MIL REAIS PARA SEREM INVESTIDOS EM MELHORIAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA COM A TROCA DAS ATUAIS LÂMPADAS POR LÂMPADAS DE LED). </t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA 10 VAGAS DE PROFESSOR MAPA, ALTERA DISPOSITIVOS E OS ANEXOS IV E IV-B DA LEI MUNICIPAL N.: 1207 DE 27 DE ABRIL DE 2015.&amp;#8221;</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA O ARTIGO 1.º DA LEI N.: 376 DE 08 DE JUNHO DE 2000 QUE CONCEDE AJUDA DE CUSTO A MÉDICOS E ENFERMEIROS A SERVIÇO DO MUNICÍPIO. (O PROJETO VISA CONCEDER AJUDA DE CUSTO DE R$ 600,00 PARA OS MÉDICOS DO PSF QUE NÃO RESIDEM NO MUNICIPIO E EXCLUI A GRATIFICAÇÃO PARA OS ENFERMEIROS). </t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A REGULAMENTAÇÃO E INCENTIVO DE MICROCERVEJARIAS ARTESANAIS NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA-ES&amp;#8221;.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA A PROCURADORIA GERAL DO MUNICÍPIO DE MARILÂNDIA A EFETUAR O PROTESTO DE TÍTULO EXECUTIVO JUDICIAL E EXTRAJUDICIAL DE QUANTIA CERTA, DE CERTIDÃO DE DÍVIDA ATIVA DA MUNICÍPIO, DAS AUTARQUIAS E DAS FUNDAÇÕES PÚBLICAS E MUNICIPAIS; AUTORIZA O REGISTRO PELO MUNICÍPIO, DE DEVEDORES EM ENTIDADES QUE PRESTEM SERVIÇOS DE PROTEÇÃO AO CRÉDITO E/OU PROMOVAM CADASTRO DE DEVEDORES INADIMPLENTES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DA  GRATIFICAÇÃO REMUNERATÓRIA  AOS SERVIDORES QUE COMPÕEM A COMISSÃO DE AVALIAÇÃO DE BENS MOVEIS DESTINADOS A LEILÃO._x000D_
 </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PRODUTORES RURAIS DE BARRA DA ALEGRIA - MARILANDIA-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DAS TAXAS DEVIDAS PARA O LICENCIAMENTO AMBIENTAL DE EMPREENDIMENTOS, ATIVIDADES E/OU SERVIÇOS CONSIDERADOS EFETIVA OU POTENCIALMENTE POLUIDORES E/OU DEGRADADORES DO MEIO AMBIENTE NO  MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DISTRIBUIÇÃO DE HONORÁRIOS DE SUCUMBÊNCIA AOS PROCURADORES DO MUNICÍPIO DE MARILÂNDIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"AUTORIZA A DOAÇÃO COM ENCARGO DE ÁREA DE TERRA DENOMINADA LOTE 02, QUADRA 04, LOCALIZADA NA RUA SÃO JOÃO BATISTA, BAIRRO INDUSTRIAL, MARILÂNDIA/ES À LOJA MAÇÔNICA VALE DA LIBERDADE". </t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITAS E FIXA DESPESAS DO MUNICÍPIO DE MARILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA TEREZINHA SIMONE BONA CAMATTA O CENTRO DE EDUCAÇÃO INFANTIL "BEM-ME-QUER".</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PAGAMENTO DE ADICIONAL DE INSALUBRIDADE E DE PERICULOSIDADE AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MARILÂNDIA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI MUNICIPAL N° 1.125 DE 09 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI MUNICIPAL N° 875 DE 28 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA A DELIBERAÇÃO DA ASSEMBLEIA GERAL CIM NOROESTE QUE AUTORIZA O INGRESSO DE NOVO MUNICÍPIO CONSORCIADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O CAPÍTULO II DO TÍTULO VII DA RESOLUÇÃO Nº 056 DE 12 DE MARÇO DE 2007 - REGIMENTO INTERNO. </t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DISPONIBILIZAÇÃO DE CÓPIAS REFERENTES À: - TODOS OS CONTRATOS DE LOCAÇÕES DE IMÓVEIS ENTRE A PREFEITURA MUNICIPAL E PARTICULAR, DA ADMINISTRAÇÃO PASSADA (ÚLTIMO ANO - EXERCÍCIO 2016) E DA ATUAL; - CONTRATAÇÕES POR DESIGNAÇÃO TEMPORÁRIA DE PESSOAL NA ATUAL ADMINISTRAÇÃO; - CONTRATOS DE COMPRA DE COMBUSTÍVEIS E ÓLEO LUBRIFICANTES NA ATUAL ADMINISTRAÇÃO. A REFERIDA SOLICITAÇÃO TEM COMO FUNDAMENTO OS ARTIGOS 37 DA CONSTITUIÇÃO FEDERAL E ARTIGO 10 DA LEI ORGÂNICA MUNICIPAL. COM INTUITO DE FISCALIZAR A APLICAÇÃO DA LEI ORÇAMENTÁRIA EM TODOS OS ATOS PRATICADOS DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITAÇÃO DE QUE SEJA INFORMADO A ESTA CASA A TOTALIDADE DE DOSES DE VACINA DE FEBRE_x000D_
 AMARELA, EXISTENTES EM ESTOQUE NA SECRETARIA MUNICIPAL DE SAÚDE, ANTES À CHEGADA DA_x000D_
 REMESSA EMERGENCIAL, QUE CHEGOU DEVIDO A CAMPANHA ESTADUAL DE VACINAÇÃO CONTRA A_x000D_
 FEBRE.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PODER EXECUTIVO, PARA QUE PROCEDA COM UMA AUDITORIA DO PROGRAMA "MORAR MELHOR", IMPLANTADO NO MUNICÍPIO DE MARILÂNDIA PELA LEI 302/97, COM SINDICÂNCIAS REALIZADAS PELO ÓRGÃO FISCALIZADOR, PREVISTO NA LEI, EM TODOS OS ENDEREÇOS DOS BENEFICIADOS PELO PROJETO DURANTE O MANDATO DO ANO 2013/2016, BEM COMO INFORMAR AINDA O VALOR TOTAL GASTO POR ESTE PROGRAMA E TAMBÉM COM OS DEMAIS PROGRAMAS DA AÇÃO SOCIAL DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PODER EXECUTIVO, QUE ENCAMINHE A ESTA AUGUSTA CASA DE LEIS, CÓPIAS DOS CONTRATOS REFERENTES DAS EMPRESAS CONTRATADAS PARA O FORNECIMENTO DOS ÔNIBUS PARA USO DO TRANSPORTE ESCOLAR DO ATUAL MANDATO EXECUTIVO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO AO PODER EXECUTIVO, CÓPIAS DE TODOS OS DOCUMENTOS PERTINENTES AS NOTIFICAÇÕES E INTERDIÇÕES REALIZADAS PELO CORPO DE BOMBEIRO E DEMAIS DOCUMENTOS DO ANTIGO ESPAÇO DA COOPERATIVA RURAL QUE ABRIGAVA O DEPÓSITO DA MERENDA ESCOLAR, O ALMOXARIFADO E A DEFENSORIA PÚBLICA DE MARILÂNDIA-ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA QUE O PODER EXECUTIVO, ENCAMINHE À CÂMARA MUNICIPAL DE MARILÂNDIA, INFORMAÇÕES PERTINENTES SOBRE A EMPRESA PRESTADORA DO SERVIÇO DE TRANSPORTE AOS MUNÍCIPES QUE FAZEM HEMODIÁLISE, E QUEM É O MOTORISTA QUE ESTÁ CONDUZINDO O VEÍCULO.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITAÇÃO EM QUE O PODER EXECUTIVO, FAÇA CUMPRIR A LEI ORDINÁRIA Nº 1258 DE 12 DE ABRIL DE 2017, QUE "DISPÕE SOBRE A DIVULGAÇÃO DE INFORMAÇÃO, VIA DOMÍNIO ELETRÔNICO DA PREFEITURA MUNICIPAL DE MARILÂNDIA - ES, DA QUANTIDADE EM ESTOQUE DE CADA MEDICAMENTO FORNECIDO PELA FARMÁCIA BÁSICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS", DESTE MODO, FICARÁ MAIS ACESSÍVEL PARA QUE OS MUNÍCIPES SE INTEREM DE QUAIS MEDICAMENTOS ESTÃO DISPONÍVEIS NA FARMÁCIA BÁSICA DO MUNICÍPIO, DIMINUINDO TAMBÉM, O NÚMERO DE DEMANDAS PARA O ATENDIMENTO , POIS JÁ SERÃO INFORMADOS ELETRONICAMENTE SE HÁ OU NÃO O TAL MEDICAMENTO DISPONÍVEL.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÃO AO PODER EXECUTIVO DE QUEM OCUPA O CARGO DE PREGOEIRO OFICIAL DA PREFEITURA MUNICIPAL DE MARILÂNDIA, DEVIDO ALGUMAS RECLAMAÇÕES DE CORPOS ESTRANHOS PRESENTES NAS SESSÕES DE LICITAÇÕES, BEM COMO OS MESMOS PRESIDINDO ALGUMAS SESSÕES.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE ESCLARECIMENTOS: _x000D_
 - MOTIVO PELA QUAL A SOLICITAÇÃO DAS REQUERENTES NÃO FOI RESPONDIDA?_x000D_
 - QUAIS AS PROVIDÊNCIAS QUE SERÃO TOMADAS PELA ADMINISTRAÇÃO COM RELAÇÃO AS DENUNCIAS ELENCADAS NA SOLICITAÇÃO DAS REQUERENTES? </t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PODER EXECUTIVO QUE INFORME: _x000D_
 - RELAÇÃO DE TODOS OPERADORES DE MÁQUINAS E MOTORISTAS DA PREFEITURA MUNICIPAL DE MARILÂNDIA._x000D_
 - RELAÇÃO DE QUAIS RECEBEM A GRATIFICAÇÃO DO ART. 51 DA LEI COMPLEMENTAR 020/2015, E OS QUE NÃO RECEBEM INFORMAR O MOTIVO DA NEGATIVA DO PAGAMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITAÇÃO AO PODER EXECUTIVO, EM SUAS ATRIBUIÇÕES LEGAIS, FAÇA CUMPRIR O §2º DO ART. 3º DA LEI 1135/2014 REFERENTE ÀS DIÁRIAS, PRINCIPALMENTE DOS MOTORISTAS QUE SAEM DO MUNICÍPIO DE MARILÂNDIA/ES DE MADRUGADA E SÓ RETORNAM À NOITE, TENDO QUE SUBSIDIAR DE RECURSOS PRÓPRIOS PARA CUSTEAR ALIMENTAÇÃO.  </t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESCLARECIMENTOS AO PODER EXECUTIVO, JUNTO À DEFESA CIVIL , ATRAVÉS DE DOCUMENTO FORMAL DA QUANTIDADE DE CAIXAS D'ÁGUA DOADO PELA SAMARCO E AONDE SE ENCONTRA, LOCAL ESSE QUE O VEREADOR QUE A SUBSCREVE POSSA IR CONFERIR.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PODER EXECUTIVO, EM SUAS ATRIBUIÇÕES LEGAIS, FAÇA CUMPRIR O §1º DO ART. 52 DA LEI ORGÂNICA MUNICIPAL, RELATIVO À DENUNCIA DO SECRETÁRIO DE FINANÇAS , JUNTO À TRIBUNA DESTA CÂMARA, NO DIA 17 DE ABRIL, ONDE ABORDOU O ESCLARECIMENTO DA RENUNCIA DE RECEITA PELO EX-PREFEITO OSMAR PASSAMANI.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE QUE SEJA ANALISADA A POSSIBILIDADE DO PAGAMENTO DO TICKET ALIMENTAÇÃO EM CASO DE ENFERMIDADE COMPROVADA, POIS É EXTREMA IMPORTÂNCIA QUE SEJA PAGO ESTE AUXÍLIO, VISTO QUE, O SERVIDOR ENCONTRA-SE ENFERMO, TENDO ASSIM GASTOS COM A ENFERMIDADE. PEÇO QUE ASSIM QUE SEJA ANALISADA, SEJA INFORMADA A DECISÃO, COM SEUS FUNDAMENTOS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO AO PODER EXECUTIVO QUE SEJA ENCAMINHADO  A QUANTIDADE  E OS NOMES DE TODOS OS ENGENHEIROS QUE TRABALHAM NA PREFEITURA MUNICIPAL DE MARILÂNDIA, SEJA ATRAVÉS DE CONTRATO COM CARGO EFETIVO , ATRAVÉS DO CONCURSO PÚBLICO. </t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE ENVIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, QUE ENCAMINHE À CÂMARA MUNICIPAL O MOTIVO DE NÃO ESTAREM MAIS CUSTEANDO DESPESAS PARA AQUISIÇÃO DE ÓCULOS DE GRAU E COM ARMAÇÃO, PARA A POPULAÇÃO QUE NECESSITA E QUE É MORADOR DO MUNICÍPIO DE MARILÂNDIA-ES, COMO ASSEGURA A LEI Nº 587/2005 DE 08 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO PARA QUE SE FAÇA ACRESCENTAR AO PROJETO REVITALIZAÇÃO DA RODOVIA CÔNEGO JOÃO GUILHERME, ES 248 E ES 356, QUE LIGA O MUNICÍPIO DE MARILÂNDIA A COLATINA, UMA CICLOVIA NO TRAJETO ENTRE O TREVO QUE DÁ ACESSO A COLATINA E LINHARES ATÉ CHEGADA DO CENTRO DE MARILÂNDIA, DEVIDO O GRANDE NÚMERO DE CIDADÃES QUE NECESSITAM DA BICICLETA COMO MEIO DE LOCOMOÇÃO PARA O TRABALHO.     </t>
   </si>
   <si>
     <t>RQU</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 008/2017 DE AUTORIA DA MESA DIRETORA DA CÂMARA MUNICIPAL DE_x000D_
 MARILÂNDIA/ES, QUE "ALTERA A REMUNERAÇÃO DO SERVIDOR DO ANEXO ILL DA LEI N"_x000D_
 1090/2013"</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 00612017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO MUNICIPAL EM_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR RECURSOS FINANCEIROS MEDIANTE_x000D_
 CELEBRAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO ESCOLA FAMÍLIA AGRÍCOLA DE MARILÂNDIA -_x000D_
 AEFAM".</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 009/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICIPAL, QUE "REVOGA A LEI MUNICIPAL Nº 836 DE 10 DE MARÇO DE 2009 E A LEI MUNICIPAL Nº 932 DE 17 DE MARÇO DE 2011".</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 010/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICÍPIO, QUE ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 1º DA LEI MUNICIPAL Nº 1.127/2014, QUE "DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES DE ESTABELECIMENTO DE NÍVEL SUPERIOR OU NÍVEL TÉCNICO NO MUNICÍPIO DE MARILÂNDIA. </t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 012/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICIPAL, QUE " ALTERA O ANEXO V DA LEI MUNICIPAL Nº 1.207/2017 DE 27 DE ABRIL DE 2015".</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 011/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICIPAL, QUE &amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR ATRAVÉS DE SUPERÁVIT FINANCEIRO".</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 016/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICÍPIO DE MARILÂNDIA, QUE &amp;#8220;AUTORIZA AO MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO ESPAÇO CULTURAL GIORDANO LORENCINI PELA EMPRESA LEONARDO CAETANO EIRELI - ME.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 014/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICÍPIO DE MARILÂNDIA, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO REPASSAR RECURSOS FINANCEIROS, MEDIANTE CELEBRAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DE MARILÂNDIA - ES.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 015/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICÍPIO DE MARILÂNDIA, QUE &amp;#8220;AUTORIZA A CESSÃO DE AUXILIAR DE SERVIÇOS GERAIS E ESTAGIÁRIOS PARA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MARILÂNDIA - APAE.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 019/2017&amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICÍPIO DE MARILÂNDIA, QUE &amp;#8220;ALTERA O ANEXO I DA LEI MUNICIPAL Nº 749 DE 21 DE DEZEMBRO DE 2007, QUE AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI Nº 021/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICÍPIO DE MARILÂNDIA, QUE &amp;#8220;AUTORIZA A DOAÇÃO DE MATERIAL DE CONSTRUÇÃO PARA A REFORMA DO MONUMENTO DO CRUZEIRO E COMPLEMENTAÇÃO DAS ESCADARIAS DE ACESSA À PEDRA DO CRUZEIRO EM ALTO LIBERDADE.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 024/2017 DE AUTORIA DO PODER EXECUTIVO DE MARILÂNDIA/ES, QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO A CUSTEAR DESPESAS COM MEDICAMENTOS PARA A MENOR LETÍCIA CARLETI".</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 022/2017 DE AUTORIA DO CHEFE DO PODER EXECUTIVO DE MARILÂNDIA/ES, QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR PARA CONSTRUÇÃO DE CRECHE".</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 028/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICÍPIO DE MARILÂNDIA, QUE &amp;#8220;AUTORIZA  O CHEFE DO PODER EXECUTIVO MUNICIPAL A INCLUIR NO PLANO PLURIANUAL (201/2017) E NA LEI ORÇAMENTÁRIA ANUAL (2017) CRÉDITO ESPECIAL DE DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 027/2017 &amp;#8211; DE AUTORIA DA MESA DIRETORA, QUE "ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI Nº 1322/2017".</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE DECRETO LEGISLATIVO N° 005/2017 &amp;#8211; DE AUTORIA DO VEREADOR RENATO MENEGHINI, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO MARILANDENSE AO ILMO SENHOR JOSÉ ODENIR DALMASCHIO&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI COMPLEMENTAR N° 002/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICÍPIO DE MARILÂNDIA, QUE ALTERA DISPOSITIVO DA LEI COMPLEMENTAR N° 019 DE 27 DE ABRIL DE 2016, QUE &amp;#8220;ALTERA O ESTATUTO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE MARILÂNDIA E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 031/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICÍPIO DE MARILÂNDIA, QUE &amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA AQUISIÇÃO DE VEÍCULO&amp;#8221;.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 033/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICÍPIO DE MARILÂNDIA, QUE &amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO A CUSTEAR DESPESAS COM MEDICAMENTOS PARA O MENOR RAFAEL FERNANDES LUNZ".</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 036/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICÍPIO DE MARILÂNDIA, QUE &amp;#8220;AUTORIZA O MUNICÍPIO A PERMITIR A UTILIZAÇÃO DO ESPAÇO CULTURAL GIORDANO LORENZINI PELA EMPRESA CALIFÓRNIA FESTAS E EVENTOS LTDA-ME. </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI COMPLEMENTAR N° 003/2017 &amp;#8211; DE AUTORIA DO PODER EXECUTIVO DO MUNICÍPIO DE MARILÂNDIA, QUE &amp;#8220;DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE MARILÂNDIA-ES, CRIA CARGOS EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 043/2017, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR PARA AQUISIÇÃO DE AMBULÂNCIA E FOMENTO AO ESPORTE.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR O PROJETO DE LEI N.: 045/2017 EM ÚNICA DISCUSSÃO E VOTAÇÃO. </t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR O PROJETO DE LEI N.: 047/2017 EM ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 051 DE AUTORIA DO CHEFE DO PODER EXECUTIVO QUE ALTERA A LEI N.: 1.136 DE 29 DE MAIO DE 2014, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ALTERAR O ANEXO I DA LEI MUNICIPAL N.; 749 DE 21 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMNALIDADES REGIMENTAIS PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 048/2017 &amp;#8211; DE AUTORIA DO CHEFE DO PODER EXECUTIVO QUE RATIFICA DELIBERAÇÃO DA ASSEMBLEIA GERAL CIM NOROESTE QUE AUTORIZA O INGRESSO DE NOVO MUNICIPIO CONSORCIADO, REESTRUTURA O QUADRO DE PESSOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 049/2017 &amp;#8211; DE AUTORIA DO CHEFE DO PODER EXECUTIVO QUE ALTERA O ARTIGO 4.º DA LEI N.: 892 DE 18 DE MAIO DE 2010 QUE &amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL INSTITUCIONALIZAR A AUTONOMIA DA GESTÃO FINANCEIRA DOS ESTABELECIMENTOS OU INSTITUIÇÕES MUNICIPAIS DE EDUCAÇÃO BÁSICA E QUE TRATA O ARTIGO 15 DA LEI FEDERAL N.: 9.394/1996 COM SUPORTE NOS ARTIGOS 68 E 69 DA LEI FEDERAL N.: 4.320/1964. </t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 050/2017 &amp;#8211; DE AUTORIA DO CHEFE DO PODER EXECUTIVO QUE ALTERA O ARTIGO 2.º DA LEI N.: 1.339 DE 19 DE SETEMBRO DE 2017 QUE DISPÕE SOBRE A CRIAÇÃO DA CRECHE MUNICIPAL &amp;#8220;MARIA DALVA BONA PASSAMANI&amp;#8221;.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 052/2017 &amp;#8211; DE AUTORIA DO CHEFE DO PODER EXECUTIVO QUE ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESPÍRITO SANTO, INSTITUÍDO PELA AMUNES, COMO VEÍCULO OFICIAL DE PUBLICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, ABAIXO ASSINADO, REQUER AS DISPENSAS REGIMENTAIS PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 053/2017 &amp;#8211; DE AUTORIA DO CHEFE DO PODER EXECUTIVO QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR PARA A AQUISIÇÃO DE VEÍCULOS E MAQUINÁRIOS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, ABAIXO ASSINADO, REQUER AS DISPENSAS REGIMENTAIS PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI N.: 054/2017 &amp;#8211; DE AUTORIA DO VEREADOR DOUGLAS BADIANI QUE DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE AGRICULTORES DO CÓRREGO SUMIDOURO E BOA VISTA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM UNICA DISCUSSÃO O PROJETO DE LEI Nº 046/2017, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL QUE  "DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE MARILÂNDIA/ES PARA O PERÍODO DE 2018 A 2021".</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES DA CÂMARA MUNICIPAL DE MARILÂNDIA/ES, ABAIXO ASSINADO, REQUER A DISPENSA DAS FORMALIDADES REGIMENTAIS PARA VOTAR NA PRESENTE SESSÃO OS PROJETOS DE DECRETOS LEGISLATIVO N.:  012, 013, 014, 015, 016. </t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS, PARA VOTAR EM ÚNICA DISCUSSÃO O PROJETO DE LEI N° 060/2017 QUE "AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO DENOMINADA FINANCIAMENTO PARA INFRAESTRUTURA E SANEAMENTO - FINISA, JUNTO A CAIXA ECONÔMICA FEDERAL - CAIXA E A ABRIR CRÉDITOS ADICIONAIS PARA OS PROGRAMAS DE INVESTIMENTOS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES LEGAIS PARA VOTAR NESTA SESSÃO O PROJETO DE DECRETO LEGISLATIVO N.: 020/2017, QUE CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JOÃO NETO CARDOSO.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM ÚNICA DISCUSSÃO E VOTAÇÃO O PROJETO DE LEI COMPLEMENTAR N.: 005/2017, QUE &amp;#8220;DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE MARILÂNDIA&amp;#8221;.  </t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUE SEJAM DISPENSADAS AS FORMALIDADES REGIMENTAIS PARA VOTAR EM UNICA DISCUSSÃO O PROJETO DE LEI Nº 075/2017, QUE "RATIFICA DELIBERAÇÃO DA ASSEMBLÉIA GERAL CIM NOROESTE QUE AUTORIZA O INGRESSO DE NOVO MUNICÍPIO CONSOCIADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>SEMD</t>
   </si>
   <si>
     <t>Subemenda da Emenda</t>
   </si>
   <si>
     <t>Douglas Badiani, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulinho  Costa, Paulo Costa, Renato Meneghini, Roberto Carlos Partelli, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DO PROJETO DE LEI DO Nº 013 DE 16 DE FEVEREIRO DE 2017, SUPRIME O PARÁGRAFO ÚNICO DO ARTIGO 1º E ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 3º DO PROJETO DE LEI Nº 013 DE 16 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Adilson Reggiani, Douglas Badiani, Douglas Badiani, Evandro Vermelho, Ivaldo da Silva, Jocimar Rodrigues Santana, Paulinho  Costa, Paulo Costa, Renato Meneghini, Roberto Carlos Partelli, Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I DO ARTIGO 3º E ACRESCENTA INCISO X AO PROJETO DE LEI Nº 036 DE 02 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTO DE VETO AO PROJETO DE LEI Nº 026/2017.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTO DE VETO AO PROJETO DE LEI Nº 041/2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3445,68 +3445,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H286"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="183.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>