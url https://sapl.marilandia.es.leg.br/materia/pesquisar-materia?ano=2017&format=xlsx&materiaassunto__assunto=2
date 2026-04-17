--- v0 (2025-12-24)
+++ v1 (2026-04-17)
@@ -54,842 +54,842 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adilson Reggiani, Adilson Reggiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS NO SENTIDO DE REFAZER AS PINTURAS DAS FAIXAS DE_x000D_
 SINALIZAÇÕES DAS RUAS DO MUNICÍPIO DE MARILÂNDIA - ES E TAMBÉM CRIAR VAGAS_x000D_
 PARA MOTOCICLETAS NO CANTEIRO CENTRAL.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Evandro Vermelho</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO A LIMPEZA DAS RUAS, OBSERVANDO A NECESSIDADE_x000D_
 (COMO CAPINAR, ROÇAR, RETIRAR ENTULHOS, DENTRE OUTROS), NO BAIRRO PÔR DO SOL E_x000D_
 CONJUNTO HABITACIONAL HONÓRIO PASSAMANI - MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO A TROCA E O CONSERTO DA ILUMINAÇÃO QUE NÃO SE_x000D_
 ENCONTRA FUNCIONANDO EM ALGUNS LOCAIS DO BAIRRO PÔR DO SOL E CONJUNTO_x000D_
 HABITACIONAL HONÓRIO PASSAMANI - MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Douglas Badiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO O CONSERTO DA PONTE, PRÓXIMA A IGREJA, DO_x000D_
 CÓRREGO GERMANO, COMUNIDADE DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE UMA PRAÇA DE LAZER NA_x000D_
 COMUNIDADE BELA VISTA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE,_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO À INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA_x000D_
 COMUNIDADE DE BOA VISTA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Suzi Ever Lorenzoni</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS VIGENTES, INDICA AO_x000D_
 EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE,_x000D_
 PROVIDÊNCIAS VISANDO O COMBATE DE FOCOS DE MOSQUITOS EXISTENTES NA COMUNIDADE_x000D_
 DO CÓRREGO DE SANTA ROSA, INTERIOR DE MARILÂNDIAL/ES.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Adilson Reggiani, Adilson Reggiani, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO À COLETA DE LIXO EM TODAS AS COMUNIDADES DO_x000D_
 INTERIOR DO MUNICÍPIO DE MARILÂNDIA, INFORMANDO A DATA DA MESMA.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO À COLETA DE LIXO NAS COMUNIDADES DE APARECIDA E_x000D_
 CÓRREGO DA LAPA, ATÉ A FAMÍLIA BIANCH.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO TRANSFORMAR EM PERÍMETRO URBANO O CENTRO DA_x000D_
 COMUNIDADE DE SANTA CECÍLIA.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO À REATIVAÇÃO DO PROGRAMA HORAS MÁQUINAS_x000D_
 INSTITUÍDO ATRAVÉS DA LEI MUNICIPAL N" 849 DE 20 DE AGOSTO DE 2009.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO E A ILUMINAÇÃO DA RUA LOCALIZADA_x000D_
 DO LADO DE BAIXO DA IGREJA DA COMUNIDADE DE APARECIDA, INTERIOR DO MUNICÍPIO_x000D_
 DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Douglas Badiani, Jocimar Rodrigues Santana, Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO_x000D_
 VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO_x000D_
 ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À POSSIBILIDADE DE DOAÇÃO DE UMA ÁREA DE_x000D_
 TERRA EM PERÍMETRO URBANO, PARA CONSTRUÇÃO DA SEDE PRÓPRIA DO SINDICATO RURAL.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Ivaldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO A REALOCAÇÃO DE POSTES E INSTALAÇÃO DE NOVAS_x000D_
 LUMINÁRIAS NA ILUMINAÇÃO PÚBLICA DA COMUNIDADE DE BONINSENHA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO_x000D_
 COMPETENTE, PROVIDÊNCIAS VISANDO A INSTALAÇÃO DE PONTO DE ÔNIBUS NA COMUNIDADE_x000D_
 DO PIRANGY, NAS COORDENADAS 338189 E 7850948, ENTRE AS DUAS CASAS LOCALIZADAS_x000D_
 NA PROPRIEDADE DO SR. OSMAR PASSAMANI, ANTES DA DESCIDA AONDE EXISTEM OS_x000D_
 GUARD RAIL.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Adilson Reggiani, Adilson Reggiani, Douglas Badiani, Jocimar Rodrigues Santana, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À INSTALAÇÃO DE UM POSTE PADRÃO PARA O POSTO DE SAÚDE DA COMUNIDADE DE BONISENHA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.  </t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A INSTALAÇÃO DE DOIS QUEBRA-MOLAS UM ANTES E OUTRO DEPOIS DA GARAGEM DA PREFEITURA MUNICIPAL DE MARILÂNDIA.          _x000D_
 </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À FIXAÇÃO DE PLACAS DE SINALIZAÇÃO NA RUA ESPÍRITO SANTO, PARA QUE OS VEÍCULOS AUTOMOBILÍSTICOS ESTACIONEM EM SOMENTE UM LADO DA RUA.      _x000D_
 _x000D_
       </t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE JUNTO AO  ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DAS QUADRAS DAS COMUNIDADES DE SAPUCAIA, ALTO PATRÃO-MÓR, BATISTA E RÁDIO INTERIORES DO MUNICÍPIO DE MARILÂNDIA.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE VESTIÁRIOS NO  CAMPO DE FUTEBOL DA COMUNIDADE DE LIMOEIRO, INTERIOR DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO E À CONSTRUÇÃO DE VESTIÁRIO NO CAMPO DE FUTEBOL DA COMUNIDADE DE TAQUARUÇU, INTERIOR DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O PAGAMENTO DE TICKET ALIMENTAÇÃO EM CASO DE ENFERMIDADE COMPROVADA.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O PAGAMENTO DE UM AUXÍLIO ALIMENTAÇÃO EXTRA PARA OS MOTORISTAS QUE FAZEM AS LINHAS ESCOLARES DE 06H00MIN ÁS 12H00MIN E 18H00MIN ÁS 23H00MIN.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO DO BECO 266, LOCALIZADO NA RUA ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Renato Meneghini, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO VISANDO À SOLICITAÇÃO DE UMA VAN PARA AS CRIANÇAS QUE ESTUDAM NA ESCOLA "CEI BEM-ME-QUER" E MORAM NA COMUNIDADE DE SÃO MARCOS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO Á CONTRATAÇÃO DE PEDIATRA NO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À INSERÇÃO DE UM QUEBRA-MOLAS, NA COMUNIDADE DE SÃO MARCOS, EM FRETE À IGREJA ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Evandro Vermelho, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A REFORMA DA PONTE LOCALIZADA NO CÓRREGO VENTANIA, COMUNIDADE DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O BOMBEAMENTO DA ÁGUA CONTIDA NA REPRESA DE ALTO LIBERDADE PARA O RESERVATÓRIO DO SAAE.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O RETORNO DA AMBULÂNCIA E OS TRATOS NAS COMUNIDADES DE PATRIMÔNIO DO RÁDIO, SAPUCAIA E PATRÃO-MÓR.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Renato Meneghini</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A LIMPEZA DO MATO E A MANUTENÇÃO DA RODOVIA DE ALTO LIBERDADE.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DOA ART. 128 DO REGIMENTO INTERNO VIGENTE INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO CASCALHAMENTO DA SERRA QUE LIGA A COMUNIDADE DE CÓRREGO JEQUITIBÁ Á COMUNIDADE DE ALTO SÃO RAFAEL E CASCALHAMENTO NA SERRA QUE LIGA A COMUNIDADE DE CÓRREGO JEQUITIBÁ À COMUNIDADE DE SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS QUANTO AO ESCOAMENTO E ACÚMULO DE LAMA EM FRENTE Á IGREJA CATÓLICA E CEMITÉRIO DA COMUNIDADE DE SÃO MARCOS, MARILÂNDIA.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO DA RUA QUE INICIA-SE AO LADO DO ESTABELECIMENTO DO SR. ZEFERINO DRAGO ATÉ AO LADO DA RESIDÊNCIA DA SR. MARIA LUCY CAETANO GABRIEL E OUTRAS, NA COMUNIDADE DE ALTO LIBERDADE, MARILÂNDIA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA QUE INICIA-SE NA RESIDÊNCIA DO SR. ANTÔNIO BONA E OUTROS, ATÉ A RESIDÊNCIA DO SR ADELSON LORENCINI, NA COMUNIDADE DE ALTO LIBERDADE. MARILÂNDIA.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONCESSÃO DO TICKET ALIMENTAÇÃO PARA OS ESTAGIÁRIOS DE NÍVEL SUPERIOR OU NÍVEL TÉCNICO DO MUNICÍPIO DE MARILÂNDIA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À INSTALAÇÃO E ORGANIZAÇÃO DE MUSEU DA HISTÓRIA CIDADE DE MARILÂNDIA. </t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO PROVIDÊNCIAS NA CONSTRUÇÃO DE UM BUEIRO NA ESTRADA QUE SAI DO ASFALTO DE SAPUCAIA/MARILÂNDIA MAS EXATAMENTE EM FRENTE DA CASA DO SR RIGONE.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A AMPLIAÇÃO DA DRENAGEM PLUVIAL NA RUA PRINCIPAL DE SÃO MARCOS, SENDO DESDE O ACESSO DA FAZENDA CLUBE ATÉ EM FRENTE À RESIDÊNCIA DO SR. CHIQUINHO CRISAFE, LOCALIZADA, CÓRREGO SÃO MARCOS, MARILÂNDIA.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O DESENTUPIMENTO DOS BUEIROS DA RUA LUIZ FREGONA E ADJACENTES, EM MARILÂNDIA. </t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À ALTERAÇÃO DOS PACIENTES QUE VÃO DE VAN À VITÓRIA, PARA CONSULTAS E EXAMES, SENDO PASSADA PARA A ENTRADA DO PRONTO SOCORRO ELIO BERTOLO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A AMPLIAÇÃO DA CAPACIDADE DE DRENAGEM PLUVIAL DA GALERIA LOCALIZA NO ENCONTRO DA RUA DE ACESSO AO CONJUNTO HABITACIONAL HONÓRIO PASSAMANI COM A RUA DIONÍSIO FALQUETO, CENTRO MARILÂNDIA.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA DA COMUNIDADE DE CÓRREGO BATISTA, INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CUMPRIMENTO DA LEI 1.105 DE 2013 POR TODOS OS CONDUTORES DE TAXIS DO MUNICÍPIO DE MARILÂNDIA-ES.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A REABERTURA DO CAMPO DA COMUNIDADE DE BONISENHA E A CONSTRUÇÃO DE UM VESTIÁRIO NA MESMA.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DO CAMPO E FUTEBOL DA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À INSTALAÇÃO DE ABRIGO DE PASSAGEIROS, NO PONTO DE ÔNIBUS LOCALIZADO NO TREVO QUE LIGA AS CIDADES DE MARILÂNDIA/ES A COLATINA/ES.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE CAMPO SOCIETY E O CALÇAMENTO QUE LIGA O CAMINHO DA IGREJA AO CENTRO COMUNITÁRIO NA COMUNIDADE GRACILÂNDIA, ZONA RURAL DO MUNICÍPIO DE MARILÂNDIA,</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO DISPONIBILIZAÇÃO DE 01 (UM) GARI PARA ESTAR FAZENDO A LIMPEZA DAS RUAS DA COMUNIDADE DE APARECIDA E SÃO PEDRO, ZONA RURAL DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DO CAMPO DE FUTEBOL SOCIETY NA COMUNIDADE DE PATRÃO-MÓR DE BAIXO, INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE UM BUEIRO NA COMUNIDADE DE VENTANIA, PRÓXIMO AO TERRENO DO SR JOSÉ BENTO, ZONA RURAL DE MARILÂNDIA/ES. </t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA, NA COMUNIDADE PASTINHO, INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO COLOCAR UMA VAN PARA LEVAR AS PESSOAS NUM PERÍODO DE 03 (TRÊS) EM 03 (TRÊS) MESES PARA DOAR SANGUE.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE UM VESTIÁRIO E UMA TELA DE PROTEÇÃO, ATRÁS DO GOL DO CAMPO DE FUTEBOL DA COMUNIDADE DE SAPUCAIA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O CALÇAMENTO DA RUA ATRÁS DO ESTÁDIO CLEBER ROQUE BERTOLDE, BAIRRO INDUSTRIAL-MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE UM VESTIÁRIO NO CAMPO DA COMUNIDADE DE CÓRREGO JOAQUIM TÁVORA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO `COLOCAÇÃO DE UM BRAÇO DE LUMINÁRIA COM SUPORTE PARA LÂMPADA EM FRENTE À CASA DE ADEMIR MANGA NA COMUNIDADE DO RÁDIO,INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A REPARAÇÃO DA REDE ELÉTRICA, BEM COMO A TROCA DE LÂMPADAS DA RUA FRANQUELIN ANTÔNIO DA SILVA, SITUADA NO DISTRITO DE SAPUCAIA. INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Adilson Reggiani, Adilson Reggiani, Evandro Vermelho</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A INSTALAÇÃO DA UNIDADE DE PROCON NO MUNICÍPIO DE MARILÂNDIA/S.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Ivaldo da Silva, Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À DISPONIBILIZAÇÃO DE UM CARRO PARA LEVAR PACIENTES PARA ESTAREM CONSULTANDO EM COLATINA/ES.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À INSTALAÇÃO DE 02 (DOIS QUEBRA-MOLAS, SENDO UM PRÓXIMO AO SUPERMERCADO LOCATELLI, E OUTRO PRÓXIMO AO SUPERMERCADO CASALI.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Adilson Reggiani</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A DEDETIZAÇÃO DE CERTOS SETORES DA PREFEITURA DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO UMA RETIRADA DE PARTE DA PRAÇA PRINCIPAL DO CONJUNTO HABITACIONAL.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO `CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NA RODOVIA QUE LIGA MARILÂNDIA/SAPUCAIA ATÉ PATRIMÔNIO DO RÁDIO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Jocimar Rodrigues Santana, Roberto Carlos Partelli</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO QUE SEJA REALIZADO ATO CÍVICO E DESFILE CULTURAL NA DATA DE COMEMORAÇÃO DE EMANCIPAÇÃO POLÍTICA E ADMINISTRATIVA DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A PINTURA DAS FAIXAS DE PEDESTRES DO CENTRO DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A CONSTRUÇÃO DE UM QUEBRA-MOLA EM FRENTE A FABRICA DE ROUPAS NICKS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO O RETORNO DO DENTISTA NO TURNO DA NOITE.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO A REFORMA DA QUADRA DE ESPORTES DA COMUNIDADE DE APARECIDA, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS VISANDO À REFORMA DA ESCOLA DO PASTINHO, INTERIOR DO MUNICÍPIO DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART. 128 DO REGIMENTO INTERNO VIGENTE, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DETERMINE AO ÓRGÃO COMPETENTE, VISANDO QUE SE TOME PROVIDÊNCIAS PARA O ESCOAMENTO DE ÁGUA DAS RUAS DA CAIXOTARIA DE SÃO MARCOS , INTERIOR DE MARILÂNDIA/ES.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;ALTERA OS ANEXOS II E IV DA LEI N° 1.208 DE 27 DE ABRIL DE 2015&amp;#8221;. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1196,68 +1196,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandia.es.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>